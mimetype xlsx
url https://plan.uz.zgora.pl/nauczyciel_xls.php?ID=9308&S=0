--- v2 (2026-03-01)
+++ v3 (2026-05-01)
@@ -516,54 +516,54 @@
       </c>
       <c r="D3" s="2">
         <v>0.72916666666667</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" t="s">
         <v>13</v>
       </c>
       <c r="G3" t="s">
         <v>11</v>
       </c>
       <c r="H3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="1">
         <v>46089.0</v>
       </c>
       <c r="B4" t="s">
         <v>14</v>
       </c>
       <c r="C4" s="2">
-        <v>0.5625</v>
+        <v>0.375</v>
       </c>
       <c r="D4" s="2">
-        <v>0.72916666666667</v>
+        <v>0.54166666666667</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
       <c r="G4" t="s">
         <v>11</v>
       </c>
       <c r="H4" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>