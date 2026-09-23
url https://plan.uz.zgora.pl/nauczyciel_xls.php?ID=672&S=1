--- v3 (2026-07-09)
+++ v4 (2026-09-23)
@@ -513,54 +513,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I271"/>
+  <dimension ref="A1:I285"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D271" sqref="D271"/>
+      <selection activeCell="D285" sqref="D285"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="113.115" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
@@ -6999,50 +6999,384 @@
       </c>
       <c r="H270" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="271" spans="1:9">
       <c r="A271" s="1">
         <v>46211.0</v>
       </c>
       <c r="B271" t="s">
         <v>17</v>
       </c>
       <c r="C271" s="2">
         <v>0.46875</v>
       </c>
       <c r="D271" s="2">
         <v>0.58333333333333</v>
       </c>
       <c r="E271" t="s">
         <v>21</v>
       </c>
       <c r="F271" t="s">
         <v>22</v>
       </c>
       <c r="H271" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="272" spans="1:9">
+      <c r="A272" s="1">
+        <v>46218.0</v>
+      </c>
+      <c r="B272" t="s">
+        <v>17</v>
+      </c>
+      <c r="C272" s="2">
+        <v>0.46875</v>
+      </c>
+      <c r="D272" s="2">
+        <v>0.58333333333333</v>
+      </c>
+      <c r="E272" t="s">
+        <v>21</v>
+      </c>
+      <c r="F272" t="s">
+        <v>22</v>
+      </c>
+      <c r="H272" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="273" spans="1:9">
+      <c r="A273" s="1">
+        <v>46225.0</v>
+      </c>
+      <c r="B273" t="s">
+        <v>17</v>
+      </c>
+      <c r="C273" s="2">
+        <v>0.46875</v>
+      </c>
+      <c r="D273" s="2">
+        <v>0.58333333333333</v>
+      </c>
+      <c r="E273" t="s">
+        <v>21</v>
+      </c>
+      <c r="F273" t="s">
+        <v>22</v>
+      </c>
+      <c r="H273" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="274" spans="1:9">
+      <c r="A274" s="1">
+        <v>46232.0</v>
+      </c>
+      <c r="B274" t="s">
+        <v>17</v>
+      </c>
+      <c r="C274" s="2">
+        <v>0.46875</v>
+      </c>
+      <c r="D274" s="2">
+        <v>0.58333333333333</v>
+      </c>
+      <c r="E274" t="s">
+        <v>21</v>
+      </c>
+      <c r="F274" t="s">
+        <v>22</v>
+      </c>
+      <c r="H274" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="275" spans="1:9">
+      <c r="A275" s="1">
+        <v>46239.0</v>
+      </c>
+      <c r="B275" t="s">
+        <v>17</v>
+      </c>
+      <c r="C275" s="2">
+        <v>0.46875</v>
+      </c>
+      <c r="D275" s="2">
+        <v>0.58333333333333</v>
+      </c>
+      <c r="E275" t="s">
+        <v>21</v>
+      </c>
+      <c r="F275" t="s">
+        <v>22</v>
+      </c>
+      <c r="H275" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="276" spans="1:9">
+      <c r="A276" s="1">
+        <v>46246.0</v>
+      </c>
+      <c r="B276" t="s">
+        <v>17</v>
+      </c>
+      <c r="C276" s="2">
+        <v>0.46875</v>
+      </c>
+      <c r="D276" s="2">
+        <v>0.58333333333333</v>
+      </c>
+      <c r="E276" t="s">
+        <v>21</v>
+      </c>
+      <c r="F276" t="s">
+        <v>22</v>
+      </c>
+      <c r="H276" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="277" spans="1:9">
+      <c r="A277" s="1">
+        <v>46253.0</v>
+      </c>
+      <c r="B277" t="s">
+        <v>17</v>
+      </c>
+      <c r="C277" s="2">
+        <v>0.46875</v>
+      </c>
+      <c r="D277" s="2">
+        <v>0.58333333333333</v>
+      </c>
+      <c r="E277" t="s">
+        <v>21</v>
+      </c>
+      <c r="F277" t="s">
+        <v>22</v>
+      </c>
+      <c r="H277" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="278" spans="1:9">
+      <c r="A278" s="1">
+        <v>46260.0</v>
+      </c>
+      <c r="B278" t="s">
+        <v>17</v>
+      </c>
+      <c r="C278" s="2">
+        <v>0.46875</v>
+      </c>
+      <c r="D278" s="2">
+        <v>0.58333333333333</v>
+      </c>
+      <c r="E278" t="s">
+        <v>21</v>
+      </c>
+      <c r="F278" t="s">
+        <v>22</v>
+      </c>
+      <c r="H278" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="279" spans="1:9">
+      <c r="A279" s="1">
+        <v>46267.0</v>
+      </c>
+      <c r="B279" t="s">
+        <v>17</v>
+      </c>
+      <c r="C279" s="2">
+        <v>0.46875</v>
+      </c>
+      <c r="D279" s="2">
+        <v>0.58333333333333</v>
+      </c>
+      <c r="E279" t="s">
+        <v>21</v>
+      </c>
+      <c r="F279" t="s">
+        <v>22</v>
+      </c>
+      <c r="H279" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="280" spans="1:9">
+      <c r="A280" s="1">
+        <v>46274.0</v>
+      </c>
+      <c r="B280" t="s">
+        <v>17</v>
+      </c>
+      <c r="C280" s="2">
+        <v>0.46875</v>
+      </c>
+      <c r="D280" s="2">
+        <v>0.58333333333333</v>
+      </c>
+      <c r="E280" t="s">
+        <v>21</v>
+      </c>
+      <c r="F280" t="s">
+        <v>22</v>
+      </c>
+      <c r="H280" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="281" spans="1:9">
+      <c r="A281" s="1">
+        <v>46275.0</v>
+      </c>
+      <c r="B281" t="s">
+        <v>26</v>
+      </c>
+      <c r="C281" s="2">
+        <v>0.58333333333333</v>
+      </c>
+      <c r="D281" s="2">
+        <v>0.625</v>
+      </c>
+      <c r="E281" t="s">
+        <v>9</v>
+      </c>
+      <c r="F281" t="s">
+        <v>49</v>
+      </c>
+      <c r="G281" t="s">
+        <v>14</v>
+      </c>
+      <c r="H281" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="282" spans="1:9">
+      <c r="A282" s="1">
+        <v>46276.0</v>
+      </c>
+      <c r="B282" t="s">
+        <v>48</v>
+      </c>
+      <c r="C282" s="2">
+        <v>0.54166666666667</v>
+      </c>
+      <c r="D282" s="2">
+        <v>0.58333333333333</v>
+      </c>
+      <c r="E282" t="s">
+        <v>18</v>
+      </c>
+      <c r="F282" t="s">
+        <v>49</v>
+      </c>
+      <c r="G282" t="s">
+        <v>19</v>
+      </c>
+      <c r="H282" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="283" spans="1:9">
+      <c r="A283" s="1">
+        <v>46276.0</v>
+      </c>
+      <c r="B283" t="s">
+        <v>48</v>
+      </c>
+      <c r="C283" s="2">
+        <v>0.66666666666667</v>
+      </c>
+      <c r="D283" s="2">
+        <v>0.70833333333333</v>
+      </c>
+      <c r="E283" t="s">
+        <v>18</v>
+      </c>
+      <c r="F283" t="s">
+        <v>49</v>
+      </c>
+      <c r="G283" t="s">
+        <v>33</v>
+      </c>
+      <c r="H283" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="284" spans="1:9">
+      <c r="A284" s="1">
+        <v>46276.0</v>
+      </c>
+      <c r="B284" t="s">
+        <v>48</v>
+      </c>
+      <c r="C284" s="2">
+        <v>0.70833333333333</v>
+      </c>
+      <c r="D284" s="2">
+        <v>0.75</v>
+      </c>
+      <c r="E284" t="s">
+        <v>9</v>
+      </c>
+      <c r="F284" t="s">
+        <v>49</v>
+      </c>
+      <c r="G284" t="s">
+        <v>31</v>
+      </c>
+      <c r="H284" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="285" spans="1:9">
+      <c r="A285" s="1">
+        <v>46281.0</v>
+      </c>
+      <c r="B285" t="s">
+        <v>17</v>
+      </c>
+      <c r="C285" s="2">
+        <v>0.46875</v>
+      </c>
+      <c r="D285" s="2">
+        <v>0.58333333333333</v>
+      </c>
+      <c r="E285" t="s">
+        <v>21</v>
+      </c>
+      <c r="F285" t="s">
+        <v>22</v>
+      </c>
+      <c r="H285" t="s">
         <v>23</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>