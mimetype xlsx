--- v0 (2026-10-07)
+++ v1 (2026-10-08)
@@ -12,98 +12,101 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Plan zajęć" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="18">
   <si>
     <t>Termin</t>
   </si>
   <si>
     <t>Dzień</t>
   </si>
   <si>
     <t>Od</t>
   </si>
   <si>
     <t>Do</t>
   </si>
   <si>
     <t>Przedmiot</t>
   </si>
   <si>
     <t>RZ</t>
   </si>
   <si>
     <t>Grupy</t>
   </si>
   <si>
     <t>Miejsce</t>
   </si>
   <si>
     <t>Wt</t>
   </si>
   <si>
     <t>Elementy psychiatrii</t>
   </si>
   <si>
     <t>Ć</t>
   </si>
   <si>
     <t>21LogzN-SP</t>
   </si>
   <si>
     <t>34 A-16</t>
   </si>
   <si>
     <t>22LogzN-SP</t>
   </si>
   <si>
     <t>Ni</t>
   </si>
   <si>
     <t>21LogzN-NP</t>
+  </si>
+  <si>
+    <t>48 A-16</t>
   </si>
   <si>
     <t>So</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="yyyy/mm/dd;@"/>
   </numFmts>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
@@ -533,50 +536,53 @@
         <v>12</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="1">
         <v>46313.0</v>
       </c>
       <c r="B4" t="s">
         <v>14</v>
       </c>
       <c r="C4" s="2">
         <v>0.33333333333333</v>
       </c>
       <c r="D4" s="2">
         <v>0.42708333333333</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
       <c r="F4" t="s">
         <v>10</v>
       </c>
       <c r="G4" t="s">
         <v>15</v>
       </c>
+      <c r="H4" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="1">
         <v>46320.0</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="2">
         <v>0.33333333333333</v>
       </c>
       <c r="D5" s="2">
         <v>0.42708333333333</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
       <c r="F5" t="s">
         <v>10</v>
       </c>
       <c r="G5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:9">
@@ -845,74 +851,74 @@
       </c>
       <c r="C16" s="2">
         <v>0.76041666666667</v>
       </c>
       <c r="D16" s="2">
         <v>0.81944444444444</v>
       </c>
       <c r="E16" t="s">
         <v>9</v>
       </c>
       <c r="F16" t="s">
         <v>10</v>
       </c>
       <c r="G16" t="s">
         <v>13</v>
       </c>
       <c r="H16" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="1">
         <v>46403.0</v>
       </c>
       <c r="B17" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C17" s="2">
         <v>0.33333333333333</v>
       </c>
       <c r="D17" s="2">
         <v>0.42708333333333</v>
       </c>
       <c r="E17" t="s">
         <v>9</v>
       </c>
       <c r="F17" t="s">
         <v>10</v>
       </c>
       <c r="G17" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="1">
         <v>46403.0</v>
       </c>
       <c r="B18" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C18" s="2">
         <v>0.75</v>
       </c>
       <c r="D18" s="2">
         <v>0.84375</v>
       </c>
       <c r="E18" t="s">
         <v>9</v>
       </c>
       <c r="F18" t="s">
         <v>10</v>
       </c>
       <c r="G18" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="1">
         <v>46413.0</v>
       </c>
       <c r="B19" t="s">
         <v>8</v>
       </c>
       <c r="C19" s="2">