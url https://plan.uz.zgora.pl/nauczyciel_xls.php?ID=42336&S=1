--- v3 (2026-07-13)
+++ v4 (2026-10-13)
@@ -474,54 +474,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I141"/>
+  <dimension ref="A1:I169"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D141" sqref="D141"/>
+      <selection activeCell="D169" sqref="D169"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
@@ -3917,50 +3917,694 @@
       <c r="H140" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="141" spans="1:9">
       <c r="A141" s="1">
         <v>46211.0</v>
       </c>
       <c r="B141" t="s">
         <v>13</v>
       </c>
       <c r="C141" s="2">
         <v>0.46875</v>
       </c>
       <c r="D141" s="2">
         <v>0.58333333333333</v>
       </c>
       <c r="E141" t="s">
         <v>18</v>
       </c>
       <c r="F141" t="s">
         <v>19</v>
       </c>
       <c r="H141" t="s">
         <v>20</v>
+      </c>
+    </row>
+    <row r="142" spans="1:9">
+      <c r="A142" s="1">
+        <v>46218.0</v>
+      </c>
+      <c r="B142" t="s">
+        <v>13</v>
+      </c>
+      <c r="C142" s="2">
+        <v>0.46875</v>
+      </c>
+      <c r="D142" s="2">
+        <v>0.58333333333333</v>
+      </c>
+      <c r="E142" t="s">
+        <v>18</v>
+      </c>
+      <c r="F142" t="s">
+        <v>19</v>
+      </c>
+      <c r="H142" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="143" spans="1:9">
+      <c r="A143" s="1">
+        <v>46225.0</v>
+      </c>
+      <c r="B143" t="s">
+        <v>13</v>
+      </c>
+      <c r="C143" s="2">
+        <v>0.46875</v>
+      </c>
+      <c r="D143" s="2">
+        <v>0.58333333333333</v>
+      </c>
+      <c r="E143" t="s">
+        <v>18</v>
+      </c>
+      <c r="F143" t="s">
+        <v>19</v>
+      </c>
+      <c r="H143" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="144" spans="1:9">
+      <c r="A144" s="1">
+        <v>46232.0</v>
+      </c>
+      <c r="B144" t="s">
+        <v>13</v>
+      </c>
+      <c r="C144" s="2">
+        <v>0.46875</v>
+      </c>
+      <c r="D144" s="2">
+        <v>0.58333333333333</v>
+      </c>
+      <c r="E144" t="s">
+        <v>18</v>
+      </c>
+      <c r="F144" t="s">
+        <v>19</v>
+      </c>
+      <c r="H144" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="145" spans="1:9">
+      <c r="A145" s="1">
+        <v>46239.0</v>
+      </c>
+      <c r="B145" t="s">
+        <v>13</v>
+      </c>
+      <c r="C145" s="2">
+        <v>0.46875</v>
+      </c>
+      <c r="D145" s="2">
+        <v>0.58333333333333</v>
+      </c>
+      <c r="E145" t="s">
+        <v>18</v>
+      </c>
+      <c r="F145" t="s">
+        <v>19</v>
+      </c>
+      <c r="H145" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="146" spans="1:9">
+      <c r="A146" s="1">
+        <v>46246.0</v>
+      </c>
+      <c r="B146" t="s">
+        <v>13</v>
+      </c>
+      <c r="C146" s="2">
+        <v>0.46875</v>
+      </c>
+      <c r="D146" s="2">
+        <v>0.58333333333333</v>
+      </c>
+      <c r="E146" t="s">
+        <v>18</v>
+      </c>
+      <c r="F146" t="s">
+        <v>19</v>
+      </c>
+      <c r="H146" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="147" spans="1:9">
+      <c r="A147" s="1">
+        <v>46253.0</v>
+      </c>
+      <c r="B147" t="s">
+        <v>13</v>
+      </c>
+      <c r="C147" s="2">
+        <v>0.46875</v>
+      </c>
+      <c r="D147" s="2">
+        <v>0.58333333333333</v>
+      </c>
+      <c r="E147" t="s">
+        <v>18</v>
+      </c>
+      <c r="F147" t="s">
+        <v>19</v>
+      </c>
+      <c r="H147" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="148" spans="1:9">
+      <c r="A148" s="1">
+        <v>46260.0</v>
+      </c>
+      <c r="B148" t="s">
+        <v>13</v>
+      </c>
+      <c r="C148" s="2">
+        <v>0.46875</v>
+      </c>
+      <c r="D148" s="2">
+        <v>0.58333333333333</v>
+      </c>
+      <c r="E148" t="s">
+        <v>18</v>
+      </c>
+      <c r="F148" t="s">
+        <v>19</v>
+      </c>
+      <c r="H148" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="149" spans="1:9">
+      <c r="A149" s="1">
+        <v>46267.0</v>
+      </c>
+      <c r="B149" t="s">
+        <v>13</v>
+      </c>
+      <c r="C149" s="2">
+        <v>0.46875</v>
+      </c>
+      <c r="D149" s="2">
+        <v>0.58333333333333</v>
+      </c>
+      <c r="E149" t="s">
+        <v>18</v>
+      </c>
+      <c r="F149" t="s">
+        <v>19</v>
+      </c>
+      <c r="H149" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="150" spans="1:9">
+      <c r="A150" s="1">
+        <v>46270.0</v>
+      </c>
+      <c r="B150" t="s">
+        <v>24</v>
+      </c>
+      <c r="C150" s="2">
+        <v>0.375</v>
+      </c>
+      <c r="D150" s="2">
+        <v>0.5</v>
+      </c>
+      <c r="E150" t="s">
+        <v>9</v>
+      </c>
+      <c r="F150" t="s">
+        <v>10</v>
+      </c>
+      <c r="H150" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="151" spans="1:9">
+      <c r="A151" s="1">
+        <v>46272.0</v>
+      </c>
+      <c r="B151" t="s">
+        <v>8</v>
+      </c>
+      <c r="C151" s="2">
+        <v>0.67708333333333</v>
+      </c>
+      <c r="D151" s="2">
+        <v>0.78125</v>
+      </c>
+      <c r="E151" t="s">
+        <v>9</v>
+      </c>
+      <c r="F151" t="s">
+        <v>10</v>
+      </c>
+      <c r="H151" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="152" spans="1:9">
+      <c r="A152" s="1">
+        <v>46273.0</v>
+      </c>
+      <c r="B152" t="s">
+        <v>12</v>
+      </c>
+      <c r="C152" s="2">
+        <v>0.67708333333333</v>
+      </c>
+      <c r="D152" s="2">
+        <v>0.78125</v>
+      </c>
+      <c r="E152" t="s">
+        <v>9</v>
+      </c>
+      <c r="F152" t="s">
+        <v>10</v>
+      </c>
+      <c r="H152" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="153" spans="1:9">
+      <c r="A153" s="1">
+        <v>46274.0</v>
+      </c>
+      <c r="B153" t="s">
+        <v>13</v>
+      </c>
+      <c r="C153" s="2">
+        <v>0.46875</v>
+      </c>
+      <c r="D153" s="2">
+        <v>0.58333333333333</v>
+      </c>
+      <c r="E153" t="s">
+        <v>18</v>
+      </c>
+      <c r="F153" t="s">
+        <v>19</v>
+      </c>
+      <c r="H153" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="154" spans="1:9">
+      <c r="A154" s="1">
+        <v>46274.0</v>
+      </c>
+      <c r="B154" t="s">
+        <v>13</v>
+      </c>
+      <c r="C154" s="2">
+        <v>0.67708333333333</v>
+      </c>
+      <c r="D154" s="2">
+        <v>0.78125</v>
+      </c>
+      <c r="E154" t="s">
+        <v>9</v>
+      </c>
+      <c r="F154" t="s">
+        <v>10</v>
+      </c>
+      <c r="H154" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="155" spans="1:9">
+      <c r="A155" s="1">
+        <v>46277.0</v>
+      </c>
+      <c r="B155" t="s">
+        <v>24</v>
+      </c>
+      <c r="C155" s="2">
+        <v>0.375</v>
+      </c>
+      <c r="D155" s="2">
+        <v>0.5</v>
+      </c>
+      <c r="E155" t="s">
+        <v>9</v>
+      </c>
+      <c r="F155" t="s">
+        <v>10</v>
+      </c>
+      <c r="H155" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="156" spans="1:9">
+      <c r="A156" s="1">
+        <v>46279.0</v>
+      </c>
+      <c r="B156" t="s">
+        <v>8</v>
+      </c>
+      <c r="C156" s="2">
+        <v>0.67708333333333</v>
+      </c>
+      <c r="D156" s="2">
+        <v>0.78125</v>
+      </c>
+      <c r="E156" t="s">
+        <v>9</v>
+      </c>
+      <c r="F156" t="s">
+        <v>10</v>
+      </c>
+      <c r="H156" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="157" spans="1:9">
+      <c r="A157" s="1">
+        <v>46280.0</v>
+      </c>
+      <c r="B157" t="s">
+        <v>12</v>
+      </c>
+      <c r="C157" s="2">
+        <v>0.67708333333333</v>
+      </c>
+      <c r="D157" s="2">
+        <v>0.78125</v>
+      </c>
+      <c r="E157" t="s">
+        <v>9</v>
+      </c>
+      <c r="F157" t="s">
+        <v>10</v>
+      </c>
+      <c r="H157" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="158" spans="1:9">
+      <c r="A158" s="1">
+        <v>46281.0</v>
+      </c>
+      <c r="B158" t="s">
+        <v>13</v>
+      </c>
+      <c r="C158" s="2">
+        <v>0.46875</v>
+      </c>
+      <c r="D158" s="2">
+        <v>0.58333333333333</v>
+      </c>
+      <c r="E158" t="s">
+        <v>18</v>
+      </c>
+      <c r="F158" t="s">
+        <v>19</v>
+      </c>
+      <c r="H158" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="159" spans="1:9">
+      <c r="A159" s="1">
+        <v>46281.0</v>
+      </c>
+      <c r="B159" t="s">
+        <v>13</v>
+      </c>
+      <c r="C159" s="2">
+        <v>0.67708333333333</v>
+      </c>
+      <c r="D159" s="2">
+        <v>0.78125</v>
+      </c>
+      <c r="E159" t="s">
+        <v>9</v>
+      </c>
+      <c r="F159" t="s">
+        <v>10</v>
+      </c>
+      <c r="H159" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="160" spans="1:9">
+      <c r="A160" s="1">
+        <v>46284.0</v>
+      </c>
+      <c r="B160" t="s">
+        <v>24</v>
+      </c>
+      <c r="C160" s="2">
+        <v>0.375</v>
+      </c>
+      <c r="D160" s="2">
+        <v>0.5</v>
+      </c>
+      <c r="E160" t="s">
+        <v>9</v>
+      </c>
+      <c r="F160" t="s">
+        <v>10</v>
+      </c>
+      <c r="H160" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="161" spans="1:9">
+      <c r="A161" s="1">
+        <v>46286.0</v>
+      </c>
+      <c r="B161" t="s">
+        <v>8</v>
+      </c>
+      <c r="C161" s="2">
+        <v>0.67708333333333</v>
+      </c>
+      <c r="D161" s="2">
+        <v>0.78125</v>
+      </c>
+      <c r="E161" t="s">
+        <v>9</v>
+      </c>
+      <c r="F161" t="s">
+        <v>10</v>
+      </c>
+      <c r="H161" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="162" spans="1:9">
+      <c r="A162" s="1">
+        <v>46287.0</v>
+      </c>
+      <c r="B162" t="s">
+        <v>12</v>
+      </c>
+      <c r="C162" s="2">
+        <v>0.67708333333333</v>
+      </c>
+      <c r="D162" s="2">
+        <v>0.78125</v>
+      </c>
+      <c r="E162" t="s">
+        <v>9</v>
+      </c>
+      <c r="F162" t="s">
+        <v>10</v>
+      </c>
+      <c r="H162" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="163" spans="1:9">
+      <c r="A163" s="1">
+        <v>46288.0</v>
+      </c>
+      <c r="B163" t="s">
+        <v>13</v>
+      </c>
+      <c r="C163" s="2">
+        <v>0.46875</v>
+      </c>
+      <c r="D163" s="2">
+        <v>0.58333333333333</v>
+      </c>
+      <c r="E163" t="s">
+        <v>18</v>
+      </c>
+      <c r="F163" t="s">
+        <v>19</v>
+      </c>
+      <c r="H163" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="164" spans="1:9">
+      <c r="A164" s="1">
+        <v>46288.0</v>
+      </c>
+      <c r="B164" t="s">
+        <v>13</v>
+      </c>
+      <c r="C164" s="2">
+        <v>0.67708333333333</v>
+      </c>
+      <c r="D164" s="2">
+        <v>0.78125</v>
+      </c>
+      <c r="E164" t="s">
+        <v>9</v>
+      </c>
+      <c r="F164" t="s">
+        <v>10</v>
+      </c>
+      <c r="H164" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="165" spans="1:9">
+      <c r="A165" s="1">
+        <v>46291.0</v>
+      </c>
+      <c r="B165" t="s">
+        <v>24</v>
+      </c>
+      <c r="C165" s="2">
+        <v>0.375</v>
+      </c>
+      <c r="D165" s="2">
+        <v>0.5</v>
+      </c>
+      <c r="E165" t="s">
+        <v>9</v>
+      </c>
+      <c r="F165" t="s">
+        <v>10</v>
+      </c>
+      <c r="H165" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="166" spans="1:9">
+      <c r="A166" s="1">
+        <v>46293.0</v>
+      </c>
+      <c r="B166" t="s">
+        <v>8</v>
+      </c>
+      <c r="C166" s="2">
+        <v>0.67708333333333</v>
+      </c>
+      <c r="D166" s="2">
+        <v>0.78125</v>
+      </c>
+      <c r="E166" t="s">
+        <v>9</v>
+      </c>
+      <c r="F166" t="s">
+        <v>10</v>
+      </c>
+      <c r="H166" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="167" spans="1:9">
+      <c r="A167" s="1">
+        <v>46294.0</v>
+      </c>
+      <c r="B167" t="s">
+        <v>12</v>
+      </c>
+      <c r="C167" s="2">
+        <v>0.67708333333333</v>
+      </c>
+      <c r="D167" s="2">
+        <v>0.78125</v>
+      </c>
+      <c r="E167" t="s">
+        <v>9</v>
+      </c>
+      <c r="F167" t="s">
+        <v>10</v>
+      </c>
+      <c r="H167" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="168" spans="1:9">
+      <c r="A168" s="1">
+        <v>46295.0</v>
+      </c>
+      <c r="B168" t="s">
+        <v>13</v>
+      </c>
+      <c r="C168" s="2">
+        <v>0.46875</v>
+      </c>
+      <c r="D168" s="2">
+        <v>0.58333333333333</v>
+      </c>
+      <c r="E168" t="s">
+        <v>18</v>
+      </c>
+      <c r="F168" t="s">
+        <v>19</v>
+      </c>
+      <c r="H168" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="169" spans="1:9">
+      <c r="A169" s="1">
+        <v>46295.0</v>
+      </c>
+      <c r="B169" t="s">
+        <v>13</v>
+      </c>
+      <c r="C169" s="2">
+        <v>0.67708333333333</v>
+      </c>
+      <c r="D169" s="2">
+        <v>0.78125</v>
+      </c>
+      <c r="E169" t="s">
+        <v>9</v>
+      </c>
+      <c r="F169" t="s">
+        <v>10</v>
+      </c>
+      <c r="H169" t="s">
+        <v>11</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>