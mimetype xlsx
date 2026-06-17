--- v2 (2026-03-28)
+++ v3 (2026-06-17)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Plan zajęć" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="29">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
   <si>
     <t>Termin</t>
   </si>
   <si>
     <t>Dzień</t>
   </si>
   <si>
     <t>Od</t>
   </si>
   <si>
     <t>Do</t>
   </si>
   <si>
     <t>Przedmiot</t>
   </si>
   <si>
     <t>RZ</t>
   </si>
   <si>
     <t>Grupy</t>
   </si>
   <si>
     <t>Miejsce</t>
   </si>
   <si>
@@ -99,50 +99,56 @@
     <t>Socjologia szczegółowa 1: socjologia młodzieży</t>
   </si>
   <si>
     <t>1 SOC-SP 25/26</t>
   </si>
   <si>
     <t>Rada Dyscypliny</t>
   </si>
   <si>
     <t>302R A-17</t>
   </si>
   <si>
     <t>Dzień Otwarty</t>
   </si>
   <si>
     <t>R</t>
   </si>
   <si>
     <t>8 A-16</t>
   </si>
   <si>
     <t>Konsultacje</t>
   </si>
   <si>
     <t>204R A-17</t>
+  </si>
+  <si>
+    <t>012/013 A-16</t>
+  </si>
+  <si>
+    <t>409 A-16</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="yyyy/mm/dd;@"/>
   </numFmts>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
@@ -465,51 +471,51 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I79"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D79" sqref="D79"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="55.272" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="17.567" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -1237,50 +1243,53 @@
         <v>10</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="1">
         <v>46126.0</v>
       </c>
       <c r="B32" t="s">
         <v>8</v>
       </c>
       <c r="C32" s="2">
         <v>0.55208333333333</v>
       </c>
       <c r="D32" s="2">
         <v>0.61458333333333</v>
       </c>
       <c r="E32" t="s">
         <v>11</v>
       </c>
       <c r="F32" t="s">
         <v>12</v>
       </c>
       <c r="G32" t="s">
         <v>13</v>
       </c>
+      <c r="H32" t="s">
+        <v>29</v>
+      </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="1">
         <v>46127.0</v>
       </c>
       <c r="B33" t="s">
         <v>15</v>
       </c>
       <c r="C33" s="2">
         <v>0.47916666666667</v>
       </c>
       <c r="D33" s="2">
         <v>0.54166666666667</v>
       </c>
       <c r="E33" t="s">
         <v>16</v>
       </c>
       <c r="F33" t="s">
         <v>17</v>
       </c>
       <c r="G33" t="s">
         <v>18</v>
       </c>
       <c r="H33" t="s">
         <v>19</v>
@@ -1355,50 +1364,53 @@
         <v>10</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="1">
         <v>46133.0</v>
       </c>
       <c r="B37" t="s">
         <v>8</v>
       </c>
       <c r="C37" s="2">
         <v>0.55208333333333</v>
       </c>
       <c r="D37" s="2">
         <v>0.61458333333333</v>
       </c>
       <c r="E37" t="s">
         <v>11</v>
       </c>
       <c r="F37" t="s">
         <v>12</v>
       </c>
       <c r="G37" t="s">
         <v>13</v>
       </c>
+      <c r="H37" t="s">
+        <v>14</v>
+      </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="1">
         <v>46134.0</v>
       </c>
       <c r="B38" t="s">
         <v>15</v>
       </c>
       <c r="C38" s="2">
         <v>0.47916666666667</v>
       </c>
       <c r="D38" s="2">
         <v>0.54166666666667</v>
       </c>
       <c r="E38" t="s">
         <v>16</v>
       </c>
       <c r="F38" t="s">
         <v>17</v>
       </c>
       <c r="G38" t="s">
         <v>18</v>
       </c>
       <c r="H38" t="s">
         <v>19</v>
@@ -1473,50 +1485,53 @@
         <v>10</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="1">
         <v>46140.0</v>
       </c>
       <c r="B42" t="s">
         <v>8</v>
       </c>
       <c r="C42" s="2">
         <v>0.55208333333333</v>
       </c>
       <c r="D42" s="2">
         <v>0.61458333333333</v>
       </c>
       <c r="E42" t="s">
         <v>11</v>
       </c>
       <c r="F42" t="s">
         <v>12</v>
       </c>
       <c r="G42" t="s">
         <v>13</v>
       </c>
+      <c r="H42" t="s">
+        <v>14</v>
+      </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="1">
         <v>46147.0</v>
       </c>
       <c r="B43" t="s">
         <v>8</v>
       </c>
       <c r="C43" s="2">
         <v>0.47916666666667</v>
       </c>
       <c r="D43" s="2">
         <v>0.54166666666667</v>
       </c>
       <c r="E43" t="s">
         <v>9</v>
       </c>
       <c r="F43" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="1">
         <v>46147.0</v>
       </c>
@@ -1539,50 +1554,53 @@
         <v>23</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="1">
         <v>46147.0</v>
       </c>
       <c r="B45" t="s">
         <v>8</v>
       </c>
       <c r="C45" s="2">
         <v>0.55208333333333</v>
       </c>
       <c r="D45" s="2">
         <v>0.61458333333333</v>
       </c>
       <c r="E45" t="s">
         <v>11</v>
       </c>
       <c r="F45" t="s">
         <v>12</v>
       </c>
       <c r="G45" t="s">
         <v>13</v>
       </c>
+      <c r="H45" t="s">
+        <v>14</v>
+      </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="1">
         <v>46148.0</v>
       </c>
       <c r="B46" t="s">
         <v>15</v>
       </c>
       <c r="C46" s="2">
         <v>0.47916666666667</v>
       </c>
       <c r="D46" s="2">
         <v>0.54166666666667</v>
       </c>
       <c r="E46" t="s">
         <v>16</v>
       </c>
       <c r="F46" t="s">
         <v>17</v>
       </c>
       <c r="G46" t="s">
         <v>18</v>
       </c>
       <c r="H46" t="s">
         <v>19</v>
@@ -1657,50 +1675,53 @@
         <v>10</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="1">
         <v>46154.0</v>
       </c>
       <c r="B50" t="s">
         <v>8</v>
       </c>
       <c r="C50" s="2">
         <v>0.55208333333333</v>
       </c>
       <c r="D50" s="2">
         <v>0.61458333333333</v>
       </c>
       <c r="E50" t="s">
         <v>11</v>
       </c>
       <c r="F50" t="s">
         <v>12</v>
       </c>
       <c r="G50" t="s">
         <v>13</v>
       </c>
+      <c r="H50" t="s">
+        <v>14</v>
+      </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="1">
         <v>46155.0</v>
       </c>
       <c r="B51" t="s">
         <v>15</v>
       </c>
       <c r="C51" s="2">
         <v>0.47916666666667</v>
       </c>
       <c r="D51" s="2">
         <v>0.54166666666667</v>
       </c>
       <c r="E51" t="s">
         <v>16</v>
       </c>
       <c r="F51" t="s">
         <v>17</v>
       </c>
       <c r="G51" t="s">
         <v>18</v>
       </c>
       <c r="H51" t="s">
         <v>19</v>
@@ -1775,50 +1796,53 @@
         <v>10</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="1">
         <v>46161.0</v>
       </c>
       <c r="B55" t="s">
         <v>8</v>
       </c>
       <c r="C55" s="2">
         <v>0.55208333333333</v>
       </c>
       <c r="D55" s="2">
         <v>0.61458333333333</v>
       </c>
       <c r="E55" t="s">
         <v>11</v>
       </c>
       <c r="F55" t="s">
         <v>12</v>
       </c>
       <c r="G55" t="s">
         <v>13</v>
       </c>
+      <c r="H55" t="s">
+        <v>14</v>
+      </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="1">
         <v>46162.0</v>
       </c>
       <c r="B56" t="s">
         <v>15</v>
       </c>
       <c r="C56" s="2">
         <v>0.47916666666667</v>
       </c>
       <c r="D56" s="2">
         <v>0.54166666666667</v>
       </c>
       <c r="E56" t="s">
         <v>16</v>
       </c>
       <c r="F56" t="s">
         <v>17</v>
       </c>
       <c r="G56" t="s">
         <v>18</v>
       </c>
       <c r="H56" t="s">
         <v>19</v>
@@ -1893,50 +1917,53 @@
         <v>10</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="1">
         <v>46168.0</v>
       </c>
       <c r="B60" t="s">
         <v>8</v>
       </c>
       <c r="C60" s="2">
         <v>0.55208333333333</v>
       </c>
       <c r="D60" s="2">
         <v>0.61458333333333</v>
       </c>
       <c r="E60" t="s">
         <v>11</v>
       </c>
       <c r="F60" t="s">
         <v>12</v>
       </c>
       <c r="G60" t="s">
         <v>13</v>
       </c>
+      <c r="H60" t="s">
+        <v>14</v>
+      </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="1">
         <v>46169.0</v>
       </c>
       <c r="B61" t="s">
         <v>15</v>
       </c>
       <c r="C61" s="2">
         <v>0.47916666666667</v>
       </c>
       <c r="D61" s="2">
         <v>0.54166666666667</v>
       </c>
       <c r="E61" t="s">
         <v>16</v>
       </c>
       <c r="F61" t="s">
         <v>17</v>
       </c>
       <c r="G61" t="s">
         <v>18</v>
       </c>
       <c r="H61" t="s">
         <v>19</v>
@@ -2034,50 +2061,53 @@
         <v>23</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" s="1">
         <v>46175.0</v>
       </c>
       <c r="B66" t="s">
         <v>8</v>
       </c>
       <c r="C66" s="2">
         <v>0.55208333333333</v>
       </c>
       <c r="D66" s="2">
         <v>0.61458333333333</v>
       </c>
       <c r="E66" t="s">
         <v>11</v>
       </c>
       <c r="F66" t="s">
         <v>12</v>
       </c>
       <c r="G66" t="s">
         <v>13</v>
       </c>
+      <c r="H66" t="s">
+        <v>14</v>
+      </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" s="1">
         <v>46176.0</v>
       </c>
       <c r="B67" t="s">
         <v>15</v>
       </c>
       <c r="C67" s="2">
         <v>0.47916666666667</v>
       </c>
       <c r="D67" s="2">
         <v>0.54166666666667</v>
       </c>
       <c r="E67" t="s">
         <v>16</v>
       </c>
       <c r="F67" t="s">
         <v>17</v>
       </c>
       <c r="G67" t="s">
         <v>18</v>
       </c>
       <c r="H67" t="s">
         <v>19</v>
@@ -2152,75 +2182,78 @@
         <v>10</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" s="1">
         <v>46182.0</v>
       </c>
       <c r="B71" t="s">
         <v>8</v>
       </c>
       <c r="C71" s="2">
         <v>0.55208333333333</v>
       </c>
       <c r="D71" s="2">
         <v>0.61458333333333</v>
       </c>
       <c r="E71" t="s">
         <v>11</v>
       </c>
       <c r="F71" t="s">
         <v>12</v>
       </c>
       <c r="G71" t="s">
         <v>13</v>
       </c>
+      <c r="H71" t="s">
+        <v>14</v>
+      </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" s="1">
         <v>46183.0</v>
       </c>
       <c r="B72" t="s">
         <v>15</v>
       </c>
       <c r="C72" s="2">
         <v>0.47916666666667</v>
       </c>
       <c r="D72" s="2">
         <v>0.54166666666667</v>
       </c>
       <c r="E72" t="s">
         <v>16</v>
       </c>
       <c r="F72" t="s">
         <v>17</v>
       </c>
       <c r="G72" t="s">
         <v>18</v>
       </c>
       <c r="H72" t="s">
-        <v>19</v>
+        <v>30</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" s="1">
         <v>46183.0</v>
       </c>
       <c r="B73" t="s">
         <v>15</v>
       </c>
       <c r="C73" s="2">
         <v>0.55208333333333</v>
       </c>
       <c r="D73" s="2">
         <v>0.61458333333333</v>
       </c>
       <c r="E73" t="s">
         <v>20</v>
       </c>
       <c r="F73" t="s">
         <v>17</v>
       </c>
       <c r="G73" t="s">
         <v>21</v>
       </c>
       <c r="H73" t="s">
@@ -2269,50 +2302,53 @@
       <c r="F75" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" s="1">
         <v>46189.0</v>
       </c>
       <c r="B76" t="s">
         <v>8</v>
       </c>
       <c r="C76" s="2">
         <v>0.55208333333333</v>
       </c>
       <c r="D76" s="2">
         <v>0.61458333333333</v>
       </c>
       <c r="E76" t="s">
         <v>11</v>
       </c>
       <c r="F76" t="s">
         <v>12</v>
       </c>
       <c r="G76" t="s">
         <v>13</v>
+      </c>
+      <c r="H76" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" s="1">
         <v>46190.0</v>
       </c>
       <c r="B77" t="s">
         <v>15</v>
       </c>
       <c r="C77" s="2">
         <v>0.47916666666667</v>
       </c>
       <c r="D77" s="2">
         <v>0.54166666666667</v>
       </c>
       <c r="E77" t="s">
         <v>16</v>
       </c>
       <c r="F77" t="s">
         <v>17</v>
       </c>
       <c r="G77" t="s">
         <v>18</v>
       </c>
       <c r="H77" t="s">