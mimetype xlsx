--- v3 (2026-03-30)
+++ v4 (2026-05-19)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Plan zajęć" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="32">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="33">
   <si>
     <t>Termin</t>
   </si>
   <si>
     <t>Dzień</t>
   </si>
   <si>
     <t>Od</t>
   </si>
   <si>
     <t>Do</t>
   </si>
   <si>
     <t>Przedmiot</t>
   </si>
   <si>
     <t>RZ</t>
   </si>
   <si>
     <t>Grupy</t>
   </si>
   <si>
     <t>Miejsce</t>
   </si>
   <si>
@@ -108,50 +108,53 @@
     <t>Diploma Seminar 2/Seminarium dyplomowe 2</t>
   </si>
   <si>
     <t>S</t>
   </si>
   <si>
     <t>31IiE-SP</t>
   </si>
   <si>
     <t>112 A-29</t>
   </si>
   <si>
     <t>So</t>
   </si>
   <si>
     <t>11MiBM-NP</t>
   </si>
   <si>
     <t>302 A-2</t>
   </si>
   <si>
     <t>Po</t>
   </si>
   <si>
     <t>214 A-29</t>
+  </si>
+  <si>
+    <t>204 A-29</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="yyyy/mm/dd;@"/>
   </numFmts>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
@@ -2269,173 +2272,173 @@
       </c>
       <c r="B74" t="s">
         <v>8</v>
       </c>
       <c r="C74" s="2">
         <v>0.67708333333333</v>
       </c>
       <c r="D74" s="2">
         <v>0.73958333333333</v>
       </c>
       <c r="E74" t="s">
         <v>12</v>
       </c>
       <c r="F74" t="s">
         <v>16</v>
       </c>
       <c r="G74" t="s">
         <v>14</v>
       </c>
       <c r="H74" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" s="1">
-        <v>46150.0</v>
+        <v>46149.0</v>
       </c>
       <c r="B75" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="C75" s="2">
-        <v>0.38541666666667</v>
+        <v>0.61111111111111</v>
       </c>
       <c r="D75" s="2">
-        <v>0.44791666666667</v>
+        <v>0.67361111111111</v>
       </c>
       <c r="E75" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="F75" t="s">
-        <v>10</v>
+        <v>16</v>
+      </c>
+      <c r="G75" t="s">
+        <v>19</v>
       </c>
       <c r="H75" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" s="1">
         <v>46150.0</v>
       </c>
       <c r="B76" t="s">
         <v>21</v>
       </c>
       <c r="C76" s="2">
-        <v>0.75</v>
+        <v>0.38541666666667</v>
       </c>
       <c r="D76" s="2">
-        <v>0.875</v>
+        <v>0.44791666666667</v>
       </c>
       <c r="E76" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="F76" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="H76" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" s="1">
-        <v>46151.0</v>
+        <v>46150.0</v>
       </c>
       <c r="B77" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="C77" s="2">
-        <v>0.53125</v>
+        <v>0.75</v>
       </c>
       <c r="D77" s="2">
-        <v>0.59375</v>
+        <v>0.875</v>
       </c>
       <c r="E77" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="F77" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="G77" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="H77" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" s="1">
         <v>46151.0</v>
       </c>
       <c r="B78" t="s">
         <v>27</v>
       </c>
       <c r="C78" s="2">
-        <v>0.60416666666667</v>
+        <v>0.53125</v>
       </c>
       <c r="D78" s="2">
-        <v>0.66666666666667</v>
+        <v>0.59375</v>
       </c>
       <c r="E78" t="s">
         <v>12</v>
       </c>
       <c r="F78" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="G78" t="s">
         <v>28</v>
       </c>
       <c r="H78" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" s="1">
-        <v>46153.0</v>
+        <v>46151.0</v>
       </c>
       <c r="B79" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="C79" s="2">
-        <v>0.74652777777778</v>
+        <v>0.60416666666667</v>
       </c>
       <c r="D79" s="2">
-        <v>0.80902777777778</v>
+        <v>0.66666666666667</v>
       </c>
       <c r="E79" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="F79" t="s">
         <v>16</v>
       </c>
       <c r="G79" t="s">
-        <v>19</v>
+        <v>28</v>
       </c>
       <c r="H79" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" s="1">
         <v>46155.0</v>
       </c>
       <c r="B80" t="s">
         <v>8</v>
       </c>
       <c r="C80" s="2">
         <v>0.45833333333333</v>
       </c>
       <c r="D80" s="2">
         <v>0.52083333333333</v>
       </c>
       <c r="E80" t="s">
         <v>9</v>
       </c>
       <c r="F80" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" s="1">
         <v>46155.0</v>
@@ -2488,173 +2491,173 @@
       </c>
       <c r="B83" t="s">
         <v>8</v>
       </c>
       <c r="C83" s="2">
         <v>0.67708333333333</v>
       </c>
       <c r="D83" s="2">
         <v>0.73958333333333</v>
       </c>
       <c r="E83" t="s">
         <v>12</v>
       </c>
       <c r="F83" t="s">
         <v>16</v>
       </c>
       <c r="G83" t="s">
         <v>14</v>
       </c>
       <c r="H83" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" s="1">
-        <v>46157.0</v>
+        <v>46156.0</v>
       </c>
       <c r="B84" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="C84" s="2">
-        <v>0.38541666666667</v>
+        <v>0.61111111111111</v>
       </c>
       <c r="D84" s="2">
-        <v>0.44791666666667</v>
+        <v>0.67361111111111</v>
       </c>
       <c r="E84" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="F84" t="s">
-        <v>10</v>
+        <v>16</v>
+      </c>
+      <c r="G84" t="s">
+        <v>19</v>
       </c>
       <c r="H84" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" s="1">
         <v>46157.0</v>
       </c>
       <c r="B85" t="s">
         <v>21</v>
       </c>
       <c r="C85" s="2">
-        <v>0.75</v>
+        <v>0.38541666666667</v>
       </c>
       <c r="D85" s="2">
-        <v>0.875</v>
+        <v>0.44791666666667</v>
       </c>
       <c r="E85" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="F85" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="H85" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" s="1">
-        <v>46158.0</v>
+        <v>46157.0</v>
       </c>
       <c r="B86" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="C86" s="2">
-        <v>0.53125</v>
+        <v>0.75</v>
       </c>
       <c r="D86" s="2">
-        <v>0.59375</v>
+        <v>0.875</v>
       </c>
       <c r="E86" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="F86" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="G86" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="H86" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" s="1">
         <v>46158.0</v>
       </c>
       <c r="B87" t="s">
         <v>27</v>
       </c>
       <c r="C87" s="2">
-        <v>0.60416666666667</v>
+        <v>0.53125</v>
       </c>
       <c r="D87" s="2">
-        <v>0.66666666666667</v>
+        <v>0.59375</v>
       </c>
       <c r="E87" t="s">
         <v>12</v>
       </c>
       <c r="F87" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="G87" t="s">
         <v>28</v>
       </c>
       <c r="H87" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" s="1">
-        <v>46160.0</v>
+        <v>46158.0</v>
       </c>
       <c r="B88" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="C88" s="2">
-        <v>0.74652777777778</v>
+        <v>0.60416666666667</v>
       </c>
       <c r="D88" s="2">
-        <v>0.80902777777778</v>
+        <v>0.66666666666667</v>
       </c>
       <c r="E88" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="F88" t="s">
         <v>16</v>
       </c>
       <c r="G88" t="s">
-        <v>19</v>
+        <v>28</v>
       </c>
       <c r="H88" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" s="1">
         <v>46162.0</v>
       </c>
       <c r="B89" t="s">
         <v>8</v>
       </c>
       <c r="C89" s="2">
         <v>0.45833333333333</v>
       </c>
       <c r="D89" s="2">
         <v>0.52083333333333</v>
       </c>
       <c r="E89" t="s">
         <v>9</v>
       </c>
       <c r="F89" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" s="1">
         <v>46162.0</v>
@@ -2707,121 +2710,121 @@
       </c>
       <c r="B92" t="s">
         <v>8</v>
       </c>
       <c r="C92" s="2">
         <v>0.67708333333333</v>
       </c>
       <c r="D92" s="2">
         <v>0.73958333333333</v>
       </c>
       <c r="E92" t="s">
         <v>12</v>
       </c>
       <c r="F92" t="s">
         <v>16</v>
       </c>
       <c r="G92" t="s">
         <v>14</v>
       </c>
       <c r="H92" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" s="1">
-        <v>46164.0</v>
+        <v>46163.0</v>
       </c>
       <c r="B93" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="C93" s="2">
-        <v>0.38541666666667</v>
+        <v>0.61111111111111</v>
       </c>
       <c r="D93" s="2">
-        <v>0.44791666666667</v>
+        <v>0.67361111111111</v>
       </c>
       <c r="E93" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="F93" t="s">
-        <v>10</v>
+        <v>16</v>
+      </c>
+      <c r="G93" t="s">
+        <v>19</v>
       </c>
       <c r="H93" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" s="1">
         <v>46164.0</v>
       </c>
       <c r="B94" t="s">
         <v>21</v>
       </c>
       <c r="C94" s="2">
-        <v>0.75</v>
+        <v>0.38541666666667</v>
       </c>
       <c r="D94" s="2">
-        <v>0.875</v>
+        <v>0.44791666666667</v>
       </c>
       <c r="E94" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="F94" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="H94" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
     </row>
     <row r="95" spans="1:9">
       <c r="A95" s="1">
-        <v>46167.0</v>
+        <v>46164.0</v>
       </c>
       <c r="B95" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="C95" s="2">
-        <v>0.74652777777778</v>
+        <v>0.75</v>
       </c>
       <c r="D95" s="2">
-        <v>0.80902777777778</v>
+        <v>0.875</v>
       </c>
       <c r="E95" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="F95" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="G95" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="H95" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
     </row>
     <row r="96" spans="1:9">
       <c r="A96" s="1">
         <v>46169.0</v>
       </c>
       <c r="B96" t="s">
         <v>8</v>
       </c>
       <c r="C96" s="2">
         <v>0.45833333333333</v>
       </c>
       <c r="D96" s="2">
         <v>0.52083333333333</v>
       </c>
       <c r="E96" t="s">
         <v>9</v>
       </c>
       <c r="F96" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="97" spans="1:9">
       <c r="A97" s="1">
         <v>46169.0</v>
@@ -2874,173 +2877,173 @@
       </c>
       <c r="B99" t="s">
         <v>8</v>
       </c>
       <c r="C99" s="2">
         <v>0.67708333333333</v>
       </c>
       <c r="D99" s="2">
         <v>0.73958333333333</v>
       </c>
       <c r="E99" t="s">
         <v>12</v>
       </c>
       <c r="F99" t="s">
         <v>16</v>
       </c>
       <c r="G99" t="s">
         <v>14</v>
       </c>
       <c r="H99" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="100" spans="1:9">
       <c r="A100" s="1">
-        <v>46171.0</v>
+        <v>46170.0</v>
       </c>
       <c r="B100" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="C100" s="2">
-        <v>0.38541666666667</v>
+        <v>0.61111111111111</v>
       </c>
       <c r="D100" s="2">
-        <v>0.44791666666667</v>
+        <v>0.67361111111111</v>
       </c>
       <c r="E100" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="F100" t="s">
-        <v>10</v>
+        <v>16</v>
+      </c>
+      <c r="G100" t="s">
+        <v>19</v>
       </c>
       <c r="H100" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
     </row>
     <row r="101" spans="1:9">
       <c r="A101" s="1">
         <v>46171.0</v>
       </c>
       <c r="B101" t="s">
         <v>21</v>
       </c>
       <c r="C101" s="2">
-        <v>0.75</v>
+        <v>0.38541666666667</v>
       </c>
       <c r="D101" s="2">
-        <v>0.875</v>
+        <v>0.44791666666667</v>
       </c>
       <c r="E101" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="F101" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="H101" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
     </row>
     <row r="102" spans="1:9">
       <c r="A102" s="1">
-        <v>46172.0</v>
+        <v>46171.0</v>
       </c>
       <c r="B102" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="C102" s="2">
-        <v>0.53125</v>
+        <v>0.75</v>
       </c>
       <c r="D102" s="2">
-        <v>0.59375</v>
+        <v>0.875</v>
       </c>
       <c r="E102" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="F102" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="G102" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="H102" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
     </row>
     <row r="103" spans="1:9">
       <c r="A103" s="1">
         <v>46172.0</v>
       </c>
       <c r="B103" t="s">
         <v>27</v>
       </c>
       <c r="C103" s="2">
-        <v>0.60416666666667</v>
+        <v>0.53125</v>
       </c>
       <c r="D103" s="2">
-        <v>0.66666666666667</v>
+        <v>0.59375</v>
       </c>
       <c r="E103" t="s">
         <v>12</v>
       </c>
       <c r="F103" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="G103" t="s">
         <v>28</v>
       </c>
       <c r="H103" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="104" spans="1:9">
       <c r="A104" s="1">
-        <v>46174.0</v>
+        <v>46172.0</v>
       </c>
       <c r="B104" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="C104" s="2">
-        <v>0.74652777777778</v>
+        <v>0.60416666666667</v>
       </c>
       <c r="D104" s="2">
-        <v>0.80902777777778</v>
+        <v>0.66666666666667</v>
       </c>
       <c r="E104" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="F104" t="s">
         <v>16</v>
       </c>
       <c r="G104" t="s">
-        <v>19</v>
+        <v>28</v>
       </c>
       <c r="H104" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
     </row>
     <row r="105" spans="1:9">
       <c r="A105" s="1">
         <v>46176.0</v>
       </c>
       <c r="B105" t="s">
         <v>8</v>
       </c>
       <c r="C105" s="2">
         <v>0.45833333333333</v>
       </c>
       <c r="D105" s="2">
         <v>0.52083333333333</v>
       </c>
       <c r="E105" t="s">
         <v>9</v>
       </c>
       <c r="F105" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="106" spans="1:9">
       <c r="A106" s="1">
         <v>46176.0</v>
@@ -3093,164 +3096,164 @@
       </c>
       <c r="B108" t="s">
         <v>8</v>
       </c>
       <c r="C108" s="2">
         <v>0.67708333333333</v>
       </c>
       <c r="D108" s="2">
         <v>0.73958333333333</v>
       </c>
       <c r="E108" t="s">
         <v>12</v>
       </c>
       <c r="F108" t="s">
         <v>16</v>
       </c>
       <c r="G108" t="s">
         <v>14</v>
       </c>
       <c r="H108" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="109" spans="1:9">
       <c r="A109" s="1">
-        <v>46181.0</v>
+        <v>46183.0</v>
       </c>
       <c r="B109" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
       <c r="C109" s="2">
-        <v>0.74652777777778</v>
+        <v>0.45833333333333</v>
       </c>
       <c r="D109" s="2">
-        <v>0.80902777777778</v>
+        <v>0.52083333333333</v>
       </c>
       <c r="E109" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="F109" t="s">
-        <v>16</v>
-[...5 lines deleted...]
-        <v>31</v>
+        <v>10</v>
       </c>
     </row>
     <row r="110" spans="1:9">
       <c r="A110" s="1">
         <v>46183.0</v>
       </c>
       <c r="B110" t="s">
         <v>8</v>
       </c>
       <c r="C110" s="2">
-        <v>0.45833333333333</v>
+        <v>0.53125</v>
       </c>
       <c r="D110" s="2">
-        <v>0.52083333333333</v>
+        <v>0.59375</v>
       </c>
       <c r="E110" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="F110" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="111" spans="1:9">
       <c r="A111" s="1">
         <v>46183.0</v>
       </c>
       <c r="B111" t="s">
         <v>8</v>
       </c>
       <c r="C111" s="2">
-        <v>0.53125</v>
+        <v>0.60416666666667</v>
       </c>
       <c r="D111" s="2">
-        <v>0.59375</v>
+        <v>0.66666666666667</v>
       </c>
       <c r="E111" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="F111" t="s">
-        <v>10</v>
+        <v>13</v>
+      </c>
+      <c r="G111" t="s">
+        <v>14</v>
+      </c>
+      <c r="H111" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="112" spans="1:9">
       <c r="A112" s="1">
         <v>46183.0</v>
       </c>
       <c r="B112" t="s">
         <v>8</v>
       </c>
       <c r="C112" s="2">
-        <v>0.60416666666667</v>
+        <v>0.67708333333333</v>
       </c>
       <c r="D112" s="2">
-        <v>0.66666666666667</v>
+        <v>0.73958333333333</v>
       </c>
       <c r="E112" t="s">
         <v>12</v>
       </c>
       <c r="F112" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="G112" t="s">
         <v>14</v>
       </c>
       <c r="H112" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="113" spans="1:9">
       <c r="A113" s="1">
-        <v>46183.0</v>
+        <v>46184.0</v>
       </c>
       <c r="B113" t="s">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="C113" s="2">
-        <v>0.67708333333333</v>
+        <v>0.61111111111111</v>
       </c>
       <c r="D113" s="2">
-        <v>0.73958333333333</v>
+        <v>0.67361111111111</v>
       </c>
       <c r="E113" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F113" t="s">
         <v>16</v>
       </c>
       <c r="G113" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="H113" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
     </row>
     <row r="114" spans="1:9">
       <c r="A114" s="1">
         <v>46185.0</v>
       </c>
       <c r="B114" t="s">
         <v>21</v>
       </c>
       <c r="C114" s="2">
         <v>0.38541666666667</v>
       </c>
       <c r="D114" s="2">
         <v>0.44791666666667</v>
       </c>
       <c r="E114" t="s">
         <v>22</v>
       </c>
       <c r="F114" t="s">
         <v>10</v>
       </c>
       <c r="H114" t="s">
         <v>20</v>
       </c>
     </row>
@@ -3312,164 +3315,164 @@
       </c>
       <c r="B117" t="s">
         <v>27</v>
       </c>
       <c r="C117" s="2">
         <v>0.60416666666667</v>
       </c>
       <c r="D117" s="2">
         <v>0.66666666666667</v>
       </c>
       <c r="E117" t="s">
         <v>12</v>
       </c>
       <c r="F117" t="s">
         <v>16</v>
       </c>
       <c r="G117" t="s">
         <v>28</v>
       </c>
       <c r="H117" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="118" spans="1:9">
       <c r="A118" s="1">
-        <v>46188.0</v>
+        <v>46190.0</v>
       </c>
       <c r="B118" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
       <c r="C118" s="2">
-        <v>0.74652777777778</v>
+        <v>0.45833333333333</v>
       </c>
       <c r="D118" s="2">
-        <v>0.80902777777778</v>
+        <v>0.52083333333333</v>
       </c>
       <c r="E118" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="F118" t="s">
-        <v>16</v>
-[...5 lines deleted...]
-        <v>31</v>
+        <v>10</v>
       </c>
     </row>
     <row r="119" spans="1:9">
       <c r="A119" s="1">
         <v>46190.0</v>
       </c>
       <c r="B119" t="s">
         <v>8</v>
       </c>
       <c r="C119" s="2">
-        <v>0.45833333333333</v>
+        <v>0.53125</v>
       </c>
       <c r="D119" s="2">
-        <v>0.52083333333333</v>
+        <v>0.59375</v>
       </c>
       <c r="E119" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="F119" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="120" spans="1:9">
       <c r="A120" s="1">
         <v>46190.0</v>
       </c>
       <c r="B120" t="s">
         <v>8</v>
       </c>
       <c r="C120" s="2">
-        <v>0.53125</v>
+        <v>0.60416666666667</v>
       </c>
       <c r="D120" s="2">
-        <v>0.59375</v>
+        <v>0.66666666666667</v>
       </c>
       <c r="E120" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="F120" t="s">
-        <v>10</v>
+        <v>13</v>
+      </c>
+      <c r="G120" t="s">
+        <v>14</v>
+      </c>
+      <c r="H120" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="121" spans="1:9">
       <c r="A121" s="1">
         <v>46190.0</v>
       </c>
       <c r="B121" t="s">
         <v>8</v>
       </c>
       <c r="C121" s="2">
-        <v>0.60416666666667</v>
+        <v>0.67708333333333</v>
       </c>
       <c r="D121" s="2">
-        <v>0.66666666666667</v>
+        <v>0.73958333333333</v>
       </c>
       <c r="E121" t="s">
         <v>12</v>
       </c>
       <c r="F121" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="G121" t="s">
         <v>14</v>
       </c>
       <c r="H121" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="122" spans="1:9">
       <c r="A122" s="1">
-        <v>46190.0</v>
+        <v>46191.0</v>
       </c>
       <c r="B122" t="s">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="C122" s="2">
-        <v>0.67708333333333</v>
+        <v>0.61111111111111</v>
       </c>
       <c r="D122" s="2">
-        <v>0.73958333333333</v>
+        <v>0.67361111111111</v>
       </c>
       <c r="E122" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F122" t="s">
         <v>16</v>
       </c>
       <c r="G122" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="H122" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
     </row>
     <row r="123" spans="1:9">
       <c r="A123" s="1">
         <v>46192.0</v>
       </c>
       <c r="B123" t="s">
         <v>21</v>
       </c>
       <c r="C123" s="2">
         <v>0.38541666666667</v>
       </c>
       <c r="D123" s="2">
         <v>0.44791666666667</v>
       </c>
       <c r="E123" t="s">
         <v>22</v>
       </c>
       <c r="F123" t="s">
         <v>10</v>
       </c>
       <c r="H123" t="s">
         <v>20</v>
       </c>
     </row>