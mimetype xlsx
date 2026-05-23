--- v2 (2026-03-30)
+++ v3 (2026-05-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Plan zajęć" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="29">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="32">
   <si>
     <t>Termin</t>
   </si>
   <si>
     <t>Dzień</t>
   </si>
   <si>
     <t>Od</t>
   </si>
   <si>
     <t>Do</t>
   </si>
   <si>
     <t>Przedmiot</t>
   </si>
   <si>
     <t>RZ</t>
   </si>
   <si>
     <t>Grupy</t>
   </si>
   <si>
     <t>Miejsce</t>
   </si>
   <si>
@@ -99,50 +99,59 @@
     <t>Dylematy etyczne w naukach społecznych</t>
   </si>
   <si>
     <t>K</t>
   </si>
   <si>
     <t>2 SOC SD 24/25</t>
   </si>
   <si>
     <t>303R A-17</t>
   </si>
   <si>
     <t>Dyżur pracowniczy</t>
   </si>
   <si>
     <t>Praca i komunikacja w zespole wirtualnym</t>
   </si>
   <si>
     <t>2 PS SD 24/25</t>
   </si>
   <si>
     <t>12 A-16</t>
   </si>
   <si>
     <t>Rada Dyscypliny</t>
+  </si>
+  <si>
+    <t>202R A-17</t>
+  </si>
+  <si>
+    <t>427 A-16</t>
+  </si>
+  <si>
+    <t>34 A-16</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="yyyy/mm/dd;@"/>
   </numFmts>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
@@ -1273,51 +1282,51 @@
       </c>
       <c r="H32" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="1">
         <v>46125.0</v>
       </c>
       <c r="B33" t="s">
         <v>8</v>
       </c>
       <c r="C33" s="2">
         <v>0.55208333333333</v>
       </c>
       <c r="D33" s="2">
         <v>0.61458333333333</v>
       </c>
       <c r="E33" t="s">
         <v>9</v>
       </c>
       <c r="F33" t="s">
         <v>10</v>
       </c>
       <c r="H33" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="1">
         <v>46125.0</v>
       </c>
       <c r="B34" t="s">
         <v>8</v>
       </c>
       <c r="C34" s="2">
         <v>0.625</v>
       </c>
       <c r="D34" s="2">
         <v>0.6875</v>
       </c>
       <c r="E34" t="s">
         <v>12</v>
       </c>
       <c r="F34" t="s">
         <v>13</v>
       </c>
       <c r="G34" t="s">
         <v>14</v>
       </c>
       <c r="H34" t="s">
@@ -1420,51 +1429,51 @@
       </c>
       <c r="H38" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="1">
         <v>46132.0</v>
       </c>
       <c r="B39" t="s">
         <v>8</v>
       </c>
       <c r="C39" s="2">
         <v>0.55208333333333</v>
       </c>
       <c r="D39" s="2">
         <v>0.61458333333333</v>
       </c>
       <c r="E39" t="s">
         <v>9</v>
       </c>
       <c r="F39" t="s">
         <v>10</v>
       </c>
       <c r="H39" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="1">
         <v>46132.0</v>
       </c>
       <c r="B40" t="s">
         <v>8</v>
       </c>
       <c r="C40" s="2">
         <v>0.625</v>
       </c>
       <c r="D40" s="2">
         <v>0.6875</v>
       </c>
       <c r="E40" t="s">
         <v>12</v>
       </c>
       <c r="F40" t="s">
         <v>13</v>
       </c>
       <c r="G40" t="s">
         <v>14</v>
       </c>
       <c r="H40" t="s">
@@ -1567,51 +1576,51 @@
       </c>
       <c r="H44" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="1">
         <v>46139.0</v>
       </c>
       <c r="B45" t="s">
         <v>8</v>
       </c>
       <c r="C45" s="2">
         <v>0.55208333333333</v>
       </c>
       <c r="D45" s="2">
         <v>0.61458333333333</v>
       </c>
       <c r="E45" t="s">
         <v>9</v>
       </c>
       <c r="F45" t="s">
         <v>10</v>
       </c>
       <c r="H45" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="1">
         <v>46139.0</v>
       </c>
       <c r="B46" t="s">
         <v>8</v>
       </c>
       <c r="C46" s="2">
         <v>0.625</v>
       </c>
       <c r="D46" s="2">
         <v>0.6875</v>
       </c>
       <c r="E46" t="s">
         <v>12</v>
       </c>
       <c r="F46" t="s">
         <v>13</v>
       </c>
       <c r="G46" t="s">
         <v>14</v>
       </c>
       <c r="H46" t="s">
@@ -1691,74 +1700,74 @@
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="1">
         <v>46140.0</v>
       </c>
       <c r="B50" t="s">
         <v>16</v>
       </c>
       <c r="C50" s="2">
         <v>0.55208333333333</v>
       </c>
       <c r="D50" s="2">
         <v>0.61458333333333</v>
       </c>
       <c r="E50" t="s">
         <v>25</v>
       </c>
       <c r="F50" t="s">
         <v>18</v>
       </c>
       <c r="G50" t="s">
         <v>26</v>
       </c>
       <c r="H50" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="1">
         <v>46146.0</v>
       </c>
       <c r="B51" t="s">
         <v>8</v>
       </c>
       <c r="C51" s="2">
         <v>0.55208333333333</v>
       </c>
       <c r="D51" s="2">
         <v>0.61458333333333</v>
       </c>
       <c r="E51" t="s">
         <v>9</v>
       </c>
       <c r="F51" t="s">
         <v>10</v>
       </c>
       <c r="H51" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="1">
         <v>46146.0</v>
       </c>
       <c r="B52" t="s">
         <v>8</v>
       </c>
       <c r="C52" s="2">
         <v>0.625</v>
       </c>
       <c r="D52" s="2">
         <v>0.6875</v>
       </c>
       <c r="E52" t="s">
         <v>12</v>
       </c>
       <c r="F52" t="s">
         <v>13</v>
       </c>
       <c r="G52" t="s">
         <v>14</v>
       </c>
       <c r="H52" t="s">
@@ -1861,74 +1870,74 @@
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="1">
         <v>46147.0</v>
       </c>
       <c r="B57" t="s">
         <v>16</v>
       </c>
       <c r="C57" s="2">
         <v>0.55208333333333</v>
       </c>
       <c r="D57" s="2">
         <v>0.61458333333333</v>
       </c>
       <c r="E57" t="s">
         <v>25</v>
       </c>
       <c r="F57" t="s">
         <v>18</v>
       </c>
       <c r="G57" t="s">
         <v>26</v>
       </c>
       <c r="H57" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="1">
         <v>46153.0</v>
       </c>
       <c r="B58" t="s">
         <v>8</v>
       </c>
       <c r="C58" s="2">
         <v>0.55208333333333</v>
       </c>
       <c r="D58" s="2">
         <v>0.61458333333333</v>
       </c>
       <c r="E58" t="s">
         <v>9</v>
       </c>
       <c r="F58" t="s">
         <v>10</v>
       </c>
       <c r="H58" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="1">
         <v>46153.0</v>
       </c>
       <c r="B59" t="s">
         <v>8</v>
       </c>
       <c r="C59" s="2">
         <v>0.625</v>
       </c>
       <c r="D59" s="2">
         <v>0.6875</v>
       </c>
       <c r="E59" t="s">
         <v>12</v>
       </c>
       <c r="F59" t="s">
         <v>13</v>
       </c>
       <c r="G59" t="s">
         <v>14</v>
       </c>
       <c r="H59" t="s">
@@ -1962,120 +1971,120 @@
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="1">
         <v>46154.0</v>
       </c>
       <c r="B61" t="s">
         <v>16</v>
       </c>
       <c r="C61" s="2">
         <v>0.40625</v>
       </c>
       <c r="D61" s="2">
         <v>0.46875</v>
       </c>
       <c r="E61" t="s">
         <v>20</v>
       </c>
       <c r="F61" t="s">
         <v>21</v>
       </c>
       <c r="G61" t="s">
         <v>22</v>
       </c>
       <c r="H61" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="1">
         <v>46154.0</v>
       </c>
       <c r="B62" t="s">
         <v>16</v>
       </c>
       <c r="C62" s="2">
         <v>0.47916666666667</v>
       </c>
       <c r="D62" s="2">
         <v>0.54166666666667</v>
       </c>
       <c r="E62" t="s">
         <v>24</v>
       </c>
       <c r="F62" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="1">
         <v>46154.0</v>
       </c>
       <c r="B63" t="s">
         <v>16</v>
       </c>
       <c r="C63" s="2">
         <v>0.55208333333333</v>
       </c>
       <c r="D63" s="2">
         <v>0.61458333333333</v>
       </c>
       <c r="E63" t="s">
         <v>25</v>
       </c>
       <c r="F63" t="s">
         <v>18</v>
       </c>
       <c r="G63" t="s">
         <v>26</v>
       </c>
       <c r="H63" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="1">
         <v>46160.0</v>
       </c>
       <c r="B64" t="s">
         <v>8</v>
       </c>
       <c r="C64" s="2">
         <v>0.55208333333333</v>
       </c>
       <c r="D64" s="2">
         <v>0.61458333333333</v>
       </c>
       <c r="E64" t="s">
         <v>9</v>
       </c>
       <c r="F64" t="s">
         <v>10</v>
       </c>
       <c r="H64" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" s="1">
         <v>46160.0</v>
       </c>
       <c r="B65" t="s">
         <v>8</v>
       </c>
       <c r="C65" s="2">
         <v>0.625</v>
       </c>
       <c r="D65" s="2">
         <v>0.6875</v>
       </c>
       <c r="E65" t="s">
         <v>12</v>
       </c>
       <c r="F65" t="s">
         <v>13</v>
       </c>
       <c r="G65" t="s">
         <v>14</v>
       </c>
       <c r="H65" t="s">
@@ -2155,74 +2164,74 @@
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" s="1">
         <v>46161.0</v>
       </c>
       <c r="B69" t="s">
         <v>16</v>
       </c>
       <c r="C69" s="2">
         <v>0.55208333333333</v>
       </c>
       <c r="D69" s="2">
         <v>0.61458333333333</v>
       </c>
       <c r="E69" t="s">
         <v>25</v>
       </c>
       <c r="F69" t="s">
         <v>18</v>
       </c>
       <c r="G69" t="s">
         <v>26</v>
       </c>
       <c r="H69" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" s="1">
         <v>46167.0</v>
       </c>
       <c r="B70" t="s">
         <v>8</v>
       </c>
       <c r="C70" s="2">
         <v>0.55208333333333</v>
       </c>
       <c r="D70" s="2">
         <v>0.61458333333333</v>
       </c>
       <c r="E70" t="s">
         <v>9</v>
       </c>
       <c r="F70" t="s">
         <v>10</v>
       </c>
       <c r="H70" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" s="1">
         <v>46167.0</v>
       </c>
       <c r="B71" t="s">
         <v>8</v>
       </c>
       <c r="C71" s="2">
         <v>0.625</v>
       </c>
       <c r="D71" s="2">
         <v>0.6875</v>
       </c>
       <c r="E71" t="s">
         <v>12</v>
       </c>
       <c r="F71" t="s">
         <v>13</v>
       </c>
       <c r="G71" t="s">
         <v>14</v>
       </c>
       <c r="H71" t="s">
@@ -2302,74 +2311,74 @@
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" s="1">
         <v>46168.0</v>
       </c>
       <c r="B75" t="s">
         <v>16</v>
       </c>
       <c r="C75" s="2">
         <v>0.55208333333333</v>
       </c>
       <c r="D75" s="2">
         <v>0.61458333333333</v>
       </c>
       <c r="E75" t="s">
         <v>25</v>
       </c>
       <c r="F75" t="s">
         <v>18</v>
       </c>
       <c r="G75" t="s">
         <v>26</v>
       </c>
       <c r="H75" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" s="1">
         <v>46174.0</v>
       </c>
       <c r="B76" t="s">
         <v>8</v>
       </c>
       <c r="C76" s="2">
         <v>0.55208333333333</v>
       </c>
       <c r="D76" s="2">
         <v>0.61458333333333</v>
       </c>
       <c r="E76" t="s">
         <v>9</v>
       </c>
       <c r="F76" t="s">
         <v>10</v>
       </c>
       <c r="H76" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" s="1">
         <v>46174.0</v>
       </c>
       <c r="B77" t="s">
         <v>8</v>
       </c>
       <c r="C77" s="2">
         <v>0.625</v>
       </c>
       <c r="D77" s="2">
         <v>0.6875</v>
       </c>
       <c r="E77" t="s">
         <v>12</v>
       </c>
       <c r="F77" t="s">
         <v>13</v>
       </c>
       <c r="G77" t="s">
         <v>14</v>
       </c>
       <c r="H77" t="s">
@@ -2472,74 +2481,74 @@
       </c>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" s="1">
         <v>46175.0</v>
       </c>
       <c r="B82" t="s">
         <v>16</v>
       </c>
       <c r="C82" s="2">
         <v>0.55208333333333</v>
       </c>
       <c r="D82" s="2">
         <v>0.61458333333333</v>
       </c>
       <c r="E82" t="s">
         <v>25</v>
       </c>
       <c r="F82" t="s">
         <v>18</v>
       </c>
       <c r="G82" t="s">
         <v>26</v>
       </c>
       <c r="H82" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" s="1">
         <v>46181.0</v>
       </c>
       <c r="B83" t="s">
         <v>8</v>
       </c>
       <c r="C83" s="2">
         <v>0.55208333333333</v>
       </c>
       <c r="D83" s="2">
         <v>0.61458333333333</v>
       </c>
       <c r="E83" t="s">
         <v>9</v>
       </c>
       <c r="F83" t="s">
         <v>10</v>
       </c>
       <c r="H83" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" s="1">
         <v>46181.0</v>
       </c>
       <c r="B84" t="s">
         <v>8</v>
       </c>
       <c r="C84" s="2">
         <v>0.625</v>
       </c>
       <c r="D84" s="2">
         <v>0.6875</v>
       </c>
       <c r="E84" t="s">
         <v>12</v>
       </c>
       <c r="F84" t="s">
         <v>13</v>
       </c>
       <c r="G84" t="s">
         <v>14</v>
       </c>
       <c r="H84" t="s">
@@ -2619,74 +2628,74 @@
       </c>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" s="1">
         <v>46182.0</v>
       </c>
       <c r="B88" t="s">
         <v>16</v>
       </c>
       <c r="C88" s="2">
         <v>0.55208333333333</v>
       </c>
       <c r="D88" s="2">
         <v>0.61458333333333</v>
       </c>
       <c r="E88" t="s">
         <v>25</v>
       </c>
       <c r="F88" t="s">
         <v>18</v>
       </c>
       <c r="G88" t="s">
         <v>26</v>
       </c>
       <c r="H88" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" s="1">
         <v>46188.0</v>
       </c>
       <c r="B89" t="s">
         <v>8</v>
       </c>
       <c r="C89" s="2">
         <v>0.55208333333333</v>
       </c>
       <c r="D89" s="2">
         <v>0.61458333333333</v>
       </c>
       <c r="E89" t="s">
         <v>9</v>
       </c>
       <c r="F89" t="s">
         <v>10</v>
       </c>
       <c r="H89" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" s="1">
         <v>46188.0</v>
       </c>
       <c r="B90" t="s">
         <v>8</v>
       </c>
       <c r="C90" s="2">
         <v>0.625</v>
       </c>
       <c r="D90" s="2">
         <v>0.6875</v>
       </c>
       <c r="E90" t="s">
         <v>12</v>
       </c>
       <c r="F90" t="s">
         <v>13</v>
       </c>
       <c r="G90" t="s">
         <v>14</v>
       </c>
       <c r="H90" t="s">
@@ -2766,51 +2775,51 @@
       </c>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" s="1">
         <v>46189.0</v>
       </c>
       <c r="B94" t="s">
         <v>16</v>
       </c>
       <c r="C94" s="2">
         <v>0.55208333333333</v>
       </c>
       <c r="D94" s="2">
         <v>0.61458333333333</v>
       </c>
       <c r="E94" t="s">
         <v>25</v>
       </c>
       <c r="F94" t="s">
         <v>18</v>
       </c>
       <c r="G94" t="s">
         <v>26</v>
       </c>
       <c r="H94" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>