--- v4 (2026-04-06)
+++ v5 (2026-05-28)
@@ -56,54 +56,54 @@
   <si>
     <t>Grupy</t>
   </si>
   <si>
     <t>Miejsce</t>
   </si>
   <si>
     <t>Wt</t>
   </si>
   <si>
     <t>Masaż</t>
   </si>
   <si>
     <t>Zp</t>
   </si>
   <si>
     <t>2 FIZ-JMS 24/25/ZP2</t>
   </si>
   <si>
     <t>17 A-9</t>
   </si>
   <si>
     <t>2 FIZ-JMS 24/25/ZP1</t>
   </si>
   <si>
+    <t>Pi</t>
+  </si>
+  <si>
     <t>32 A-9</t>
-  </si>
-[...1 lines deleted...]
-    <t>Pi</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="yyyy/mm/dd;@"/>
   </numFmts>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
@@ -510,389 +510,389 @@
       </c>
       <c r="B3" t="s">
         <v>8</v>
       </c>
       <c r="C3" s="2">
         <v>0.57291666666667</v>
       </c>
       <c r="D3" s="2">
         <v>0.72916666666667</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" t="s">
         <v>10</v>
       </c>
       <c r="G3" t="s">
         <v>13</v>
       </c>
       <c r="H3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="1">
-        <v>46140.0</v>
+        <v>46136.0</v>
       </c>
       <c r="B4" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="C4" s="2">
-        <v>0.40625</v>
+        <v>0.33333333333333</v>
       </c>
       <c r="D4" s="2">
-        <v>0.5625</v>
+        <v>0.48958333333333</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
       <c r="F4" t="s">
         <v>10</v>
       </c>
       <c r="G4" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="H4" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="1">
-        <v>46140.0</v>
+        <v>46136.0</v>
       </c>
       <c r="B5" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="C5" s="2">
-        <v>0.57291666666667</v>
+        <v>0.5</v>
       </c>
       <c r="D5" s="2">
-        <v>0.72916666666667</v>
+        <v>0.65625</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
       <c r="F5" t="s">
         <v>10</v>
       </c>
       <c r="G5" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="H5" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="1">
         <v>46147.0</v>
       </c>
       <c r="B6" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="2">
         <v>0.40625</v>
       </c>
       <c r="D6" s="2">
         <v>0.5625</v>
       </c>
       <c r="E6" t="s">
         <v>9</v>
       </c>
       <c r="F6" t="s">
         <v>10</v>
       </c>
       <c r="G6" t="s">
         <v>11</v>
       </c>
       <c r="H6" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="1">
         <v>46147.0</v>
       </c>
       <c r="B7" t="s">
         <v>8</v>
       </c>
       <c r="C7" s="2">
         <v>0.57291666666667</v>
       </c>
       <c r="D7" s="2">
         <v>0.72916666666667</v>
       </c>
       <c r="E7" t="s">
         <v>9</v>
       </c>
       <c r="F7" t="s">
         <v>10</v>
       </c>
       <c r="G7" t="s">
         <v>13</v>
       </c>
       <c r="H7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="1">
         <v>46154.0</v>
       </c>
       <c r="B8" t="s">
         <v>8</v>
       </c>
       <c r="C8" s="2">
         <v>0.40625</v>
       </c>
       <c r="D8" s="2">
         <v>0.5625</v>
       </c>
       <c r="E8" t="s">
         <v>9</v>
       </c>
       <c r="F8" t="s">
         <v>10</v>
       </c>
       <c r="G8" t="s">
         <v>13</v>
       </c>
       <c r="H8" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="1">
         <v>46154.0</v>
       </c>
       <c r="B9" t="s">
         <v>8</v>
       </c>
       <c r="C9" s="2">
         <v>0.57291666666667</v>
       </c>
       <c r="D9" s="2">
         <v>0.72916666666667</v>
       </c>
       <c r="E9" t="s">
         <v>9</v>
       </c>
       <c r="F9" t="s">
         <v>10</v>
       </c>
       <c r="G9" t="s">
         <v>11</v>
       </c>
       <c r="H9" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="1">
-        <v>46161.0</v>
+        <v>46168.0</v>
       </c>
       <c r="B10" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="2">
         <v>0.40625</v>
       </c>
       <c r="D10" s="2">
         <v>0.5625</v>
       </c>
       <c r="E10" t="s">
         <v>9</v>
       </c>
       <c r="F10" t="s">
         <v>10</v>
       </c>
       <c r="G10" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="H10" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="1">
-        <v>46161.0</v>
+        <v>46168.0</v>
       </c>
       <c r="B11" t="s">
         <v>8</v>
       </c>
       <c r="C11" s="2">
         <v>0.57291666666667</v>
       </c>
       <c r="D11" s="2">
         <v>0.72916666666667</v>
       </c>
       <c r="E11" t="s">
         <v>9</v>
       </c>
       <c r="F11" t="s">
         <v>10</v>
       </c>
       <c r="G11" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="H11" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="1">
-        <v>46168.0</v>
+        <v>46171.0</v>
       </c>
       <c r="B12" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="C12" s="2">
-        <v>0.40625</v>
+        <v>0.33333333333333</v>
       </c>
       <c r="D12" s="2">
-        <v>0.5625</v>
+        <v>0.48958333333333</v>
       </c>
       <c r="E12" t="s">
         <v>9</v>
       </c>
       <c r="F12" t="s">
         <v>10</v>
       </c>
       <c r="G12" t="s">
         <v>13</v>
       </c>
       <c r="H12" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="1">
-        <v>46168.0</v>
+        <v>46171.0</v>
       </c>
       <c r="B13" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="C13" s="2">
-        <v>0.57291666666667</v>
+        <v>0.5</v>
       </c>
       <c r="D13" s="2">
-        <v>0.72916666666667</v>
+        <v>0.65625</v>
       </c>
       <c r="E13" t="s">
         <v>9</v>
       </c>
       <c r="F13" t="s">
         <v>10</v>
       </c>
       <c r="G13" t="s">
         <v>11</v>
       </c>
       <c r="H13" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="1">
-        <v>46171.0</v>
+        <v>46175.0</v>
       </c>
       <c r="B14" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="C14" s="2">
-        <v>0.33333333333333</v>
+        <v>0.40625</v>
       </c>
       <c r="D14" s="2">
-        <v>0.48958333333333</v>
+        <v>0.5625</v>
       </c>
       <c r="E14" t="s">
         <v>9</v>
       </c>
       <c r="F14" t="s">
         <v>10</v>
       </c>
       <c r="G14" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="H14" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="1">
-        <v>46171.0</v>
+        <v>46175.0</v>
       </c>
       <c r="B15" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="C15" s="2">
-        <v>0.5</v>
+        <v>0.57291666666667</v>
       </c>
       <c r="D15" s="2">
-        <v>0.65625</v>
+        <v>0.72916666666667</v>
       </c>
       <c r="E15" t="s">
         <v>9</v>
       </c>
       <c r="F15" t="s">
         <v>10</v>
       </c>
       <c r="G15" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="H15" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="1">
-        <v>46175.0</v>
+        <v>46189.0</v>
       </c>
       <c r="B16" t="s">
         <v>8</v>
       </c>
       <c r="C16" s="2">
         <v>0.40625</v>
       </c>
       <c r="D16" s="2">
         <v>0.5625</v>
       </c>
       <c r="E16" t="s">
         <v>9</v>
       </c>
       <c r="F16" t="s">
         <v>10</v>
       </c>
       <c r="G16" t="s">
         <v>11</v>
       </c>
       <c r="H16" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="1">
-        <v>46175.0</v>
+        <v>46189.0</v>
       </c>
       <c r="B17" t="s">
         <v>8</v>
       </c>
       <c r="C17" s="2">
         <v>0.57291666666667</v>
       </c>
       <c r="D17" s="2">
         <v>0.72916666666667</v>
       </c>
       <c r="E17" t="s">
         <v>9</v>
       </c>
       <c r="F17" t="s">
         <v>10</v>
       </c>
       <c r="G17" t="s">
         <v>13</v>
       </c>
       <c r="H17" t="s">
         <v>12</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>