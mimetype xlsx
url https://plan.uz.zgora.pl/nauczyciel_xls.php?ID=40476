--- v5 (2026-07-27)
+++ v6 (2026-09-23)
@@ -53,51 +53,51 @@
   <si>
     <t>RZ</t>
   </si>
   <si>
     <t>Grupy</t>
   </si>
   <si>
     <t>Miejsce</t>
   </si>
   <si>
     <t>Cz</t>
   </si>
   <si>
     <t>Bachanalia Fantastyczne</t>
   </si>
   <si>
     <t>R</t>
   </si>
   <si>
     <t>118 A-20; 121 A-20; 218 A-20</t>
   </si>
   <si>
     <t>Rezerwacja na Bachanalia Fantastyczne</t>
   </si>
   <si>
-    <t>10 A-16; 101 A-20; 102 A-20; 104 A-20; 105 A-20; 106 A-20; 107 A-20; 108 A-20; 109 A-20; 11 A-16; 111 A-20; 112 A-20; 113 A-20; 115 A-20; 116 A-20; 117 A-20; 119 A-20; 12 A-16; 120 A-20; 122 A-20; 123 A-20; 125 A-20; 12a A-16; 17 A-16; 20 A-16; 29 A-16; 31 A-16; 34 A-16; 8 A-16; 8 A-20; 9 A-20; A A-16; Aula H A-20; Aula I A-20; Aula J A-20; B A-16; C A-16; K A-20; P4 A-16</t>
+    <t>10 A-16; 101 A-20; 102 A-20; 104 A-20; 105 A-20; 106 A-20; 107 A-20; 108 A-20; 109 A-20; 11 A-16; 111 A-20; 112 A-20; 113 A-20; 115 A-20; 116 A-20; 117 A-20; 119 A-20; 12 A-16; 120 A-20; 122 A-20; 123 A-20; 125 A-20; 12a A-16; 17 A-16; 20 A-16; 29 A-16; 31 A-16; 34 A-16; 8 A-16; 8 A-20; 9 A-20; A A-16; Aula H A-20; Aula I A-20; Aula J A-20; B A-16; C A-16; K A-20; P2 A-16</t>
   </si>
   <si>
     <t>Pi</t>
   </si>
   <si>
     <t>So</t>
   </si>
   <si>
     <t>Ni</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="yyyy/mm/dd;@"/>
   </numFmts>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>