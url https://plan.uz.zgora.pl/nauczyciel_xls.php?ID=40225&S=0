--- v1 (2026-04-12)
+++ v2 (2026-06-27)
@@ -764,77 +764,77 @@
       </c>
       <c r="B13" t="s">
         <v>8</v>
       </c>
       <c r="C13" s="2">
         <v>0.40277777777778</v>
       </c>
       <c r="D13" s="2">
         <v>0.46875</v>
       </c>
       <c r="E13" t="s">
         <v>9</v>
       </c>
       <c r="F13" t="s">
         <v>13</v>
       </c>
       <c r="G13" t="s">
         <v>11</v>
       </c>
       <c r="H13" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="1">
-        <v>46132.0</v>
+        <v>46139.0</v>
       </c>
       <c r="B14" t="s">
         <v>8</v>
       </c>
       <c r="C14" s="2">
         <v>0.33333333333333</v>
       </c>
       <c r="D14" s="2">
         <v>0.39930555555556</v>
       </c>
       <c r="E14" t="s">
         <v>9</v>
       </c>
       <c r="F14" t="s">
         <v>10</v>
       </c>
       <c r="G14" t="s">
         <v>11</v>
       </c>
       <c r="H14" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="1">
-        <v>46132.0</v>
+        <v>46139.0</v>
       </c>
       <c r="B15" t="s">
         <v>8</v>
       </c>
       <c r="C15" s="2">
         <v>0.40277777777778</v>
       </c>
       <c r="D15" s="2">
         <v>0.46875</v>
       </c>
       <c r="E15" t="s">
         <v>9</v>
       </c>
       <c r="F15" t="s">
         <v>13</v>
       </c>
       <c r="G15" t="s">
         <v>11</v>
       </c>
       <c r="H15" t="s">
         <v>12</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>