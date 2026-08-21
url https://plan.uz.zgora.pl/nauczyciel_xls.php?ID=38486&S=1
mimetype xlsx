--- v0 (2026-01-11)
+++ v1 (2026-08-21)
@@ -38,105 +38,105 @@
   <si>
     <t>Termin</t>
   </si>
   <si>
     <t>Dzień</t>
   </si>
   <si>
     <t>Od</t>
   </si>
   <si>
     <t>Do</t>
   </si>
   <si>
     <t>Przedmiot</t>
   </si>
   <si>
     <t>RZ</t>
   </si>
   <si>
     <t>Grupy</t>
   </si>
   <si>
     <t>Miejsce</t>
   </si>
   <si>
-    <t>Pi</t>
+    <t>Wt</t>
   </si>
   <si>
     <t>Medycyna nuklearna</t>
   </si>
   <si>
     <t>S</t>
   </si>
   <si>
-    <t>3 LEK-JMS 22/23/sem4</t>
-[...8 lines deleted...]
-    <t>3 LEK-JMN 22/23/sem5</t>
+    <t>3 LEK-JMS 23/24/sem1</t>
   </si>
   <si>
     <t>Śr</t>
   </si>
   <si>
-    <t>3 LEK-JMS 22/23/sem2</t>
-[...14 lines deleted...]
-    <t>3 LEK-JMN 22/23</t>
+    <t>3 LEK-JMN 23/24/sem6</t>
+  </si>
+  <si>
+    <t>Cz</t>
+  </si>
+  <si>
+    <t>3 LEK-JMS 23/24/sem4</t>
+  </si>
+  <si>
+    <t>3 LEK-JMS 23/24/sem2</t>
+  </si>
+  <si>
+    <t>3 LEK-JMS 23/24/sem3</t>
+  </si>
+  <si>
+    <t>3 LEK-JMN 23/24/sem5</t>
+  </si>
+  <si>
+    <t>Medycyna nuklearna - zaliczenie</t>
+  </si>
+  <si>
+    <t>I</t>
+  </si>
+  <si>
+    <t>3 LEK-JMS 23/24</t>
+  </si>
+  <si>
+    <t>CEN EGZ A-23</t>
+  </si>
+  <si>
+    <t>Medycyna nuklearna/test zal.</t>
+  </si>
+  <si>
+    <t>R</t>
+  </si>
+  <si>
+    <t>3 LEK-JMN 23/24</t>
   </si>
   <si>
     <t>101 A-22</t>
-  </si>
-[...10 lines deleted...]
-    <t>CEN EGZ A-23</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="yyyy/mm/dd;@"/>
   </numFmts>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
@@ -491,224 +491,224 @@
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="1">
-        <v>45793.0</v>
+        <v>46084.0</v>
       </c>
       <c r="B2" t="s">
         <v>8</v>
       </c>
       <c r="C2" s="2">
-        <v>0.67708333333333</v>
+        <v>0.33333333333333</v>
       </c>
       <c r="D2" s="2">
-        <v>0.83333333333333</v>
+        <v>0.48958333333333</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" t="s">
         <v>10</v>
       </c>
       <c r="G2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="1">
-        <v>45796.0</v>
+        <v>46085.0</v>
       </c>
       <c r="B3" t="s">
         <v>12</v>
       </c>
       <c r="C3" s="2">
-        <v>0.70833333333333</v>
+        <v>0.33333333333333</v>
       </c>
       <c r="D3" s="2">
-        <v>0.86458333333333</v>
+        <v>0.48958333333333</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" t="s">
         <v>10</v>
       </c>
       <c r="G3" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="1">
-        <v>45800.0</v>
+        <v>46086.0</v>
       </c>
       <c r="B4" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="C4" s="2">
-        <v>0.625</v>
+        <v>0.33333333333333</v>
       </c>
       <c r="D4" s="2">
-        <v>0.78125</v>
+        <v>0.48958333333333</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
       <c r="F4" t="s">
         <v>10</v>
       </c>
       <c r="G4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="1">
-        <v>45805.0</v>
+        <v>46091.0</v>
       </c>
       <c r="B5" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="C5" s="2">
-        <v>0.625</v>
+        <v>0.33333333333333</v>
       </c>
       <c r="D5" s="2">
-        <v>0.78125</v>
+        <v>0.48958333333333</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
       <c r="F5" t="s">
         <v>10</v>
       </c>
       <c r="G5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="1">
-        <v>45807.0</v>
+        <v>46092.0</v>
       </c>
       <c r="B6" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="C6" s="2">
-        <v>0.625</v>
+        <v>0.33333333333333</v>
       </c>
       <c r="D6" s="2">
-        <v>0.78125</v>
+        <v>0.48958333333333</v>
       </c>
       <c r="E6" t="s">
         <v>9</v>
       </c>
       <c r="F6" t="s">
         <v>10</v>
       </c>
       <c r="G6" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="1">
-        <v>45810.0</v>
+        <v>46093.0</v>
       </c>
       <c r="B7" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="C7" s="2">
-        <v>0.70833333333333</v>
+        <v>0.33333333333333</v>
       </c>
       <c r="D7" s="2">
-        <v>0.86458333333333</v>
+        <v>0.48958333333333</v>
       </c>
       <c r="E7" t="s">
         <v>9</v>
       </c>
       <c r="F7" t="s">
         <v>10</v>
       </c>
       <c r="G7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="1">
-        <v>45832.0</v>
+        <v>46170.0</v>
       </c>
       <c r="B8" t="s">
+        <v>14</v>
+      </c>
+      <c r="C8" s="2">
+        <v>0.60416666666667</v>
+      </c>
+      <c r="D8" s="2">
+        <v>0.66666666666667</v>
+      </c>
+      <c r="E8" t="s">
         <v>19</v>
-      </c>
-[...7 lines deleted...]
-        <v>9</v>
       </c>
       <c r="F8" t="s">
         <v>20</v>
       </c>
       <c r="G8" t="s">
         <v>21</v>
       </c>
       <c r="H8" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="1">
-        <v>45832.0</v>
+        <v>46170.0</v>
       </c>
       <c r="B9" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="C9" s="2">
-        <v>0.45833333333333</v>
+        <v>0.60416666666667</v>
       </c>
       <c r="D9" s="2">
-        <v>0.52083333333333</v>
+        <v>0.66666666666667</v>
       </c>
       <c r="E9" t="s">
         <v>23</v>
       </c>
       <c r="F9" t="s">
         <v>24</v>
       </c>
       <c r="G9" t="s">
         <v>25</v>
       </c>
       <c r="H9" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>