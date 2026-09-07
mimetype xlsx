--- v0 (2025-10-19)
+++ v1 (2026-09-07)
@@ -41,51 +41,51 @@
   <si>
     <t>Dzień</t>
   </si>
   <si>
     <t>Od</t>
   </si>
   <si>
     <t>Do</t>
   </si>
   <si>
     <t>Przedmiot</t>
   </si>
   <si>
     <t>RZ</t>
   </si>
   <si>
     <t>Grupy</t>
   </si>
   <si>
     <t>Miejsce</t>
   </si>
   <si>
     <t>So</t>
   </si>
   <si>
-    <t>Obowiązki pracodawcy jako płatnika składek na ubezpieczenia społeczne oraz świadczenia pieniężne z u</t>
+    <t>Obowiązki pracodawcy jako płatnika składek na ubezpieczenia społeczne oraz świadczenia pien. z ub. s</t>
   </si>
   <si>
     <t>W</t>
   </si>
   <si>
     <t>11KiPwPiP</t>
   </si>
   <si>
     <t>P104 A-16</t>
   </si>
   <si>
     <t>Ni</t>
   </si>
   <si>
     <t>Zasady udzielania urlopów pracowniczych oraz uprawnienia pracownika związane z rodzicielstwem</t>
   </si>
   <si>
     <t>Ć</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
@@ -458,138 +458,138 @@
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="1">
-        <v>45717.0</v>
+        <v>46088.0</v>
       </c>
       <c r="B2" t="s">
         <v>8</v>
       </c>
       <c r="C2" s="2">
         <v>0.35416666666667</v>
       </c>
       <c r="D2" s="2">
         <v>0.52083333333333</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" t="s">
         <v>10</v>
       </c>
       <c r="G2" t="s">
         <v>11</v>
       </c>
       <c r="H2" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="1">
-        <v>45718.0</v>
+        <v>46089.0</v>
       </c>
       <c r="B3" t="s">
         <v>13</v>
       </c>
       <c r="C3" s="2">
-        <v>0.45833333333333</v>
+        <v>0.35416666666667</v>
       </c>
       <c r="D3" s="2">
-        <v>0.66666666666667</v>
+        <v>0.5625</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" t="s">
         <v>10</v>
       </c>
       <c r="G3" t="s">
         <v>11</v>
       </c>
       <c r="H3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="1">
-        <v>45745.0</v>
+        <v>46109.0</v>
       </c>
       <c r="B4" t="s">
         <v>8</v>
       </c>
       <c r="C4" s="2">
         <v>0.33333333333333</v>
       </c>
       <c r="D4" s="2">
         <v>0.52083333333333</v>
       </c>
       <c r="E4" t="s">
         <v>14</v>
       </c>
       <c r="F4" t="s">
         <v>15</v>
       </c>
       <c r="G4" t="s">
         <v>11</v>
       </c>
       <c r="H4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="1">
-        <v>45746.0</v>
+        <v>46109.0</v>
       </c>
       <c r="B5" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C5" s="2">
-        <v>0.33333333333333</v>
+        <v>0.53125</v>
       </c>
       <c r="D5" s="2">
-        <v>0.52083333333333</v>
+        <v>0.71875</v>
       </c>
       <c r="E5" t="s">
         <v>14</v>
       </c>
       <c r="F5" t="s">
         <v>15</v>
       </c>
       <c r="G5" t="s">
         <v>11</v>
       </c>
       <c r="H5" t="s">
         <v>12</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>