--- v3 (2026-07-13)
+++ v4 (2026-09-22)
@@ -429,54 +429,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I50"/>
+  <dimension ref="A1:I60"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D50" sqref="D50"/>
+      <selection activeCell="D60" sqref="D60"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="60.128" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="36.42" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
@@ -1688,50 +1688,280 @@
       </c>
       <c r="H49" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="1">
         <v>46211.0</v>
       </c>
       <c r="B50" t="s">
         <v>13</v>
       </c>
       <c r="C50" s="2">
         <v>0.46875</v>
       </c>
       <c r="D50" s="2">
         <v>0.58333333333333</v>
       </c>
       <c r="E50" t="s">
         <v>14</v>
       </c>
       <c r="F50" t="s">
         <v>15</v>
       </c>
       <c r="H50" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="51" spans="1:9">
+      <c r="A51" s="1">
+        <v>46218.0</v>
+      </c>
+      <c r="B51" t="s">
+        <v>13</v>
+      </c>
+      <c r="C51" s="2">
+        <v>0.46875</v>
+      </c>
+      <c r="D51" s="2">
+        <v>0.58333333333333</v>
+      </c>
+      <c r="E51" t="s">
+        <v>14</v>
+      </c>
+      <c r="F51" t="s">
+        <v>15</v>
+      </c>
+      <c r="H51" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="52" spans="1:9">
+      <c r="A52" s="1">
+        <v>46225.0</v>
+      </c>
+      <c r="B52" t="s">
+        <v>13</v>
+      </c>
+      <c r="C52" s="2">
+        <v>0.46875</v>
+      </c>
+      <c r="D52" s="2">
+        <v>0.58333333333333</v>
+      </c>
+      <c r="E52" t="s">
+        <v>14</v>
+      </c>
+      <c r="F52" t="s">
+        <v>15</v>
+      </c>
+      <c r="H52" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="53" spans="1:9">
+      <c r="A53" s="1">
+        <v>46232.0</v>
+      </c>
+      <c r="B53" t="s">
+        <v>13</v>
+      </c>
+      <c r="C53" s="2">
+        <v>0.46875</v>
+      </c>
+      <c r="D53" s="2">
+        <v>0.58333333333333</v>
+      </c>
+      <c r="E53" t="s">
+        <v>14</v>
+      </c>
+      <c r="F53" t="s">
+        <v>15</v>
+      </c>
+      <c r="H53" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="54" spans="1:9">
+      <c r="A54" s="1">
+        <v>46239.0</v>
+      </c>
+      <c r="B54" t="s">
+        <v>13</v>
+      </c>
+      <c r="C54" s="2">
+        <v>0.46875</v>
+      </c>
+      <c r="D54" s="2">
+        <v>0.58333333333333</v>
+      </c>
+      <c r="E54" t="s">
+        <v>14</v>
+      </c>
+      <c r="F54" t="s">
+        <v>15</v>
+      </c>
+      <c r="H54" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="55" spans="1:9">
+      <c r="A55" s="1">
+        <v>46246.0</v>
+      </c>
+      <c r="B55" t="s">
+        <v>13</v>
+      </c>
+      <c r="C55" s="2">
+        <v>0.46875</v>
+      </c>
+      <c r="D55" s="2">
+        <v>0.58333333333333</v>
+      </c>
+      <c r="E55" t="s">
+        <v>14</v>
+      </c>
+      <c r="F55" t="s">
+        <v>15</v>
+      </c>
+      <c r="H55" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="56" spans="1:9">
+      <c r="A56" s="1">
+        <v>46253.0</v>
+      </c>
+      <c r="B56" t="s">
+        <v>13</v>
+      </c>
+      <c r="C56" s="2">
+        <v>0.46875</v>
+      </c>
+      <c r="D56" s="2">
+        <v>0.58333333333333</v>
+      </c>
+      <c r="E56" t="s">
+        <v>14</v>
+      </c>
+      <c r="F56" t="s">
+        <v>15</v>
+      </c>
+      <c r="H56" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="57" spans="1:9">
+      <c r="A57" s="1">
+        <v>46260.0</v>
+      </c>
+      <c r="B57" t="s">
+        <v>13</v>
+      </c>
+      <c r="C57" s="2">
+        <v>0.46875</v>
+      </c>
+      <c r="D57" s="2">
+        <v>0.58333333333333</v>
+      </c>
+      <c r="E57" t="s">
+        <v>14</v>
+      </c>
+      <c r="F57" t="s">
+        <v>15</v>
+      </c>
+      <c r="H57" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="58" spans="1:9">
+      <c r="A58" s="1">
+        <v>46267.0</v>
+      </c>
+      <c r="B58" t="s">
+        <v>13</v>
+      </c>
+      <c r="C58" s="2">
+        <v>0.46875</v>
+      </c>
+      <c r="D58" s="2">
+        <v>0.58333333333333</v>
+      </c>
+      <c r="E58" t="s">
+        <v>14</v>
+      </c>
+      <c r="F58" t="s">
+        <v>15</v>
+      </c>
+      <c r="H58" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="59" spans="1:9">
+      <c r="A59" s="1">
+        <v>46274.0</v>
+      </c>
+      <c r="B59" t="s">
+        <v>13</v>
+      </c>
+      <c r="C59" s="2">
+        <v>0.46875</v>
+      </c>
+      <c r="D59" s="2">
+        <v>0.58333333333333</v>
+      </c>
+      <c r="E59" t="s">
+        <v>14</v>
+      </c>
+      <c r="F59" t="s">
+        <v>15</v>
+      </c>
+      <c r="H59" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="60" spans="1:9">
+      <c r="A60" s="1">
+        <v>46281.0</v>
+      </c>
+      <c r="B60" t="s">
+        <v>13</v>
+      </c>
+      <c r="C60" s="2">
+        <v>0.46875</v>
+      </c>
+      <c r="D60" s="2">
+        <v>0.58333333333333</v>
+      </c>
+      <c r="E60" t="s">
+        <v>14</v>
+      </c>
+      <c r="F60" t="s">
+        <v>15</v>
+      </c>
+      <c r="H60" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>