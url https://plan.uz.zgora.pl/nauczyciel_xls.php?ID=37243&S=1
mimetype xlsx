--- v2 (2026-08-21)
+++ v3 (2026-10-22)
@@ -459,54 +459,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I286"/>
+  <dimension ref="A1:I338"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D286" sqref="D286"/>
+      <selection activeCell="D338" sqref="D338"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
@@ -7197,50 +7197,1246 @@
       </c>
       <c r="H285" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="286" spans="1:9">
       <c r="A286" s="1">
         <v>46254.0</v>
       </c>
       <c r="B286" t="s">
         <v>21</v>
       </c>
       <c r="C286" s="2">
         <v>0.66666666666667</v>
       </c>
       <c r="D286" s="2">
         <v>0.74930555555556</v>
       </c>
       <c r="E286" t="s">
         <v>16</v>
       </c>
       <c r="F286" t="s">
         <v>10</v>
       </c>
       <c r="H286" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="287" spans="1:9">
+      <c r="A287" s="1">
+        <v>46255.0</v>
+      </c>
+      <c r="B287" t="s">
+        <v>24</v>
+      </c>
+      <c r="C287" s="2">
+        <v>0.29166666666667</v>
+      </c>
+      <c r="D287" s="2">
+        <v>0.33263888888889</v>
+      </c>
+      <c r="E287" t="s">
+        <v>9</v>
+      </c>
+      <c r="F287" t="s">
+        <v>10</v>
+      </c>
+      <c r="H287" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="288" spans="1:9">
+      <c r="A288" s="1">
+        <v>46255.0</v>
+      </c>
+      <c r="B288" t="s">
+        <v>24</v>
+      </c>
+      <c r="C288" s="2">
+        <v>0.6875</v>
+      </c>
+      <c r="D288" s="2">
+        <v>0.74930555555556</v>
+      </c>
+      <c r="E288" t="s">
+        <v>16</v>
+      </c>
+      <c r="F288" t="s">
+        <v>10</v>
+      </c>
+      <c r="H288" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="289" spans="1:9">
+      <c r="A289" s="1">
+        <v>46258.0</v>
+      </c>
+      <c r="B289" t="s">
+        <v>8</v>
+      </c>
+      <c r="C289" s="2">
+        <v>0.29166666666667</v>
+      </c>
+      <c r="D289" s="2">
+        <v>0.33263888888889</v>
+      </c>
+      <c r="E289" t="s">
+        <v>9</v>
+      </c>
+      <c r="F289" t="s">
+        <v>10</v>
+      </c>
+      <c r="H289" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="290" spans="1:9">
+      <c r="A290" s="1">
+        <v>46259.0</v>
+      </c>
+      <c r="B290" t="s">
+        <v>15</v>
+      </c>
+      <c r="C290" s="2">
+        <v>0.29166666666667</v>
+      </c>
+      <c r="D290" s="2">
+        <v>0.33263888888889</v>
+      </c>
+      <c r="E290" t="s">
+        <v>9</v>
+      </c>
+      <c r="F290" t="s">
+        <v>10</v>
+      </c>
+      <c r="H290" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="291" spans="1:9">
+      <c r="A291" s="1">
+        <v>46259.0</v>
+      </c>
+      <c r="B291" t="s">
+        <v>15</v>
+      </c>
+      <c r="C291" s="2">
+        <v>0.66666666666667</v>
+      </c>
+      <c r="D291" s="2">
+        <v>0.74930555555556</v>
+      </c>
+      <c r="E291" t="s">
+        <v>16</v>
+      </c>
+      <c r="F291" t="s">
+        <v>10</v>
+      </c>
+      <c r="H291" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="292" spans="1:9">
+      <c r="A292" s="1">
+        <v>46260.0</v>
+      </c>
+      <c r="B292" t="s">
+        <v>17</v>
+      </c>
+      <c r="C292" s="2">
+        <v>0.29166666666667</v>
+      </c>
+      <c r="D292" s="2">
+        <v>0.33263888888889</v>
+      </c>
+      <c r="E292" t="s">
+        <v>9</v>
+      </c>
+      <c r="F292" t="s">
+        <v>10</v>
+      </c>
+      <c r="H292" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="293" spans="1:9">
+      <c r="A293" s="1">
+        <v>46260.0</v>
+      </c>
+      <c r="B293" t="s">
+        <v>17</v>
+      </c>
+      <c r="C293" s="2">
+        <v>0.6875</v>
+      </c>
+      <c r="D293" s="2">
+        <v>0.74930555555556</v>
+      </c>
+      <c r="E293" t="s">
+        <v>16</v>
+      </c>
+      <c r="F293" t="s">
+        <v>10</v>
+      </c>
+      <c r="H293" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="294" spans="1:9">
+      <c r="A294" s="1">
+        <v>46261.0</v>
+      </c>
+      <c r="B294" t="s">
+        <v>21</v>
+      </c>
+      <c r="C294" s="2">
+        <v>0.29166666666667</v>
+      </c>
+      <c r="D294" s="2">
+        <v>0.33263888888889</v>
+      </c>
+      <c r="E294" t="s">
+        <v>9</v>
+      </c>
+      <c r="F294" t="s">
+        <v>10</v>
+      </c>
+      <c r="H294" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="295" spans="1:9">
+      <c r="A295" s="1">
+        <v>46261.0</v>
+      </c>
+      <c r="B295" t="s">
+        <v>21</v>
+      </c>
+      <c r="C295" s="2">
+        <v>0.66666666666667</v>
+      </c>
+      <c r="D295" s="2">
+        <v>0.74930555555556</v>
+      </c>
+      <c r="E295" t="s">
+        <v>16</v>
+      </c>
+      <c r="F295" t="s">
+        <v>10</v>
+      </c>
+      <c r="H295" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="296" spans="1:9">
+      <c r="A296" s="1">
+        <v>46262.0</v>
+      </c>
+      <c r="B296" t="s">
+        <v>24</v>
+      </c>
+      <c r="C296" s="2">
+        <v>0.29166666666667</v>
+      </c>
+      <c r="D296" s="2">
+        <v>0.33263888888889</v>
+      </c>
+      <c r="E296" t="s">
+        <v>9</v>
+      </c>
+      <c r="F296" t="s">
+        <v>10</v>
+      </c>
+      <c r="H296" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="297" spans="1:9">
+      <c r="A297" s="1">
+        <v>46262.0</v>
+      </c>
+      <c r="B297" t="s">
+        <v>24</v>
+      </c>
+      <c r="C297" s="2">
+        <v>0.6875</v>
+      </c>
+      <c r="D297" s="2">
+        <v>0.74930555555556</v>
+      </c>
+      <c r="E297" t="s">
+        <v>16</v>
+      </c>
+      <c r="F297" t="s">
+        <v>10</v>
+      </c>
+      <c r="H297" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="298" spans="1:9">
+      <c r="A298" s="1">
+        <v>46265.0</v>
+      </c>
+      <c r="B298" t="s">
+        <v>8</v>
+      </c>
+      <c r="C298" s="2">
+        <v>0.29166666666667</v>
+      </c>
+      <c r="D298" s="2">
+        <v>0.33263888888889</v>
+      </c>
+      <c r="E298" t="s">
+        <v>9</v>
+      </c>
+      <c r="F298" t="s">
+        <v>10</v>
+      </c>
+      <c r="H298" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="299" spans="1:9">
+      <c r="A299" s="1">
+        <v>46266.0</v>
+      </c>
+      <c r="B299" t="s">
+        <v>15</v>
+      </c>
+      <c r="C299" s="2">
+        <v>0.29166666666667</v>
+      </c>
+      <c r="D299" s="2">
+        <v>0.33263888888889</v>
+      </c>
+      <c r="E299" t="s">
+        <v>9</v>
+      </c>
+      <c r="F299" t="s">
+        <v>10</v>
+      </c>
+      <c r="H299" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="300" spans="1:9">
+      <c r="A300" s="1">
+        <v>46266.0</v>
+      </c>
+      <c r="B300" t="s">
+        <v>15</v>
+      </c>
+      <c r="C300" s="2">
+        <v>0.66666666666667</v>
+      </c>
+      <c r="D300" s="2">
+        <v>0.74930555555556</v>
+      </c>
+      <c r="E300" t="s">
+        <v>16</v>
+      </c>
+      <c r="F300" t="s">
+        <v>10</v>
+      </c>
+      <c r="H300" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="301" spans="1:9">
+      <c r="A301" s="1">
+        <v>46267.0</v>
+      </c>
+      <c r="B301" t="s">
+        <v>17</v>
+      </c>
+      <c r="C301" s="2">
+        <v>0.29166666666667</v>
+      </c>
+      <c r="D301" s="2">
+        <v>0.33263888888889</v>
+      </c>
+      <c r="E301" t="s">
+        <v>9</v>
+      </c>
+      <c r="F301" t="s">
+        <v>10</v>
+      </c>
+      <c r="H301" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="302" spans="1:9">
+      <c r="A302" s="1">
+        <v>46267.0</v>
+      </c>
+      <c r="B302" t="s">
+        <v>17</v>
+      </c>
+      <c r="C302" s="2">
+        <v>0.6875</v>
+      </c>
+      <c r="D302" s="2">
+        <v>0.74930555555556</v>
+      </c>
+      <c r="E302" t="s">
+        <v>16</v>
+      </c>
+      <c r="F302" t="s">
+        <v>10</v>
+      </c>
+      <c r="H302" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="303" spans="1:9">
+      <c r="A303" s="1">
+        <v>46268.0</v>
+      </c>
+      <c r="B303" t="s">
+        <v>21</v>
+      </c>
+      <c r="C303" s="2">
+        <v>0.29166666666667</v>
+      </c>
+      <c r="D303" s="2">
+        <v>0.33263888888889</v>
+      </c>
+      <c r="E303" t="s">
+        <v>9</v>
+      </c>
+      <c r="F303" t="s">
+        <v>10</v>
+      </c>
+      <c r="H303" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="304" spans="1:9">
+      <c r="A304" s="1">
+        <v>46268.0</v>
+      </c>
+      <c r="B304" t="s">
+        <v>21</v>
+      </c>
+      <c r="C304" s="2">
+        <v>0.66666666666667</v>
+      </c>
+      <c r="D304" s="2">
+        <v>0.74930555555556</v>
+      </c>
+      <c r="E304" t="s">
+        <v>16</v>
+      </c>
+      <c r="F304" t="s">
+        <v>10</v>
+      </c>
+      <c r="H304" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="305" spans="1:9">
+      <c r="A305" s="1">
+        <v>46269.0</v>
+      </c>
+      <c r="B305" t="s">
+        <v>24</v>
+      </c>
+      <c r="C305" s="2">
+        <v>0.29166666666667</v>
+      </c>
+      <c r="D305" s="2">
+        <v>0.33263888888889</v>
+      </c>
+      <c r="E305" t="s">
+        <v>9</v>
+      </c>
+      <c r="F305" t="s">
+        <v>10</v>
+      </c>
+      <c r="H305" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="306" spans="1:9">
+      <c r="A306" s="1">
+        <v>46269.0</v>
+      </c>
+      <c r="B306" t="s">
+        <v>24</v>
+      </c>
+      <c r="C306" s="2">
+        <v>0.6875</v>
+      </c>
+      <c r="D306" s="2">
+        <v>0.74930555555556</v>
+      </c>
+      <c r="E306" t="s">
+        <v>16</v>
+      </c>
+      <c r="F306" t="s">
+        <v>10</v>
+      </c>
+      <c r="H306" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="307" spans="1:9">
+      <c r="A307" s="1">
+        <v>46272.0</v>
+      </c>
+      <c r="B307" t="s">
+        <v>8</v>
+      </c>
+      <c r="C307" s="2">
+        <v>0.29166666666667</v>
+      </c>
+      <c r="D307" s="2">
+        <v>0.33263888888889</v>
+      </c>
+      <c r="E307" t="s">
+        <v>9</v>
+      </c>
+      <c r="F307" t="s">
+        <v>10</v>
+      </c>
+      <c r="H307" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="308" spans="1:9">
+      <c r="A308" s="1">
+        <v>46273.0</v>
+      </c>
+      <c r="B308" t="s">
+        <v>15</v>
+      </c>
+      <c r="C308" s="2">
+        <v>0.29166666666667</v>
+      </c>
+      <c r="D308" s="2">
+        <v>0.33263888888889</v>
+      </c>
+      <c r="E308" t="s">
+        <v>9</v>
+      </c>
+      <c r="F308" t="s">
+        <v>10</v>
+      </c>
+      <c r="H308" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="309" spans="1:9">
+      <c r="A309" s="1">
+        <v>46273.0</v>
+      </c>
+      <c r="B309" t="s">
+        <v>15</v>
+      </c>
+      <c r="C309" s="2">
+        <v>0.66666666666667</v>
+      </c>
+      <c r="D309" s="2">
+        <v>0.74930555555556</v>
+      </c>
+      <c r="E309" t="s">
+        <v>16</v>
+      </c>
+      <c r="F309" t="s">
+        <v>10</v>
+      </c>
+      <c r="H309" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="310" spans="1:9">
+      <c r="A310" s="1">
+        <v>46274.0</v>
+      </c>
+      <c r="B310" t="s">
+        <v>17</v>
+      </c>
+      <c r="C310" s="2">
+        <v>0.29166666666667</v>
+      </c>
+      <c r="D310" s="2">
+        <v>0.33263888888889</v>
+      </c>
+      <c r="E310" t="s">
+        <v>9</v>
+      </c>
+      <c r="F310" t="s">
+        <v>10</v>
+      </c>
+      <c r="H310" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="311" spans="1:9">
+      <c r="A311" s="1">
+        <v>46274.0</v>
+      </c>
+      <c r="B311" t="s">
+        <v>17</v>
+      </c>
+      <c r="C311" s="2">
+        <v>0.6875</v>
+      </c>
+      <c r="D311" s="2">
+        <v>0.74930555555556</v>
+      </c>
+      <c r="E311" t="s">
+        <v>16</v>
+      </c>
+      <c r="F311" t="s">
+        <v>10</v>
+      </c>
+      <c r="H311" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="312" spans="1:9">
+      <c r="A312" s="1">
+        <v>46275.0</v>
+      </c>
+      <c r="B312" t="s">
+        <v>21</v>
+      </c>
+      <c r="C312" s="2">
+        <v>0.29166666666667</v>
+      </c>
+      <c r="D312" s="2">
+        <v>0.33263888888889</v>
+      </c>
+      <c r="E312" t="s">
+        <v>9</v>
+      </c>
+      <c r="F312" t="s">
+        <v>10</v>
+      </c>
+      <c r="H312" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="313" spans="1:9">
+      <c r="A313" s="1">
+        <v>46275.0</v>
+      </c>
+      <c r="B313" t="s">
+        <v>21</v>
+      </c>
+      <c r="C313" s="2">
+        <v>0.66666666666667</v>
+      </c>
+      <c r="D313" s="2">
+        <v>0.74930555555556</v>
+      </c>
+      <c r="E313" t="s">
+        <v>16</v>
+      </c>
+      <c r="F313" t="s">
+        <v>10</v>
+      </c>
+      <c r="H313" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="314" spans="1:9">
+      <c r="A314" s="1">
+        <v>46276.0</v>
+      </c>
+      <c r="B314" t="s">
+        <v>24</v>
+      </c>
+      <c r="C314" s="2">
+        <v>0.29166666666667</v>
+      </c>
+      <c r="D314" s="2">
+        <v>0.33263888888889</v>
+      </c>
+      <c r="E314" t="s">
+        <v>9</v>
+      </c>
+      <c r="F314" t="s">
+        <v>10</v>
+      </c>
+      <c r="H314" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="315" spans="1:9">
+      <c r="A315" s="1">
+        <v>46276.0</v>
+      </c>
+      <c r="B315" t="s">
+        <v>24</v>
+      </c>
+      <c r="C315" s="2">
+        <v>0.6875</v>
+      </c>
+      <c r="D315" s="2">
+        <v>0.74930555555556</v>
+      </c>
+      <c r="E315" t="s">
+        <v>16</v>
+      </c>
+      <c r="F315" t="s">
+        <v>10</v>
+      </c>
+      <c r="H315" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="316" spans="1:9">
+      <c r="A316" s="1">
+        <v>46279.0</v>
+      </c>
+      <c r="B316" t="s">
+        <v>8</v>
+      </c>
+      <c r="C316" s="2">
+        <v>0.29166666666667</v>
+      </c>
+      <c r="D316" s="2">
+        <v>0.33263888888889</v>
+      </c>
+      <c r="E316" t="s">
+        <v>9</v>
+      </c>
+      <c r="F316" t="s">
+        <v>10</v>
+      </c>
+      <c r="H316" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="317" spans="1:9">
+      <c r="A317" s="1">
+        <v>46280.0</v>
+      </c>
+      <c r="B317" t="s">
+        <v>15</v>
+      </c>
+      <c r="C317" s="2">
+        <v>0.29166666666667</v>
+      </c>
+      <c r="D317" s="2">
+        <v>0.33263888888889</v>
+      </c>
+      <c r="E317" t="s">
+        <v>9</v>
+      </c>
+      <c r="F317" t="s">
+        <v>10</v>
+      </c>
+      <c r="H317" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="318" spans="1:9">
+      <c r="A318" s="1">
+        <v>46280.0</v>
+      </c>
+      <c r="B318" t="s">
+        <v>15</v>
+      </c>
+      <c r="C318" s="2">
+        <v>0.66666666666667</v>
+      </c>
+      <c r="D318" s="2">
+        <v>0.74930555555556</v>
+      </c>
+      <c r="E318" t="s">
+        <v>16</v>
+      </c>
+      <c r="F318" t="s">
+        <v>10</v>
+      </c>
+      <c r="H318" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="319" spans="1:9">
+      <c r="A319" s="1">
+        <v>46281.0</v>
+      </c>
+      <c r="B319" t="s">
+        <v>17</v>
+      </c>
+      <c r="C319" s="2">
+        <v>0.29166666666667</v>
+      </c>
+      <c r="D319" s="2">
+        <v>0.33263888888889</v>
+      </c>
+      <c r="E319" t="s">
+        <v>9</v>
+      </c>
+      <c r="F319" t="s">
+        <v>10</v>
+      </c>
+      <c r="H319" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="320" spans="1:9">
+      <c r="A320" s="1">
+        <v>46281.0</v>
+      </c>
+      <c r="B320" t="s">
+        <v>17</v>
+      </c>
+      <c r="C320" s="2">
+        <v>0.6875</v>
+      </c>
+      <c r="D320" s="2">
+        <v>0.74930555555556</v>
+      </c>
+      <c r="E320" t="s">
+        <v>16</v>
+      </c>
+      <c r="F320" t="s">
+        <v>10</v>
+      </c>
+      <c r="H320" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="321" spans="1:9">
+      <c r="A321" s="1">
+        <v>46282.0</v>
+      </c>
+      <c r="B321" t="s">
+        <v>21</v>
+      </c>
+      <c r="C321" s="2">
+        <v>0.29166666666667</v>
+      </c>
+      <c r="D321" s="2">
+        <v>0.33263888888889</v>
+      </c>
+      <c r="E321" t="s">
+        <v>9</v>
+      </c>
+      <c r="F321" t="s">
+        <v>10</v>
+      </c>
+      <c r="H321" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="322" spans="1:9">
+      <c r="A322" s="1">
+        <v>46282.0</v>
+      </c>
+      <c r="B322" t="s">
+        <v>21</v>
+      </c>
+      <c r="C322" s="2">
+        <v>0.66666666666667</v>
+      </c>
+      <c r="D322" s="2">
+        <v>0.74930555555556</v>
+      </c>
+      <c r="E322" t="s">
+        <v>16</v>
+      </c>
+      <c r="F322" t="s">
+        <v>10</v>
+      </c>
+      <c r="H322" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="323" spans="1:9">
+      <c r="A323" s="1">
+        <v>46283.0</v>
+      </c>
+      <c r="B323" t="s">
+        <v>24</v>
+      </c>
+      <c r="C323" s="2">
+        <v>0.29166666666667</v>
+      </c>
+      <c r="D323" s="2">
+        <v>0.33263888888889</v>
+      </c>
+      <c r="E323" t="s">
+        <v>9</v>
+      </c>
+      <c r="F323" t="s">
+        <v>10</v>
+      </c>
+      <c r="H323" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="324" spans="1:9">
+      <c r="A324" s="1">
+        <v>46283.0</v>
+      </c>
+      <c r="B324" t="s">
+        <v>24</v>
+      </c>
+      <c r="C324" s="2">
+        <v>0.6875</v>
+      </c>
+      <c r="D324" s="2">
+        <v>0.74930555555556</v>
+      </c>
+      <c r="E324" t="s">
+        <v>16</v>
+      </c>
+      <c r="F324" t="s">
+        <v>10</v>
+      </c>
+      <c r="H324" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="325" spans="1:9">
+      <c r="A325" s="1">
+        <v>46286.0</v>
+      </c>
+      <c r="B325" t="s">
+        <v>8</v>
+      </c>
+      <c r="C325" s="2">
+        <v>0.29166666666667</v>
+      </c>
+      <c r="D325" s="2">
+        <v>0.33263888888889</v>
+      </c>
+      <c r="E325" t="s">
+        <v>9</v>
+      </c>
+      <c r="F325" t="s">
+        <v>10</v>
+      </c>
+      <c r="H325" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="326" spans="1:9">
+      <c r="A326" s="1">
+        <v>46287.0</v>
+      </c>
+      <c r="B326" t="s">
+        <v>15</v>
+      </c>
+      <c r="C326" s="2">
+        <v>0.29166666666667</v>
+      </c>
+      <c r="D326" s="2">
+        <v>0.33263888888889</v>
+      </c>
+      <c r="E326" t="s">
+        <v>9</v>
+      </c>
+      <c r="F326" t="s">
+        <v>10</v>
+      </c>
+      <c r="H326" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="327" spans="1:9">
+      <c r="A327" s="1">
+        <v>46287.0</v>
+      </c>
+      <c r="B327" t="s">
+        <v>15</v>
+      </c>
+      <c r="C327" s="2">
+        <v>0.66666666666667</v>
+      </c>
+      <c r="D327" s="2">
+        <v>0.74930555555556</v>
+      </c>
+      <c r="E327" t="s">
+        <v>16</v>
+      </c>
+      <c r="F327" t="s">
+        <v>10</v>
+      </c>
+      <c r="H327" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="328" spans="1:9">
+      <c r="A328" s="1">
+        <v>46288.0</v>
+      </c>
+      <c r="B328" t="s">
+        <v>17</v>
+      </c>
+      <c r="C328" s="2">
+        <v>0.29166666666667</v>
+      </c>
+      <c r="D328" s="2">
+        <v>0.33263888888889</v>
+      </c>
+      <c r="E328" t="s">
+        <v>9</v>
+      </c>
+      <c r="F328" t="s">
+        <v>10</v>
+      </c>
+      <c r="H328" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="329" spans="1:9">
+      <c r="A329" s="1">
+        <v>46288.0</v>
+      </c>
+      <c r="B329" t="s">
+        <v>17</v>
+      </c>
+      <c r="C329" s="2">
+        <v>0.6875</v>
+      </c>
+      <c r="D329" s="2">
+        <v>0.74930555555556</v>
+      </c>
+      <c r="E329" t="s">
+        <v>16</v>
+      </c>
+      <c r="F329" t="s">
+        <v>10</v>
+      </c>
+      <c r="H329" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="330" spans="1:9">
+      <c r="A330" s="1">
+        <v>46289.0</v>
+      </c>
+      <c r="B330" t="s">
+        <v>21</v>
+      </c>
+      <c r="C330" s="2">
+        <v>0.29166666666667</v>
+      </c>
+      <c r="D330" s="2">
+        <v>0.33263888888889</v>
+      </c>
+      <c r="E330" t="s">
+        <v>9</v>
+      </c>
+      <c r="F330" t="s">
+        <v>10</v>
+      </c>
+      <c r="H330" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="331" spans="1:9">
+      <c r="A331" s="1">
+        <v>46289.0</v>
+      </c>
+      <c r="B331" t="s">
+        <v>21</v>
+      </c>
+      <c r="C331" s="2">
+        <v>0.66666666666667</v>
+      </c>
+      <c r="D331" s="2">
+        <v>0.74930555555556</v>
+      </c>
+      <c r="E331" t="s">
+        <v>16</v>
+      </c>
+      <c r="F331" t="s">
+        <v>10</v>
+      </c>
+      <c r="H331" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="332" spans="1:9">
+      <c r="A332" s="1">
+        <v>46290.0</v>
+      </c>
+      <c r="B332" t="s">
+        <v>24</v>
+      </c>
+      <c r="C332" s="2">
+        <v>0.29166666666667</v>
+      </c>
+      <c r="D332" s="2">
+        <v>0.33263888888889</v>
+      </c>
+      <c r="E332" t="s">
+        <v>9</v>
+      </c>
+      <c r="F332" t="s">
+        <v>10</v>
+      </c>
+      <c r="H332" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="333" spans="1:9">
+      <c r="A333" s="1">
+        <v>46290.0</v>
+      </c>
+      <c r="B333" t="s">
+        <v>24</v>
+      </c>
+      <c r="C333" s="2">
+        <v>0.6875</v>
+      </c>
+      <c r="D333" s="2">
+        <v>0.74930555555556</v>
+      </c>
+      <c r="E333" t="s">
+        <v>16</v>
+      </c>
+      <c r="F333" t="s">
+        <v>10</v>
+      </c>
+      <c r="H333" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="334" spans="1:9">
+      <c r="A334" s="1">
+        <v>46293.0</v>
+      </c>
+      <c r="B334" t="s">
+        <v>8</v>
+      </c>
+      <c r="C334" s="2">
+        <v>0.29166666666667</v>
+      </c>
+      <c r="D334" s="2">
+        <v>0.33263888888889</v>
+      </c>
+      <c r="E334" t="s">
+        <v>9</v>
+      </c>
+      <c r="F334" t="s">
+        <v>10</v>
+      </c>
+      <c r="H334" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="335" spans="1:9">
+      <c r="A335" s="1">
+        <v>46294.0</v>
+      </c>
+      <c r="B335" t="s">
+        <v>15</v>
+      </c>
+      <c r="C335" s="2">
+        <v>0.29166666666667</v>
+      </c>
+      <c r="D335" s="2">
+        <v>0.33263888888889</v>
+      </c>
+      <c r="E335" t="s">
+        <v>9</v>
+      </c>
+      <c r="F335" t="s">
+        <v>10</v>
+      </c>
+      <c r="H335" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="336" spans="1:9">
+      <c r="A336" s="1">
+        <v>46294.0</v>
+      </c>
+      <c r="B336" t="s">
+        <v>15</v>
+      </c>
+      <c r="C336" s="2">
+        <v>0.66666666666667</v>
+      </c>
+      <c r="D336" s="2">
+        <v>0.74930555555556</v>
+      </c>
+      <c r="E336" t="s">
+        <v>16</v>
+      </c>
+      <c r="F336" t="s">
+        <v>10</v>
+      </c>
+      <c r="H336" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="337" spans="1:9">
+      <c r="A337" s="1">
+        <v>46295.0</v>
+      </c>
+      <c r="B337" t="s">
+        <v>17</v>
+      </c>
+      <c r="C337" s="2">
+        <v>0.29166666666667</v>
+      </c>
+      <c r="D337" s="2">
+        <v>0.33263888888889</v>
+      </c>
+      <c r="E337" t="s">
+        <v>9</v>
+      </c>
+      <c r="F337" t="s">
+        <v>10</v>
+      </c>
+      <c r="H337" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="338" spans="1:9">
+      <c r="A338" s="1">
+        <v>46295.0</v>
+      </c>
+      <c r="B338" t="s">
+        <v>17</v>
+      </c>
+      <c r="C338" s="2">
+        <v>0.6875</v>
+      </c>
+      <c r="D338" s="2">
+        <v>0.74930555555556</v>
+      </c>
+      <c r="E338" t="s">
+        <v>16</v>
+      </c>
+      <c r="F338" t="s">
+        <v>10</v>
+      </c>
+      <c r="H338" t="s">
         <v>11</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>