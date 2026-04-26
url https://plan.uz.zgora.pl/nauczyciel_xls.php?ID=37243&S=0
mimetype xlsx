--- v1 (2026-03-10)
+++ v2 (2026-04-26)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Plan zajęć" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="32">
   <si>
     <t>Termin</t>
   </si>
   <si>
     <t>Dzień</t>
   </si>
   <si>
     <t>Od</t>
   </si>
   <si>
     <t>Do</t>
   </si>
   <si>
     <t>Przedmiot</t>
   </si>
   <si>
     <t>RZ</t>
   </si>
   <si>
     <t>Grupy</t>
   </si>
   <si>
     <t>Miejsce</t>
   </si>
   <si>
@@ -105,50 +105,53 @@
     <t>21WF-SP 24/25/B</t>
   </si>
   <si>
     <t>00011 A-1</t>
   </si>
   <si>
     <t>Pi</t>
   </si>
   <si>
     <t>So</t>
   </si>
   <si>
     <t>21WF-NP 24/25</t>
   </si>
   <si>
     <t>Piłka ręczna</t>
   </si>
   <si>
     <t>Ni</t>
   </si>
   <si>
     <t>W</t>
   </si>
   <si>
     <t>103 A-13</t>
+  </si>
+  <si>
+    <t>08 A-13</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="yyyy/mm/dd;@"/>
   </numFmts>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
@@ -993,51 +996,51 @@
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="1">
         <v>46093.0</v>
       </c>
       <c r="B22" t="s">
         <v>21</v>
       </c>
       <c r="C22" s="2">
         <v>0.59375</v>
       </c>
       <c r="D22" s="2">
         <v>0.65625</v>
       </c>
       <c r="E22" t="s">
         <v>12</v>
       </c>
       <c r="F22" t="s">
         <v>13</v>
       </c>
       <c r="G22" t="s">
         <v>22</v>
       </c>
       <c r="H22" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="1">
         <v>46093.0</v>
       </c>
       <c r="B23" t="s">
         <v>21</v>
       </c>
       <c r="C23" s="2">
         <v>0.66666666666667</v>
       </c>
       <c r="D23" s="2">
         <v>0.74930555555556</v>
       </c>
       <c r="E23" t="s">
         <v>16</v>
       </c>
       <c r="F23" t="s">
         <v>10</v>
       </c>
       <c r="H23" t="s">
         <v>11</v>
       </c>
     </row>
@@ -1275,51 +1278,51 @@
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="1">
         <v>46100.0</v>
       </c>
       <c r="B34" t="s">
         <v>21</v>
       </c>
       <c r="C34" s="2">
         <v>0.59375</v>
       </c>
       <c r="D34" s="2">
         <v>0.65625</v>
       </c>
       <c r="E34" t="s">
         <v>12</v>
       </c>
       <c r="F34" t="s">
         <v>13</v>
       </c>
       <c r="G34" t="s">
         <v>22</v>
       </c>
       <c r="H34" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="1">
         <v>46100.0</v>
       </c>
       <c r="B35" t="s">
         <v>21</v>
       </c>
       <c r="C35" s="2">
         <v>0.66666666666667</v>
       </c>
       <c r="D35" s="2">
         <v>0.74930555555556</v>
       </c>
       <c r="E35" t="s">
         <v>16</v>
       </c>
       <c r="F35" t="s">
         <v>10</v>
       </c>
       <c r="H35" t="s">
         <v>11</v>
       </c>
     </row>
@@ -1635,51 +1638,51 @@
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="1">
         <v>46107.0</v>
       </c>
       <c r="B49" t="s">
         <v>21</v>
       </c>
       <c r="C49" s="2">
         <v>0.59375</v>
       </c>
       <c r="D49" s="2">
         <v>0.65625</v>
       </c>
       <c r="E49" t="s">
         <v>12</v>
       </c>
       <c r="F49" t="s">
         <v>13</v>
       </c>
       <c r="G49" t="s">
         <v>22</v>
       </c>
       <c r="H49" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="1">
         <v>46107.0</v>
       </c>
       <c r="B50" t="s">
         <v>21</v>
       </c>
       <c r="C50" s="2">
         <v>0.66666666666667</v>
       </c>
       <c r="D50" s="2">
         <v>0.74930555555556</v>
       </c>
       <c r="E50" t="s">
         <v>16</v>
       </c>
       <c r="F50" t="s">
         <v>10</v>
       </c>
       <c r="H50" t="s">
         <v>11</v>
       </c>
     </row>
@@ -1943,51 +1946,51 @@
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="1">
         <v>46114.0</v>
       </c>
       <c r="B62" t="s">
         <v>21</v>
       </c>
       <c r="C62" s="2">
         <v>0.59375</v>
       </c>
       <c r="D62" s="2">
         <v>0.65625</v>
       </c>
       <c r="E62" t="s">
         <v>12</v>
       </c>
       <c r="F62" t="s">
         <v>13</v>
       </c>
       <c r="G62" t="s">
         <v>22</v>
       </c>
       <c r="H62" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="1">
         <v>46114.0</v>
       </c>
       <c r="B63" t="s">
         <v>21</v>
       </c>
       <c r="C63" s="2">
         <v>0.66666666666667</v>
       </c>
       <c r="D63" s="2">
         <v>0.74930555555556</v>
       </c>
       <c r="E63" t="s">
         <v>16</v>
       </c>
       <c r="F63" t="s">
         <v>10</v>
       </c>
       <c r="H63" t="s">
         <v>11</v>
       </c>
     </row>
@@ -2199,51 +2202,51 @@
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" s="1">
         <v>46121.0</v>
       </c>
       <c r="B73" t="s">
         <v>21</v>
       </c>
       <c r="C73" s="2">
         <v>0.59375</v>
       </c>
       <c r="D73" s="2">
         <v>0.65625</v>
       </c>
       <c r="E73" t="s">
         <v>12</v>
       </c>
       <c r="F73" t="s">
         <v>13</v>
       </c>
       <c r="G73" t="s">
         <v>22</v>
       </c>
       <c r="H73" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" s="1">
         <v>46121.0</v>
       </c>
       <c r="B74" t="s">
         <v>21</v>
       </c>
       <c r="C74" s="2">
         <v>0.66666666666667</v>
       </c>
       <c r="D74" s="2">
         <v>0.74930555555556</v>
       </c>
       <c r="E74" t="s">
         <v>16</v>
       </c>
       <c r="F74" t="s">
         <v>10</v>
       </c>
       <c r="H74" t="s">
         <v>11</v>
       </c>
     </row>
@@ -2320,51 +2323,51 @@
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" s="1">
         <v>46124.0</v>
       </c>
       <c r="B78" t="s">
         <v>28</v>
       </c>
       <c r="C78" s="2">
         <v>0.42361111111111</v>
       </c>
       <c r="D78" s="2">
         <v>0.49305555555556</v>
       </c>
       <c r="E78" t="s">
         <v>27</v>
       </c>
       <c r="F78" t="s">
         <v>29</v>
       </c>
       <c r="G78" t="s">
         <v>26</v>
       </c>
       <c r="H78" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" s="1">
         <v>46125.0</v>
       </c>
       <c r="B79" t="s">
         <v>8</v>
       </c>
       <c r="C79" s="2">
         <v>0.29166666666667</v>
       </c>
       <c r="D79" s="2">
         <v>0.33263888888889</v>
       </c>
       <c r="E79" t="s">
         <v>9</v>
       </c>
       <c r="F79" t="s">
         <v>10</v>
       </c>
       <c r="H79" t="s">
         <v>11</v>
       </c>
     </row>
@@ -2533,51 +2536,51 @@
       </c>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" s="1">
         <v>46128.0</v>
       </c>
       <c r="B87" t="s">
         <v>21</v>
       </c>
       <c r="C87" s="2">
         <v>0.59375</v>
       </c>
       <c r="D87" s="2">
         <v>0.65625</v>
       </c>
       <c r="E87" t="s">
         <v>12</v>
       </c>
       <c r="F87" t="s">
         <v>13</v>
       </c>
       <c r="G87" t="s">
         <v>22</v>
       </c>
       <c r="H87" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" s="1">
         <v>46128.0</v>
       </c>
       <c r="B88" t="s">
         <v>21</v>
       </c>
       <c r="C88" s="2">
         <v>0.66666666666667</v>
       </c>
       <c r="D88" s="2">
         <v>0.74930555555556</v>
       </c>
       <c r="E88" t="s">
         <v>16</v>
       </c>
       <c r="F88" t="s">
         <v>10</v>
       </c>
       <c r="H88" t="s">
         <v>11</v>
       </c>
     </row>
@@ -2815,51 +2818,51 @@
       </c>
     </row>
     <row r="99" spans="1:9">
       <c r="A99" s="1">
         <v>46135.0</v>
       </c>
       <c r="B99" t="s">
         <v>21</v>
       </c>
       <c r="C99" s="2">
         <v>0.59375</v>
       </c>
       <c r="D99" s="2">
         <v>0.65625</v>
       </c>
       <c r="E99" t="s">
         <v>12</v>
       </c>
       <c r="F99" t="s">
         <v>13</v>
       </c>
       <c r="G99" t="s">
         <v>22</v>
       </c>
       <c r="H99" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
     </row>
     <row r="100" spans="1:9">
       <c r="A100" s="1">
         <v>46135.0</v>
       </c>
       <c r="B100" t="s">
         <v>21</v>
       </c>
       <c r="C100" s="2">
         <v>0.66666666666667</v>
       </c>
       <c r="D100" s="2">
         <v>0.74930555555556</v>
       </c>
       <c r="E100" t="s">
         <v>16</v>
       </c>
       <c r="F100" t="s">
         <v>10</v>
       </c>
       <c r="H100" t="s">
         <v>11</v>
       </c>
     </row>
@@ -3126,51 +3129,51 @@
       </c>
     </row>
     <row r="112" spans="1:9">
       <c r="A112" s="1">
         <v>46142.0</v>
       </c>
       <c r="B112" t="s">
         <v>21</v>
       </c>
       <c r="C112" s="2">
         <v>0.59375</v>
       </c>
       <c r="D112" s="2">
         <v>0.65625</v>
       </c>
       <c r="E112" t="s">
         <v>12</v>
       </c>
       <c r="F112" t="s">
         <v>13</v>
       </c>
       <c r="G112" t="s">
         <v>22</v>
       </c>
       <c r="H112" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
     </row>
     <row r="113" spans="1:9">
       <c r="A113" s="1">
         <v>46142.0</v>
       </c>
       <c r="B113" t="s">
         <v>21</v>
       </c>
       <c r="C113" s="2">
         <v>0.66666666666667</v>
       </c>
       <c r="D113" s="2">
         <v>0.74930555555556</v>
       </c>
       <c r="E113" t="s">
         <v>16</v>
       </c>
       <c r="F113" t="s">
         <v>10</v>
       </c>
       <c r="H113" t="s">
         <v>11</v>
       </c>
     </row>
@@ -3408,51 +3411,51 @@
       </c>
     </row>
     <row r="124" spans="1:9">
       <c r="A124" s="1">
         <v>46149.0</v>
       </c>
       <c r="B124" t="s">
         <v>21</v>
       </c>
       <c r="C124" s="2">
         <v>0.59375</v>
       </c>
       <c r="D124" s="2">
         <v>0.65625</v>
       </c>
       <c r="E124" t="s">
         <v>12</v>
       </c>
       <c r="F124" t="s">
         <v>13</v>
       </c>
       <c r="G124" t="s">
         <v>22</v>
       </c>
       <c r="H124" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
     </row>
     <row r="125" spans="1:9">
       <c r="A125" s="1">
         <v>46149.0</v>
       </c>
       <c r="B125" t="s">
         <v>21</v>
       </c>
       <c r="C125" s="2">
         <v>0.66666666666667</v>
       </c>
       <c r="D125" s="2">
         <v>0.74930555555556</v>
       </c>
       <c r="E125" t="s">
         <v>16</v>
       </c>
       <c r="F125" t="s">
         <v>10</v>
       </c>
       <c r="H125" t="s">
         <v>11</v>
       </c>
     </row>
@@ -3742,51 +3745,51 @@
       </c>
     </row>
     <row r="138" spans="1:9">
       <c r="A138" s="1">
         <v>46156.0</v>
       </c>
       <c r="B138" t="s">
         <v>21</v>
       </c>
       <c r="C138" s="2">
         <v>0.59375</v>
       </c>
       <c r="D138" s="2">
         <v>0.65625</v>
       </c>
       <c r="E138" t="s">
         <v>12</v>
       </c>
       <c r="F138" t="s">
         <v>13</v>
       </c>
       <c r="G138" t="s">
         <v>22</v>
       </c>
       <c r="H138" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
     </row>
     <row r="139" spans="1:9">
       <c r="A139" s="1">
         <v>46156.0</v>
       </c>
       <c r="B139" t="s">
         <v>21</v>
       </c>
       <c r="C139" s="2">
         <v>0.66666666666667</v>
       </c>
       <c r="D139" s="2">
         <v>0.74930555555556</v>
       </c>
       <c r="E139" t="s">
         <v>16</v>
       </c>
       <c r="F139" t="s">
         <v>10</v>
       </c>
       <c r="H139" t="s">
         <v>11</v>
       </c>
     </row>
@@ -4076,51 +4079,51 @@
       </c>
     </row>
     <row r="152" spans="1:9">
       <c r="A152" s="1">
         <v>46163.0</v>
       </c>
       <c r="B152" t="s">
         <v>21</v>
       </c>
       <c r="C152" s="2">
         <v>0.59375</v>
       </c>
       <c r="D152" s="2">
         <v>0.65625</v>
       </c>
       <c r="E152" t="s">
         <v>12</v>
       </c>
       <c r="F152" t="s">
         <v>13</v>
       </c>
       <c r="G152" t="s">
         <v>22</v>
       </c>
       <c r="H152" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
     </row>
     <row r="153" spans="1:9">
       <c r="A153" s="1">
         <v>46163.0</v>
       </c>
       <c r="B153" t="s">
         <v>21</v>
       </c>
       <c r="C153" s="2">
         <v>0.66666666666667</v>
       </c>
       <c r="D153" s="2">
         <v>0.74930555555556</v>
       </c>
       <c r="E153" t="s">
         <v>16</v>
       </c>
       <c r="F153" t="s">
         <v>10</v>
       </c>
       <c r="H153" t="s">
         <v>11</v>
       </c>
     </row>
@@ -4358,51 +4361,51 @@
       </c>
     </row>
     <row r="164" spans="1:9">
       <c r="A164" s="1">
         <v>46170.0</v>
       </c>
       <c r="B164" t="s">
         <v>21</v>
       </c>
       <c r="C164" s="2">
         <v>0.59375</v>
       </c>
       <c r="D164" s="2">
         <v>0.65625</v>
       </c>
       <c r="E164" t="s">
         <v>12</v>
       </c>
       <c r="F164" t="s">
         <v>13</v>
       </c>
       <c r="G164" t="s">
         <v>22</v>
       </c>
       <c r="H164" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
     </row>
     <row r="165" spans="1:9">
       <c r="A165" s="1">
         <v>46170.0</v>
       </c>
       <c r="B165" t="s">
         <v>21</v>
       </c>
       <c r="C165" s="2">
         <v>0.66666666666667</v>
       </c>
       <c r="D165" s="2">
         <v>0.74930555555556</v>
       </c>
       <c r="E165" t="s">
         <v>16</v>
       </c>
       <c r="F165" t="s">
         <v>10</v>
       </c>
       <c r="H165" t="s">
         <v>11</v>
       </c>
     </row>
@@ -4974,51 +4977,51 @@
       </c>
     </row>
     <row r="190" spans="1:9">
       <c r="A190" s="1">
         <v>46184.0</v>
       </c>
       <c r="B190" t="s">
         <v>21</v>
       </c>
       <c r="C190" s="2">
         <v>0.59375</v>
       </c>
       <c r="D190" s="2">
         <v>0.65625</v>
       </c>
       <c r="E190" t="s">
         <v>12</v>
       </c>
       <c r="F190" t="s">
         <v>13</v>
       </c>
       <c r="G190" t="s">
         <v>22</v>
       </c>
       <c r="H190" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
     </row>
     <row r="191" spans="1:9">
       <c r="A191" s="1">
         <v>46184.0</v>
       </c>
       <c r="B191" t="s">
         <v>21</v>
       </c>
       <c r="C191" s="2">
         <v>0.66666666666667</v>
       </c>
       <c r="D191" s="2">
         <v>0.74930555555556</v>
       </c>
       <c r="E191" t="s">
         <v>16</v>
       </c>
       <c r="F191" t="s">
         <v>10</v>
       </c>
       <c r="H191" t="s">
         <v>11</v>
       </c>
     </row>
@@ -5308,51 +5311,51 @@
       </c>
     </row>
     <row r="204" spans="1:9">
       <c r="A204" s="1">
         <v>46191.0</v>
       </c>
       <c r="B204" t="s">
         <v>21</v>
       </c>
       <c r="C204" s="2">
         <v>0.59375</v>
       </c>
       <c r="D204" s="2">
         <v>0.65625</v>
       </c>
       <c r="E204" t="s">
         <v>12</v>
       </c>
       <c r="F204" t="s">
         <v>13</v>
       </c>
       <c r="G204" t="s">
         <v>22</v>
       </c>
       <c r="H204" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
     </row>
     <row r="205" spans="1:9">
       <c r="A205" s="1">
         <v>46191.0</v>
       </c>
       <c r="B205" t="s">
         <v>21</v>
       </c>
       <c r="C205" s="2">
         <v>0.66666666666667</v>
       </c>
       <c r="D205" s="2">
         <v>0.74930555555556</v>
       </c>
       <c r="E205" t="s">
         <v>16</v>
       </c>
       <c r="F205" t="s">
         <v>10</v>
       </c>
       <c r="H205" t="s">
         <v>11</v>
       </c>
     </row>