--- v2 (2026-04-26)
+++ v3 (2026-08-21)
@@ -12,190 +12,114 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Plan zajęć" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="32">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="8">
   <si>
     <t>Termin</t>
   </si>
   <si>
     <t>Dzień</t>
   </si>
   <si>
     <t>Od</t>
   </si>
   <si>
     <t>Do</t>
   </si>
   <si>
     <t>Przedmiot</t>
   </si>
   <si>
     <t>RZ</t>
   </si>
   <si>
     <t>Grupy</t>
   </si>
   <si>
     <t>Miejsce</t>
-  </si>
-[...70 lines deleted...]
-    <t>08 A-13</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
-  <numFmts count="1">
-[...1 lines deleted...]
-  </numFmts>
+  <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="3">
+  <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="0" numFmtId="20" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -459,7985 +383,93 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I338"/>
+  <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D338" sqref="D338"/>
+      <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="6.998" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="6.998" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="26.993" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="3.428" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="3.428" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="3.428" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="18.71" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
-      </c>
-[...7890 lines deleted...]
-        <v>11</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>