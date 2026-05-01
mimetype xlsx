--- v2 (2026-03-31)
+++ v3 (2026-05-01)
@@ -1253,112 +1253,109 @@
       </c>
       <c r="C31" s="2">
         <v>0.55208333333333</v>
       </c>
       <c r="D31" s="2">
         <v>0.59375</v>
       </c>
       <c r="E31" t="s">
         <v>25</v>
       </c>
       <c r="F31" t="s">
         <v>24</v>
       </c>
       <c r="H31" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="1">
         <v>46120.0</v>
       </c>
       <c r="B32" t="s">
         <v>18</v>
       </c>
       <c r="C32" s="2">
-        <v>0.38541666666667</v>
+        <v>0.45833333333333</v>
       </c>
       <c r="D32" s="2">
-        <v>0.44791666666667</v>
+        <v>0.54166666666667</v>
       </c>
       <c r="E32" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="F32" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="H32" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="1">
         <v>46120.0</v>
       </c>
       <c r="B33" t="s">
         <v>18</v>
       </c>
       <c r="C33" s="2">
-        <v>0.45833333333333</v>
+        <v>0.55208333333333</v>
       </c>
       <c r="D33" s="2">
-        <v>0.54166666666667</v>
+        <v>0.59375</v>
       </c>
       <c r="E33" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="F33" t="s">
         <v>24</v>
       </c>
       <c r="H33" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="1">
         <v>46120.0</v>
       </c>
       <c r="B34" t="s">
         <v>18</v>
       </c>
       <c r="C34" s="2">
-        <v>0.55208333333333</v>
+        <v>0.6875</v>
       </c>
       <c r="D34" s="2">
-        <v>0.59375</v>
+        <v>0.75</v>
       </c>
       <c r="E34" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="F34" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>14</v>
+      </c>
+      <c r="G34" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="1">
         <v>46126.0</v>
       </c>
       <c r="B35" t="s">
         <v>8</v>
       </c>
       <c r="C35" s="2">
         <v>0.38888888888889</v>
       </c>
       <c r="D35" s="2">
         <v>0.44791666666667</v>
       </c>
       <c r="E35" t="s">
         <v>9</v>
       </c>
       <c r="F35" t="s">
         <v>10</v>
       </c>
       <c r="G35" t="s">
         <v>11</v>
       </c>
       <c r="H35" t="s">
@@ -1740,78 +1737,72 @@
         <v>12</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="1">
         <v>46147.0</v>
       </c>
       <c r="B51" t="s">
         <v>8</v>
       </c>
       <c r="C51" s="2">
         <v>0.45486111111111</v>
       </c>
       <c r="D51" s="2">
         <v>0.52083333333333</v>
       </c>
       <c r="E51" t="s">
         <v>16</v>
       </c>
       <c r="F51" t="s">
         <v>20</v>
       </c>
       <c r="G51" t="s">
         <v>17</v>
       </c>
-      <c r="H51" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="1">
         <v>46147.0</v>
       </c>
       <c r="B52" t="s">
         <v>8</v>
       </c>
       <c r="C52" s="2">
         <v>0.53125</v>
       </c>
       <c r="D52" s="2">
         <v>0.59375</v>
       </c>
       <c r="E52" t="s">
         <v>16</v>
       </c>
       <c r="F52" t="s">
         <v>10</v>
       </c>
       <c r="G52" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="1">
         <v>46148.0</v>
       </c>
       <c r="B53" t="s">
         <v>18</v>
       </c>
       <c r="C53" s="2">
         <v>0.45833333333333</v>
       </c>
       <c r="D53" s="2">
         <v>0.54166666666667</v>
       </c>
       <c r="E53" t="s">
         <v>23</v>
       </c>
       <c r="F53" t="s">
         <v>24</v>
       </c>
       <c r="H53" t="s">
         <v>22</v>
       </c>
     </row>