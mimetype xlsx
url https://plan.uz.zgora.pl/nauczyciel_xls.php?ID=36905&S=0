--- v3 (2026-03-30)
+++ v4 (2026-05-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Plan zajęć" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
   <si>
     <t>Termin</t>
   </si>
   <si>
     <t>Dzień</t>
   </si>
   <si>
     <t>Od</t>
   </si>
   <si>
     <t>Do</t>
   </si>
   <si>
     <t>Przedmiot</t>
   </si>
   <si>
     <t>RZ</t>
   </si>
   <si>
     <t>Grupy</t>
   </si>
   <si>
     <t>Miejsce</t>
   </si>
   <si>
@@ -132,50 +132,53 @@
     <t>11BN-SP/B</t>
   </si>
   <si>
     <t>Konsultacje</t>
   </si>
   <si>
     <t>I</t>
   </si>
   <si>
     <t>6 A-5</t>
   </si>
   <si>
     <t>11LOG-NP/B</t>
   </si>
   <si>
     <t>11LOG-NP/A</t>
   </si>
   <si>
     <t>12LOG-NP/B</t>
   </si>
   <si>
     <t>12LOG-NP/A</t>
   </si>
   <si>
     <t>121 A-0</t>
+  </si>
+  <si>
+    <t>121 A-29</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="yyyy/mm/dd;@"/>
   </numFmts>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
@@ -498,51 +501,51 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I196"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D196" sqref="D196"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="52.987" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -2806,66 +2809,66 @@
       </c>
       <c r="D89" s="2">
         <v>0.59375</v>
       </c>
       <c r="E89" t="s">
         <v>9</v>
       </c>
       <c r="F89" t="s">
         <v>10</v>
       </c>
       <c r="G89" t="s">
         <v>23</v>
       </c>
       <c r="H89" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" s="1">
         <v>46128.0</v>
       </c>
       <c r="B90" t="s">
         <v>18</v>
       </c>
       <c r="C90" s="2">
-        <v>0.67708333333333</v>
+        <v>0.60416666666667</v>
       </c>
       <c r="D90" s="2">
-        <v>0.73958333333333</v>
+        <v>0.66666666666667</v>
       </c>
       <c r="E90" t="s">
         <v>16</v>
       </c>
       <c r="F90" t="s">
         <v>10</v>
       </c>
       <c r="G90" t="s">
         <v>24</v>
       </c>
       <c r="H90" t="s">
-        <v>20</v>
+        <v>40</v>
       </c>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" s="1">
         <v>46128.0</v>
       </c>
       <c r="B91" t="s">
         <v>18</v>
       </c>
       <c r="C91" s="2">
         <v>0.6875</v>
       </c>
       <c r="D91" s="2">
         <v>0.70833333333333</v>
       </c>
       <c r="E91" t="s">
         <v>32</v>
       </c>
       <c r="F91" t="s">
         <v>33</v>
       </c>
       <c r="H91" t="s">
         <v>34</v>
       </c>
     </row>
@@ -3063,54 +3066,54 @@
       </c>
       <c r="D99" s="2">
         <v>0.59375</v>
       </c>
       <c r="E99" t="s">
         <v>9</v>
       </c>
       <c r="F99" t="s">
         <v>10</v>
       </c>
       <c r="G99" t="s">
         <v>23</v>
       </c>
       <c r="H99" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="100" spans="1:9">
       <c r="A100" s="1">
         <v>46135.0</v>
       </c>
       <c r="B100" t="s">
         <v>18</v>
       </c>
       <c r="C100" s="2">
-        <v>0.67708333333333</v>
+        <v>0.60416666666667</v>
       </c>
       <c r="D100" s="2">
-        <v>0.73958333333333</v>
+        <v>0.66666666666667</v>
       </c>
       <c r="E100" t="s">
         <v>16</v>
       </c>
       <c r="F100" t="s">
         <v>10</v>
       </c>
       <c r="G100" t="s">
         <v>24</v>
       </c>
       <c r="H100" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="101" spans="1:9">
       <c r="A101" s="1">
         <v>46135.0</v>
       </c>
       <c r="B101" t="s">
         <v>18</v>
       </c>
       <c r="C101" s="2">
         <v>0.6875</v>
       </c>
       <c r="D101" s="2">
@@ -3291,66 +3294,66 @@
       </c>
       <c r="D108" s="2">
         <v>0.59375</v>
       </c>
       <c r="E108" t="s">
         <v>9</v>
       </c>
       <c r="F108" t="s">
         <v>10</v>
       </c>
       <c r="G108" t="s">
         <v>23</v>
       </c>
       <c r="H108" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="109" spans="1:9">
       <c r="A109" s="1">
         <v>46142.0</v>
       </c>
       <c r="B109" t="s">
         <v>18</v>
       </c>
       <c r="C109" s="2">
-        <v>0.67708333333333</v>
+        <v>0.60416666666667</v>
       </c>
       <c r="D109" s="2">
-        <v>0.73958333333333</v>
+        <v>0.66666666666667</v>
       </c>
       <c r="E109" t="s">
         <v>16</v>
       </c>
       <c r="F109" t="s">
         <v>10</v>
       </c>
       <c r="G109" t="s">
         <v>24</v>
       </c>
       <c r="H109" t="s">
-        <v>20</v>
+        <v>40</v>
       </c>
     </row>
     <row r="110" spans="1:9">
       <c r="A110" s="1">
         <v>46142.0</v>
       </c>
       <c r="B110" t="s">
         <v>18</v>
       </c>
       <c r="C110" s="2">
         <v>0.6875</v>
       </c>
       <c r="D110" s="2">
         <v>0.70833333333333</v>
       </c>
       <c r="E110" t="s">
         <v>32</v>
       </c>
       <c r="F110" t="s">
         <v>33</v>
       </c>
       <c r="H110" t="s">
         <v>34</v>
       </c>
     </row>
@@ -3548,54 +3551,54 @@
       </c>
       <c r="D118" s="2">
         <v>0.59375</v>
       </c>
       <c r="E118" t="s">
         <v>9</v>
       </c>
       <c r="F118" t="s">
         <v>10</v>
       </c>
       <c r="G118" t="s">
         <v>23</v>
       </c>
       <c r="H118" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="119" spans="1:9">
       <c r="A119" s="1">
         <v>46149.0</v>
       </c>
       <c r="B119" t="s">
         <v>18</v>
       </c>
       <c r="C119" s="2">
-        <v>0.67708333333333</v>
+        <v>0.60416666666667</v>
       </c>
       <c r="D119" s="2">
-        <v>0.73958333333333</v>
+        <v>0.66666666666667</v>
       </c>
       <c r="E119" t="s">
         <v>16</v>
       </c>
       <c r="F119" t="s">
         <v>10</v>
       </c>
       <c r="G119" t="s">
         <v>24</v>
       </c>
       <c r="H119" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="120" spans="1:9">
       <c r="A120" s="1">
         <v>46149.0</v>
       </c>
       <c r="B120" t="s">
         <v>18</v>
       </c>
       <c r="C120" s="2">
         <v>0.6875</v>
       </c>
       <c r="D120" s="2">
@@ -3987,66 +3990,66 @@
       </c>
       <c r="D135" s="2">
         <v>0.59375</v>
       </c>
       <c r="E135" t="s">
         <v>9</v>
       </c>
       <c r="F135" t="s">
         <v>10</v>
       </c>
       <c r="G135" t="s">
         <v>23</v>
       </c>
       <c r="H135" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="136" spans="1:9">
       <c r="A136" s="1">
         <v>46156.0</v>
       </c>
       <c r="B136" t="s">
         <v>18</v>
       </c>
       <c r="C136" s="2">
-        <v>0.67708333333333</v>
+        <v>0.60416666666667</v>
       </c>
       <c r="D136" s="2">
-        <v>0.73958333333333</v>
+        <v>0.66666666666667</v>
       </c>
       <c r="E136" t="s">
         <v>16</v>
       </c>
       <c r="F136" t="s">
         <v>10</v>
       </c>
       <c r="G136" t="s">
         <v>24</v>
       </c>
       <c r="H136" t="s">
-        <v>20</v>
+        <v>40</v>
       </c>
     </row>
     <row r="137" spans="1:9">
       <c r="A137" s="1">
         <v>46156.0</v>
       </c>
       <c r="B137" t="s">
         <v>18</v>
       </c>
       <c r="C137" s="2">
         <v>0.6875</v>
       </c>
       <c r="D137" s="2">
         <v>0.70833333333333</v>
       </c>
       <c r="E137" t="s">
         <v>32</v>
       </c>
       <c r="F137" t="s">
         <v>33</v>
       </c>
       <c r="H137" t="s">
         <v>34</v>
       </c>
     </row>
@@ -4319,54 +4322,54 @@
       </c>
       <c r="D148" s="2">
         <v>0.59375</v>
       </c>
       <c r="E148" t="s">
         <v>9</v>
       </c>
       <c r="F148" t="s">
         <v>10</v>
       </c>
       <c r="G148" t="s">
         <v>23</v>
       </c>
       <c r="H148" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="149" spans="1:9">
       <c r="A149" s="1">
         <v>46163.0</v>
       </c>
       <c r="B149" t="s">
         <v>18</v>
       </c>
       <c r="C149" s="2">
-        <v>0.67708333333333</v>
+        <v>0.60416666666667</v>
       </c>
       <c r="D149" s="2">
-        <v>0.73958333333333</v>
+        <v>0.66666666666667</v>
       </c>
       <c r="E149" t="s">
         <v>16</v>
       </c>
       <c r="F149" t="s">
         <v>10</v>
       </c>
       <c r="G149" t="s">
         <v>24</v>
       </c>
       <c r="H149" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="150" spans="1:9">
       <c r="A150" s="1">
         <v>46163.0</v>
       </c>
       <c r="B150" t="s">
         <v>18</v>
       </c>
       <c r="C150" s="2">
         <v>0.6875</v>
       </c>
       <c r="D150" s="2">
@@ -4602,66 +4605,66 @@
       </c>
       <c r="D159" s="2">
         <v>0.59375</v>
       </c>
       <c r="E159" t="s">
         <v>9</v>
       </c>
       <c r="F159" t="s">
         <v>10</v>
       </c>
       <c r="G159" t="s">
         <v>23</v>
       </c>
       <c r="H159" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="160" spans="1:9">
       <c r="A160" s="1">
         <v>46170.0</v>
       </c>
       <c r="B160" t="s">
         <v>18</v>
       </c>
       <c r="C160" s="2">
-        <v>0.67708333333333</v>
+        <v>0.60416666666667</v>
       </c>
       <c r="D160" s="2">
-        <v>0.73958333333333</v>
+        <v>0.66666666666667</v>
       </c>
       <c r="E160" t="s">
         <v>16</v>
       </c>
       <c r="F160" t="s">
         <v>10</v>
       </c>
       <c r="G160" t="s">
         <v>24</v>
       </c>
       <c r="H160" t="s">
-        <v>20</v>
+        <v>40</v>
       </c>
     </row>
     <row r="161" spans="1:9">
       <c r="A161" s="1">
         <v>46170.0</v>
       </c>
       <c r="B161" t="s">
         <v>18</v>
       </c>
       <c r="C161" s="2">
         <v>0.6875</v>
       </c>
       <c r="D161" s="2">
         <v>0.70833333333333</v>
       </c>
       <c r="E161" t="s">
         <v>32</v>
       </c>
       <c r="F161" t="s">
         <v>33</v>
       </c>
       <c r="H161" t="s">
         <v>34</v>
       </c>
     </row>
@@ -5145,66 +5148,66 @@
       </c>
       <c r="D180" s="2">
         <v>0.59375</v>
       </c>
       <c r="E180" t="s">
         <v>9</v>
       </c>
       <c r="F180" t="s">
         <v>10</v>
       </c>
       <c r="G180" t="s">
         <v>23</v>
       </c>
       <c r="H180" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="181" spans="1:9">
       <c r="A181" s="1">
         <v>46184.0</v>
       </c>
       <c r="B181" t="s">
         <v>18</v>
       </c>
       <c r="C181" s="2">
-        <v>0.67708333333333</v>
+        <v>0.60416666666667</v>
       </c>
       <c r="D181" s="2">
-        <v>0.73958333333333</v>
+        <v>0.66666666666667</v>
       </c>
       <c r="E181" t="s">
         <v>16</v>
       </c>
       <c r="F181" t="s">
         <v>10</v>
       </c>
       <c r="G181" t="s">
         <v>24</v>
       </c>
       <c r="H181" t="s">
-        <v>20</v>
+        <v>40</v>
       </c>
     </row>
     <row r="182" spans="1:9">
       <c r="A182" s="1">
         <v>46184.0</v>
       </c>
       <c r="B182" t="s">
         <v>18</v>
       </c>
       <c r="C182" s="2">
         <v>0.6875</v>
       </c>
       <c r="D182" s="2">
         <v>0.70833333333333</v>
       </c>
       <c r="E182" t="s">
         <v>32</v>
       </c>
       <c r="F182" t="s">
         <v>33</v>
       </c>
       <c r="H182" t="s">
         <v>34</v>
       </c>
     </row>
@@ -5503,54 +5506,54 @@
       </c>
       <c r="D194" s="2">
         <v>0.59375</v>
       </c>
       <c r="E194" t="s">
         <v>9</v>
       </c>
       <c r="F194" t="s">
         <v>10</v>
       </c>
       <c r="G194" t="s">
         <v>23</v>
       </c>
       <c r="H194" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="195" spans="1:9">
       <c r="A195" s="1">
         <v>46191.0</v>
       </c>
       <c r="B195" t="s">
         <v>18</v>
       </c>
       <c r="C195" s="2">
-        <v>0.67708333333333</v>
+        <v>0.60416666666667</v>
       </c>
       <c r="D195" s="2">
-        <v>0.73958333333333</v>
+        <v>0.66666666666667</v>
       </c>
       <c r="E195" t="s">
         <v>16</v>
       </c>
       <c r="F195" t="s">
         <v>10</v>
       </c>
       <c r="G195" t="s">
         <v>24</v>
       </c>
       <c r="H195" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="196" spans="1:9">
       <c r="A196" s="1">
         <v>46191.0</v>
       </c>
       <c r="B196" t="s">
         <v>18</v>
       </c>
       <c r="C196" s="2">
         <v>0.6875</v>
       </c>
       <c r="D196" s="2">