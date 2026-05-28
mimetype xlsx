--- v3 (2026-03-31)
+++ v4 (2026-05-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Plan zajęć" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="27">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="29">
   <si>
     <t>Termin</t>
   </si>
   <si>
     <t>Dzień</t>
   </si>
   <si>
     <t>Od</t>
   </si>
   <si>
     <t>Do</t>
   </si>
   <si>
     <t>Przedmiot</t>
   </si>
   <si>
     <t>RZ</t>
   </si>
   <si>
     <t>Grupy</t>
   </si>
   <si>
     <t>Miejsce</t>
   </si>
   <si>
@@ -93,50 +93,56 @@
     <t>Dyżur pracowniczy</t>
   </si>
   <si>
     <t>I</t>
   </si>
   <si>
     <t>18 A-8</t>
   </si>
   <si>
     <t>So</t>
   </si>
   <si>
     <t>11WF-ND 25/26</t>
   </si>
   <si>
     <t>00010 A-1; 00011 A-1</t>
   </si>
   <si>
     <t>Ni</t>
   </si>
   <si>
     <t>Nowoczesne metody monitorowania aktywności ruchowej</t>
   </si>
   <si>
     <t>221/221a A-8</t>
+  </si>
+  <si>
+    <t>Cz</t>
+  </si>
+  <si>
+    <t>116 A-8</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="yyyy/mm/dd;@"/>
   </numFmts>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
@@ -1409,274 +1415,274 @@
     <row r="37" spans="1:9">
       <c r="A37" s="1">
         <v>46120.0</v>
       </c>
       <c r="B37" t="s">
         <v>17</v>
       </c>
       <c r="C37" s="2">
         <v>0.45833333333333</v>
       </c>
       <c r="D37" s="2">
         <v>0.54166666666667</v>
       </c>
       <c r="E37" t="s">
         <v>18</v>
       </c>
       <c r="F37" t="s">
         <v>19</v>
       </c>
       <c r="H37" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="1">
-        <v>46126.0</v>
+        <v>46127.0</v>
       </c>
       <c r="B38" t="s">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="C38" s="2">
-        <v>0.38888888888889</v>
+        <v>0.45833333333333</v>
       </c>
       <c r="D38" s="2">
-        <v>0.44791666666667</v>
+        <v>0.54166666666667</v>
       </c>
       <c r="E38" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="F38" t="s">
-        <v>10</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="H38" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="1">
-        <v>46126.0</v>
+        <v>46133.0</v>
       </c>
       <c r="B39" t="s">
         <v>8</v>
       </c>
       <c r="C39" s="2">
-        <v>0.45138888888889</v>
+        <v>0.37847222222222</v>
       </c>
       <c r="D39" s="2">
-        <v>0.51041666666667</v>
+        <v>0.4375</v>
       </c>
       <c r="E39" t="s">
         <v>9</v>
       </c>
       <c r="F39" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="G39" t="s">
         <v>11</v>
       </c>
       <c r="H39" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="1">
-        <v>46126.0</v>
+        <v>46133.0</v>
       </c>
       <c r="B40" t="s">
         <v>8</v>
       </c>
       <c r="C40" s="2">
-        <v>0.53472222222222</v>
+        <v>0.44444444444444</v>
       </c>
       <c r="D40" s="2">
-        <v>0.59375</v>
+        <v>0.51041666666667</v>
       </c>
       <c r="E40" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="F40" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="G40" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="H40" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="1">
-        <v>46126.0</v>
+        <v>46133.0</v>
       </c>
       <c r="B41" t="s">
         <v>8</v>
       </c>
       <c r="C41" s="2">
-        <v>0.60416666666667</v>
+        <v>0.53125</v>
       </c>
       <c r="D41" s="2">
-        <v>0.66666666666667</v>
+        <v>0.59722222222222</v>
       </c>
       <c r="E41" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="F41" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="G41" t="s">
         <v>15</v>
       </c>
       <c r="H41" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="1">
-        <v>46127.0</v>
+        <v>46133.0</v>
       </c>
       <c r="B42" t="s">
-        <v>17</v>
+        <v>8</v>
       </c>
       <c r="C42" s="2">
-        <v>0.45833333333333</v>
+        <v>0.60416666666667</v>
       </c>
       <c r="D42" s="2">
-        <v>0.54166666666667</v>
+        <v>0.66666666666667</v>
       </c>
       <c r="E42" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="F42" t="s">
-        <v>19</v>
+        <v>10</v>
+      </c>
+      <c r="G42" t="s">
+        <v>15</v>
       </c>
       <c r="H42" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="1">
-        <v>46133.0</v>
+        <v>46134.0</v>
       </c>
       <c r="B43" t="s">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="C43" s="2">
-        <v>0.44444444444444</v>
+        <v>0.45833333333333</v>
       </c>
       <c r="D43" s="2">
-        <v>0.51041666666667</v>
+        <v>0.54166666666667</v>
       </c>
       <c r="E43" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="F43" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="H43" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="1">
-        <v>46133.0</v>
+        <v>46135.0</v>
       </c>
       <c r="B44" t="s">
-        <v>8</v>
+        <v>27</v>
       </c>
       <c r="C44" s="2">
-        <v>0.53125</v>
+        <v>0.38888888888889</v>
       </c>
       <c r="D44" s="2">
-        <v>0.59722222222222</v>
+        <v>0.44791666666667</v>
       </c>
       <c r="E44" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="F44" t="s">
         <v>13</v>
       </c>
       <c r="G44" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="H44" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="1">
-        <v>46133.0</v>
+        <v>46135.0</v>
       </c>
       <c r="B45" t="s">
-        <v>8</v>
+        <v>27</v>
       </c>
       <c r="C45" s="2">
-        <v>0.60416666666667</v>
+        <v>0.5625</v>
       </c>
       <c r="D45" s="2">
-        <v>0.66666666666667</v>
+        <v>0.625</v>
       </c>
       <c r="E45" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="F45" t="s">
         <v>10</v>
       </c>
       <c r="G45" t="s">
         <v>15</v>
       </c>
       <c r="H45" t="s">
-        <v>12</v>
+        <v>28</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="1">
-        <v>46134.0</v>
+        <v>46135.0</v>
       </c>
       <c r="B46" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="C46" s="2">
-        <v>0.45833333333333</v>
+        <v>0.63541666666667</v>
       </c>
       <c r="D46" s="2">
-        <v>0.54166666666667</v>
+        <v>0.69791666666667</v>
       </c>
       <c r="E46" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="F46" t="s">
-        <v>19</v>
+        <v>10</v>
+      </c>
+      <c r="G46" t="s">
+        <v>15</v>
       </c>
       <c r="H46" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="1">
         <v>46140.0</v>
       </c>
       <c r="B47" t="s">
         <v>8</v>
       </c>
       <c r="C47" s="2">
         <v>0.38888888888889</v>
       </c>
       <c r="D47" s="2">
         <v>0.44791666666667</v>
       </c>
       <c r="E47" t="s">
         <v>9</v>
       </c>
       <c r="F47" t="s">
         <v>10</v>
       </c>
       <c r="G47" t="s">
         <v>11</v>
       </c>
       <c r="H47" t="s">