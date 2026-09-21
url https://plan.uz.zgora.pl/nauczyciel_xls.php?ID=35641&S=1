--- v2 (2026-08-06)
+++ v3 (2026-09-21)
@@ -660,54 +660,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I361"/>
+  <dimension ref="A1:I370"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D361" sqref="D361"/>
+      <selection activeCell="D370" sqref="D370"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="100.118" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="52.987" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
@@ -9882,50 +9882,275 @@
       </c>
       <c r="H360" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="361" spans="1:9">
       <c r="A361" s="1">
         <v>46226.0</v>
       </c>
       <c r="B361" t="s">
         <v>27</v>
       </c>
       <c r="C361" s="2">
         <v>0.54166666666667</v>
       </c>
       <c r="D361" s="2">
         <v>0.625</v>
       </c>
       <c r="E361" t="s">
         <v>88</v>
       </c>
       <c r="F361" t="s">
         <v>89</v>
       </c>
       <c r="H361" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="362" spans="1:9">
+      <c r="A362" s="1">
+        <v>46269.0</v>
+      </c>
+      <c r="B362" t="s">
+        <v>38</v>
+      </c>
+      <c r="C362" s="2">
+        <v>0.375</v>
+      </c>
+      <c r="D362" s="2">
+        <v>0.41666666666667</v>
+      </c>
+      <c r="E362" t="s">
+        <v>93</v>
+      </c>
+      <c r="F362" t="s">
+        <v>37</v>
+      </c>
+      <c r="H362" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="363" spans="1:9">
+      <c r="A363" s="1">
+        <v>46270.0</v>
+      </c>
+      <c r="B363" t="s">
+        <v>45</v>
+      </c>
+      <c r="C363" s="2">
+        <v>0.35416666666667</v>
+      </c>
+      <c r="D363" s="2">
+        <v>0.38888888888889</v>
+      </c>
+      <c r="E363" t="s">
+        <v>9</v>
+      </c>
+      <c r="F363" t="s">
+        <v>90</v>
+      </c>
+      <c r="G363" t="s">
+        <v>83</v>
+      </c>
+      <c r="H363" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="364" spans="1:9">
+      <c r="A364" s="1">
+        <v>46270.0</v>
+      </c>
+      <c r="B364" t="s">
+        <v>45</v>
+      </c>
+      <c r="C364" s="2">
+        <v>0.41666666666667</v>
+      </c>
+      <c r="D364" s="2">
+        <v>0.45763888888889</v>
+      </c>
+      <c r="E364" t="s">
+        <v>15</v>
+      </c>
+      <c r="F364" t="s">
+        <v>90</v>
+      </c>
+      <c r="G364" t="s">
+        <v>63</v>
+      </c>
+      <c r="H364" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="365" spans="1:9">
+      <c r="A365" s="1">
+        <v>46270.0</v>
+      </c>
+      <c r="B365" t="s">
+        <v>45</v>
+      </c>
+      <c r="C365" s="2">
+        <v>0.41666666666667</v>
+      </c>
+      <c r="D365" s="2">
+        <v>0.45763888888889</v>
+      </c>
+      <c r="E365" t="s">
+        <v>31</v>
+      </c>
+      <c r="F365" t="s">
+        <v>90</v>
+      </c>
+      <c r="G365" t="s">
+        <v>91</v>
+      </c>
+      <c r="H365" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="366" spans="1:9">
+      <c r="A366" s="1">
+        <v>46273.0</v>
+      </c>
+      <c r="B366" t="s">
+        <v>70</v>
+      </c>
+      <c r="C366" s="2">
+        <v>0.33333333333333</v>
+      </c>
+      <c r="D366" s="2">
+        <v>0.375</v>
+      </c>
+      <c r="E366" t="s">
+        <v>93</v>
+      </c>
+      <c r="F366" t="s">
+        <v>37</v>
+      </c>
+      <c r="H366" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="367" spans="1:9">
+      <c r="A367" s="1">
+        <v>46273.0</v>
+      </c>
+      <c r="B367" t="s">
+        <v>70</v>
+      </c>
+      <c r="C367" s="2">
+        <v>0.375</v>
+      </c>
+      <c r="D367" s="2">
+        <v>0.41597222222222</v>
+      </c>
+      <c r="E367" t="s">
+        <v>15</v>
+      </c>
+      <c r="F367" t="s">
+        <v>90</v>
+      </c>
+      <c r="G367" t="s">
+        <v>17</v>
+      </c>
+      <c r="H367" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="368" spans="1:9">
+      <c r="A368" s="1">
+        <v>46273.0</v>
+      </c>
+      <c r="B368" t="s">
+        <v>70</v>
+      </c>
+      <c r="C368" s="2">
+        <v>0.41666666666667</v>
+      </c>
+      <c r="D368" s="2">
+        <v>0.45763888888889</v>
+      </c>
+      <c r="E368" t="s">
+        <v>9</v>
+      </c>
+      <c r="F368" t="s">
+        <v>90</v>
+      </c>
+      <c r="G368" t="s">
+        <v>34</v>
+      </c>
+      <c r="H368" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="369" spans="1:9">
+      <c r="A369" s="1">
+        <v>46273.0</v>
+      </c>
+      <c r="B369" t="s">
+        <v>70</v>
+      </c>
+      <c r="C369" s="2">
+        <v>0.45833333333333</v>
+      </c>
+      <c r="D369" s="2">
+        <v>0.49930555555556</v>
+      </c>
+      <c r="E369" t="s">
+        <v>31</v>
+      </c>
+      <c r="F369" t="s">
+        <v>90</v>
+      </c>
+      <c r="G369" t="s">
+        <v>58</v>
+      </c>
+      <c r="H369" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="370" spans="1:9">
+      <c r="A370" s="1">
+        <v>46283.0</v>
+      </c>
+      <c r="B370" t="s">
+        <v>38</v>
+      </c>
+      <c r="C370" s="2">
+        <v>0.41666666666667</v>
+      </c>
+      <c r="D370" s="2">
+        <v>0.5</v>
+      </c>
+      <c r="E370" t="s">
+        <v>88</v>
+      </c>
+      <c r="F370" t="s">
+        <v>89</v>
+      </c>
+      <c r="H370" t="s">
         <v>98</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>