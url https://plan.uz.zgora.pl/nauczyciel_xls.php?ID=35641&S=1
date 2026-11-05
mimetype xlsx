--- v3 (2026-09-21)
+++ v4 (2026-11-05)
@@ -660,54 +660,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I370"/>
+  <dimension ref="A1:I371"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D370" sqref="D370"/>
+      <selection activeCell="D371" sqref="D371"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="100.118" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="52.987" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
@@ -10107,50 +10107,73 @@
       </c>
       <c r="H369" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="370" spans="1:9">
       <c r="A370" s="1">
         <v>46283.0</v>
       </c>
       <c r="B370" t="s">
         <v>38</v>
       </c>
       <c r="C370" s="2">
         <v>0.41666666666667</v>
       </c>
       <c r="D370" s="2">
         <v>0.5</v>
       </c>
       <c r="E370" t="s">
         <v>88</v>
       </c>
       <c r="F370" t="s">
         <v>89</v>
       </c>
       <c r="H370" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="371" spans="1:9">
+      <c r="A371" s="1">
+        <v>46293.0</v>
+      </c>
+      <c r="B371" t="s">
+        <v>8</v>
+      </c>
+      <c r="C371" s="2">
+        <v>0.41666666666667</v>
+      </c>
+      <c r="D371" s="2">
+        <v>0.5</v>
+      </c>
+      <c r="E371" t="s">
+        <v>88</v>
+      </c>
+      <c r="F371" t="s">
+        <v>89</v>
+      </c>
+      <c r="H371" t="s">
         <v>98</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>