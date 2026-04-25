--- v2 (2026-03-03)
+++ v3 (2026-04-25)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Plan zajęć" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="27">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="28">
   <si>
     <t>Termin</t>
   </si>
   <si>
     <t>Dzień</t>
   </si>
   <si>
     <t>Od</t>
   </si>
   <si>
     <t>Do</t>
   </si>
   <si>
     <t>Przedmiot</t>
   </si>
   <si>
     <t>RZ</t>
   </si>
   <si>
     <t>Grupy</t>
   </si>
   <si>
     <t>Miejsce</t>
   </si>
   <si>
@@ -93,50 +93,53 @@
     <t>Śr</t>
   </si>
   <si>
     <t>Przedmiot do wyboru - Amerykańskie narracje migracyjne</t>
   </si>
   <si>
     <t>106 A-20</t>
   </si>
   <si>
     <t>Przedmiot do wyboru: Amerykańskie opowiadania</t>
   </si>
   <si>
     <t>21F-ANG-SP24; 22F-ANG-SP24; 23F-ANG-SP24</t>
   </si>
   <si>
     <t>Ni</t>
   </si>
   <si>
     <t>21F-ANG-NP24</t>
   </si>
   <si>
     <t>115 A-20</t>
   </si>
   <si>
     <t>21F-ANG-ND24</t>
+  </si>
+  <si>
+    <t>9 A-20</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="yyyy/mm/dd;@"/>
   </numFmts>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
@@ -1214,51 +1217,51 @@
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="1">
         <v>46106.0</v>
       </c>
       <c r="B29" t="s">
         <v>18</v>
       </c>
       <c r="C29" s="2">
         <v>0.55208333333333</v>
       </c>
       <c r="D29" s="2">
         <v>0.61458333333333</v>
       </c>
       <c r="E29" t="s">
         <v>21</v>
       </c>
       <c r="F29" t="s">
         <v>17</v>
       </c>
       <c r="G29" t="s">
         <v>22</v>
       </c>
       <c r="H29" t="s">
-        <v>20</v>
+        <v>27</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="1">
         <v>46110.0</v>
       </c>
       <c r="B30" t="s">
         <v>23</v>
       </c>
       <c r="C30" s="2">
         <v>0.33333333333333</v>
       </c>
       <c r="D30" s="2">
         <v>0.39583333333333</v>
       </c>
       <c r="E30" t="s">
         <v>21</v>
       </c>
       <c r="F30" t="s">
         <v>17</v>
       </c>
       <c r="G30" t="s">
         <v>24</v>
       </c>
       <c r="H30" t="s">
@@ -1422,51 +1425,51 @@
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="1">
         <v>46113.0</v>
       </c>
       <c r="B37" t="s">
         <v>18</v>
       </c>
       <c r="C37" s="2">
         <v>0.55208333333333</v>
       </c>
       <c r="D37" s="2">
         <v>0.61458333333333</v>
       </c>
       <c r="E37" t="s">
         <v>21</v>
       </c>
       <c r="F37" t="s">
         <v>17</v>
       </c>
       <c r="G37" t="s">
         <v>22</v>
       </c>
       <c r="H37" t="s">
-        <v>20</v>
+        <v>27</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="1">
         <v>46120.0</v>
       </c>
       <c r="B38" t="s">
         <v>18</v>
       </c>
       <c r="C38" s="2">
         <v>0.47916666666667</v>
       </c>
       <c r="D38" s="2">
         <v>0.54166666666667</v>
       </c>
       <c r="E38" t="s">
         <v>19</v>
       </c>
       <c r="F38" t="s">
         <v>17</v>
       </c>
       <c r="G38" t="s">
         <v>15</v>
       </c>
       <c r="H38" t="s">
@@ -1474,51 +1477,51 @@
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="1">
         <v>46120.0</v>
       </c>
       <c r="B39" t="s">
         <v>18</v>
       </c>
       <c r="C39" s="2">
         <v>0.55208333333333</v>
       </c>
       <c r="D39" s="2">
         <v>0.61458333333333</v>
       </c>
       <c r="E39" t="s">
         <v>21</v>
       </c>
       <c r="F39" t="s">
         <v>17</v>
       </c>
       <c r="G39" t="s">
         <v>22</v>
       </c>
       <c r="H39" t="s">
-        <v>20</v>
+        <v>27</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="1">
         <v>46124.0</v>
       </c>
       <c r="B40" t="s">
         <v>23</v>
       </c>
       <c r="C40" s="2">
         <v>0.33333333333333</v>
       </c>
       <c r="D40" s="2">
         <v>0.39583333333333</v>
       </c>
       <c r="E40" t="s">
         <v>21</v>
       </c>
       <c r="F40" t="s">
         <v>17</v>
       </c>
       <c r="G40" t="s">
         <v>24</v>
       </c>
       <c r="H40" t="s">
@@ -1682,51 +1685,51 @@
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="1">
         <v>46127.0</v>
       </c>
       <c r="B47" t="s">
         <v>18</v>
       </c>
       <c r="C47" s="2">
         <v>0.55208333333333</v>
       </c>
       <c r="D47" s="2">
         <v>0.61458333333333</v>
       </c>
       <c r="E47" t="s">
         <v>21</v>
       </c>
       <c r="F47" t="s">
         <v>17</v>
       </c>
       <c r="G47" t="s">
         <v>22</v>
       </c>
       <c r="H47" t="s">
-        <v>20</v>
+        <v>27</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="1">
         <v>46131.0</v>
       </c>
       <c r="B48" t="s">
         <v>23</v>
       </c>
       <c r="C48" s="2">
         <v>0.33333333333333</v>
       </c>
       <c r="D48" s="2">
         <v>0.39583333333333</v>
       </c>
       <c r="E48" t="s">
         <v>21</v>
       </c>
       <c r="F48" t="s">
         <v>17</v>
       </c>
       <c r="G48" t="s">
         <v>24</v>
       </c>
       <c r="H48" t="s">
@@ -1890,51 +1893,51 @@
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="1">
         <v>46134.0</v>
       </c>
       <c r="B55" t="s">
         <v>18</v>
       </c>
       <c r="C55" s="2">
         <v>0.55208333333333</v>
       </c>
       <c r="D55" s="2">
         <v>0.61458333333333</v>
       </c>
       <c r="E55" t="s">
         <v>21</v>
       </c>
       <c r="F55" t="s">
         <v>17</v>
       </c>
       <c r="G55" t="s">
         <v>22</v>
       </c>
       <c r="H55" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="1">
         <v>46138.0</v>
       </c>
       <c r="B56" t="s">
         <v>23</v>
       </c>
       <c r="C56" s="2">
         <v>0.33333333333333</v>
       </c>
       <c r="D56" s="2">
         <v>0.39583333333333</v>
       </c>
       <c r="E56" t="s">
         <v>21</v>
       </c>
       <c r="F56" t="s">
         <v>17</v>
       </c>
       <c r="G56" t="s">
         <v>24</v>
       </c>
       <c r="H56" t="s">
@@ -2176,51 +2179,51 @@
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" s="1">
         <v>46148.0</v>
       </c>
       <c r="B66" t="s">
         <v>18</v>
       </c>
       <c r="C66" s="2">
         <v>0.55208333333333</v>
       </c>
       <c r="D66" s="2">
         <v>0.61458333333333</v>
       </c>
       <c r="E66" t="s">
         <v>21</v>
       </c>
       <c r="F66" t="s">
         <v>17</v>
       </c>
       <c r="G66" t="s">
         <v>22</v>
       </c>
       <c r="H66" t="s">
-        <v>20</v>
+        <v>27</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" s="1">
         <v>46154.0</v>
       </c>
       <c r="B67" t="s">
         <v>8</v>
       </c>
       <c r="C67" s="2">
         <v>0.40625</v>
       </c>
       <c r="D67" s="2">
         <v>0.46875</v>
       </c>
       <c r="E67" t="s">
         <v>9</v>
       </c>
       <c r="F67" t="s">
         <v>10</v>
       </c>
       <c r="G67" t="s">
         <v>11</v>
       </c>
       <c r="H67" t="s">
@@ -2306,51 +2309,51 @@
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" s="1">
         <v>46155.0</v>
       </c>
       <c r="B71" t="s">
         <v>18</v>
       </c>
       <c r="C71" s="2">
         <v>0.55208333333333</v>
       </c>
       <c r="D71" s="2">
         <v>0.61458333333333</v>
       </c>
       <c r="E71" t="s">
         <v>21</v>
       </c>
       <c r="F71" t="s">
         <v>17</v>
       </c>
       <c r="G71" t="s">
         <v>22</v>
       </c>
       <c r="H71" t="s">
-        <v>20</v>
+        <v>27</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" s="1">
         <v>46159.0</v>
       </c>
       <c r="B72" t="s">
         <v>23</v>
       </c>
       <c r="C72" s="2">
         <v>0.33333333333333</v>
       </c>
       <c r="D72" s="2">
         <v>0.39583333333333</v>
       </c>
       <c r="E72" t="s">
         <v>21</v>
       </c>
       <c r="F72" t="s">
         <v>17</v>
       </c>
       <c r="G72" t="s">
         <v>24</v>
       </c>
       <c r="H72" t="s">
@@ -2514,51 +2517,51 @@
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" s="1">
         <v>46162.0</v>
       </c>
       <c r="B79" t="s">
         <v>18</v>
       </c>
       <c r="C79" s="2">
         <v>0.55208333333333</v>
       </c>
       <c r="D79" s="2">
         <v>0.61458333333333</v>
       </c>
       <c r="E79" t="s">
         <v>21</v>
       </c>
       <c r="F79" t="s">
         <v>17</v>
       </c>
       <c r="G79" t="s">
         <v>22</v>
       </c>
       <c r="H79" t="s">
-        <v>20</v>
+        <v>27</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" s="1">
         <v>46168.0</v>
       </c>
       <c r="B80" t="s">
         <v>8</v>
       </c>
       <c r="C80" s="2">
         <v>0.40625</v>
       </c>
       <c r="D80" s="2">
         <v>0.46875</v>
       </c>
       <c r="E80" t="s">
         <v>9</v>
       </c>
       <c r="F80" t="s">
         <v>10</v>
       </c>
       <c r="G80" t="s">
         <v>11</v>
       </c>
       <c r="H80" t="s">
@@ -2644,51 +2647,51 @@
       </c>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" s="1">
         <v>46169.0</v>
       </c>
       <c r="B84" t="s">
         <v>18</v>
       </c>
       <c r="C84" s="2">
         <v>0.55208333333333</v>
       </c>
       <c r="D84" s="2">
         <v>0.61458333333333</v>
       </c>
       <c r="E84" t="s">
         <v>21</v>
       </c>
       <c r="F84" t="s">
         <v>17</v>
       </c>
       <c r="G84" t="s">
         <v>22</v>
       </c>
       <c r="H84" t="s">
-        <v>20</v>
+        <v>27</v>
       </c>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" s="1">
         <v>46173.0</v>
       </c>
       <c r="B85" t="s">
         <v>23</v>
       </c>
       <c r="C85" s="2">
         <v>0.33333333333333</v>
       </c>
       <c r="D85" s="2">
         <v>0.39583333333333</v>
       </c>
       <c r="E85" t="s">
         <v>21</v>
       </c>
       <c r="F85" t="s">
         <v>17</v>
       </c>
       <c r="G85" t="s">
         <v>24</v>
       </c>
       <c r="H85" t="s">
@@ -2852,51 +2855,51 @@
       </c>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" s="1">
         <v>46176.0</v>
       </c>
       <c r="B92" t="s">
         <v>18</v>
       </c>
       <c r="C92" s="2">
         <v>0.55208333333333</v>
       </c>
       <c r="D92" s="2">
         <v>0.61458333333333</v>
       </c>
       <c r="E92" t="s">
         <v>21</v>
       </c>
       <c r="F92" t="s">
         <v>17</v>
       </c>
       <c r="G92" t="s">
         <v>22</v>
       </c>
       <c r="H92" t="s">
-        <v>20</v>
+        <v>27</v>
       </c>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" s="1">
         <v>46182.0</v>
       </c>
       <c r="B93" t="s">
         <v>8</v>
       </c>
       <c r="C93" s="2">
         <v>0.40625</v>
       </c>
       <c r="D93" s="2">
         <v>0.46875</v>
       </c>
       <c r="E93" t="s">
         <v>9</v>
       </c>
       <c r="F93" t="s">
         <v>10</v>
       </c>
       <c r="G93" t="s">
         <v>11</v>
       </c>
       <c r="H93" t="s">
@@ -2982,51 +2985,51 @@
       </c>
     </row>
     <row r="97" spans="1:9">
       <c r="A97" s="1">
         <v>46183.0</v>
       </c>
       <c r="B97" t="s">
         <v>18</v>
       </c>
       <c r="C97" s="2">
         <v>0.55208333333333</v>
       </c>
       <c r="D97" s="2">
         <v>0.61458333333333</v>
       </c>
       <c r="E97" t="s">
         <v>21</v>
       </c>
       <c r="F97" t="s">
         <v>17</v>
       </c>
       <c r="G97" t="s">
         <v>22</v>
       </c>
       <c r="H97" t="s">
-        <v>20</v>
+        <v>27</v>
       </c>
     </row>
     <row r="98" spans="1:9">
       <c r="A98" s="1">
         <v>46187.0</v>
       </c>
       <c r="B98" t="s">
         <v>23</v>
       </c>
       <c r="C98" s="2">
         <v>0.40625</v>
       </c>
       <c r="D98" s="2">
         <v>0.46875</v>
       </c>
       <c r="E98" t="s">
         <v>21</v>
       </c>
       <c r="F98" t="s">
         <v>17</v>
       </c>
       <c r="G98" t="s">
         <v>24</v>
       </c>
       <c r="H98" t="s">
@@ -3138,51 +3141,51 @@
       </c>
     </row>
     <row r="103" spans="1:9">
       <c r="A103" s="1">
         <v>46190.0</v>
       </c>
       <c r="B103" t="s">
         <v>18</v>
       </c>
       <c r="C103" s="2">
         <v>0.55208333333333</v>
       </c>
       <c r="D103" s="2">
         <v>0.61458333333333</v>
       </c>
       <c r="E103" t="s">
         <v>21</v>
       </c>
       <c r="F103" t="s">
         <v>17</v>
       </c>
       <c r="G103" t="s">
         <v>22</v>
       </c>
       <c r="H103" t="s">
-        <v>20</v>
+        <v>27</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>