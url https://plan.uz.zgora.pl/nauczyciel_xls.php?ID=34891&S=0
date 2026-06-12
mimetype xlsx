--- v3 (2026-04-25)
+++ v4 (2026-06-12)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Plan zajęć" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="28">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
   <si>
     <t>Termin</t>
   </si>
   <si>
     <t>Dzień</t>
   </si>
   <si>
     <t>Od</t>
   </si>
   <si>
     <t>Do</t>
   </si>
   <si>
     <t>Przedmiot</t>
   </si>
   <si>
     <t>RZ</t>
   </si>
   <si>
     <t>Grupy</t>
   </si>
   <si>
     <t>Miejsce</t>
   </si>
   <si>
@@ -96,50 +96,59 @@
     <t>Przedmiot do wyboru - Amerykańskie narracje migracyjne</t>
   </si>
   <si>
     <t>106 A-20</t>
   </si>
   <si>
     <t>Przedmiot do wyboru: Amerykańskie opowiadania</t>
   </si>
   <si>
     <t>21F-ANG-SP24; 22F-ANG-SP24; 23F-ANG-SP24</t>
   </si>
   <si>
     <t>Ni</t>
   </si>
   <si>
     <t>21F-ANG-NP24</t>
   </si>
   <si>
     <t>115 A-20</t>
   </si>
   <si>
     <t>21F-ANG-ND24</t>
   </si>
   <si>
     <t>9 A-20</t>
+  </si>
+  <si>
+    <t>E</t>
+  </si>
+  <si>
+    <t>Aula H A-20</t>
+  </si>
+  <si>
+    <t>So</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="yyyy/mm/dd;@"/>
   </numFmts>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
@@ -447,54 +456,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I103"/>
+  <dimension ref="A1:I107"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D103" sqref="D103"/>
+      <selection activeCell="D107" sqref="D107"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="64.841" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
@@ -3141,50 +3150,154 @@
       </c>
     </row>
     <row r="103" spans="1:9">
       <c r="A103" s="1">
         <v>46190.0</v>
       </c>
       <c r="B103" t="s">
         <v>18</v>
       </c>
       <c r="C103" s="2">
         <v>0.55208333333333</v>
       </c>
       <c r="D103" s="2">
         <v>0.61458333333333</v>
       </c>
       <c r="E103" t="s">
         <v>21</v>
       </c>
       <c r="F103" t="s">
         <v>17</v>
       </c>
       <c r="G103" t="s">
         <v>22</v>
       </c>
       <c r="H103" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="104" spans="1:9">
+      <c r="A104" s="1">
+        <v>46196.0</v>
+      </c>
+      <c r="B104" t="s">
+        <v>8</v>
+      </c>
+      <c r="C104" s="2">
+        <v>0.70833333333333</v>
+      </c>
+      <c r="D104" s="2">
+        <v>0.79166666666667</v>
+      </c>
+      <c r="E104" t="s">
+        <v>13</v>
+      </c>
+      <c r="F104" t="s">
+        <v>28</v>
+      </c>
+      <c r="G104" t="s">
+        <v>15</v>
+      </c>
+      <c r="H104" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="105" spans="1:9">
+      <c r="A105" s="1">
+        <v>46200.0</v>
+      </c>
+      <c r="B105" t="s">
+        <v>30</v>
+      </c>
+      <c r="C105" s="2">
+        <v>0.45833333333333</v>
+      </c>
+      <c r="D105" s="2">
+        <v>0.54166666666667</v>
+      </c>
+      <c r="E105" t="s">
+        <v>13</v>
+      </c>
+      <c r="F105" t="s">
+        <v>28</v>
+      </c>
+      <c r="G105" t="s">
+        <v>26</v>
+      </c>
+      <c r="H105" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="106" spans="1:9">
+      <c r="A106" s="1">
+        <v>46270.0</v>
+      </c>
+      <c r="B106" t="s">
+        <v>30</v>
+      </c>
+      <c r="C106" s="2">
+        <v>0.45833333333333</v>
+      </c>
+      <c r="D106" s="2">
+        <v>0.54166666666667</v>
+      </c>
+      <c r="E106" t="s">
+        <v>13</v>
+      </c>
+      <c r="F106" t="s">
+        <v>28</v>
+      </c>
+      <c r="G106" t="s">
+        <v>26</v>
+      </c>
+      <c r="H106" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="107" spans="1:9">
+      <c r="A107" s="1">
+        <v>46270.0</v>
+      </c>
+      <c r="B107" t="s">
+        <v>30</v>
+      </c>
+      <c r="C107" s="2">
+        <v>0.45833333333333</v>
+      </c>
+      <c r="D107" s="2">
+        <v>0.54166666666667</v>
+      </c>
+      <c r="E107" t="s">
+        <v>13</v>
+      </c>
+      <c r="F107" t="s">
+        <v>28</v>
+      </c>
+      <c r="G107" t="s">
+        <v>15</v>
+      </c>
+      <c r="H107" t="s">
         <v>27</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>