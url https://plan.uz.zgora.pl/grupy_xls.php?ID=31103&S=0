--- v0 (2026-04-28)
+++ v1 (2026-06-28)
@@ -107,51 +107,51 @@
   <si>
     <t>Social Aspects of Popular Music (Ć)</t>
   </si>
   <si>
     <t>dr Dorota Bazuń</t>
   </si>
   <si>
     <t>102 A-20</t>
   </si>
   <si>
     <t>Identity developement in adolescence and adulthood (Ć)</t>
   </si>
   <si>
     <t>dr Anna Mróz</t>
   </si>
   <si>
     <t>P103 A-16</t>
   </si>
   <si>
     <t>8 A-16</t>
   </si>
   <si>
     <t>Digital educational project (Ć)</t>
   </si>
   <si>
-    <t>P101 A-16</t>
+    <t>P4 A-16</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="yyyy/mm/dd;@"/>
   </numFmts>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
@@ -1192,378 +1192,378 @@
       </c>
       <c r="E27" s="2">
         <v>0.39583333333333</v>
       </c>
       <c r="F27" t="s">
         <v>30</v>
       </c>
       <c r="G27" t="s">
         <v>11</v>
       </c>
       <c r="H27" t="s">
         <v>15</v>
       </c>
       <c r="I27" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" s="1">
         <v>46147.0</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="D28" s="2">
-        <v>0.33333333333333</v>
+        <v>0.47916666666667</v>
       </c>
       <c r="E28" s="2">
-        <v>0.39583333333333</v>
+        <v>0.54166666666667</v>
       </c>
       <c r="F28" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="G28" t="s">
         <v>11</v>
       </c>
       <c r="H28" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I28" t="s">
-        <v>28</v>
+        <v>13</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" s="1">
         <v>46147.0</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="D29" s="2">
-        <v>0.40625</v>
+        <v>0.55208333333333</v>
       </c>
       <c r="E29" s="2">
-        <v>0.46875</v>
+        <v>0.61458333333333</v>
       </c>
       <c r="F29" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="G29" t="s">
         <v>11</v>
       </c>
       <c r="H29" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="I29" t="s">
-        <v>31</v>
+        <v>25</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" s="1">
-        <v>46147.0</v>
+        <v>46154.0</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="D30" s="2">
-        <v>0.47916666666667</v>
+        <v>0.33333333333333</v>
       </c>
       <c r="E30" s="2">
-        <v>0.54166666666667</v>
+        <v>0.39583333333333</v>
       </c>
       <c r="F30" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="G30" t="s">
         <v>11</v>
       </c>
       <c r="H30" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="I30" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31" s="1">
-        <v>46147.0</v>
+        <v>46154.0</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="D31" s="2">
         <v>0.55208333333333</v>
       </c>
       <c r="E31" s="2">
         <v>0.61458333333333</v>
       </c>
       <c r="F31" t="s">
         <v>23</v>
       </c>
       <c r="G31" t="s">
         <v>11</v>
       </c>
       <c r="H31" t="s">
         <v>24</v>
       </c>
       <c r="I31" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32" s="1">
-        <v>46154.0</v>
+        <v>46155.0</v>
       </c>
       <c r="B32" t="s">
-        <v>9</v>
+        <v>19</v>
       </c>
       <c r="D32" s="2">
-        <v>0.33333333333333</v>
+        <v>0.625</v>
       </c>
       <c r="E32" s="2">
-        <v>0.39583333333333</v>
+        <v>0.6875</v>
       </c>
       <c r="F32" t="s">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="G32" t="s">
         <v>11</v>
       </c>
       <c r="H32" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I32" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="A33" s="1">
-        <v>46154.0</v>
+        <v>46161.0</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="D33" s="2">
-        <v>0.55208333333333</v>
+        <v>0.33333333333333</v>
       </c>
       <c r="E33" s="2">
-        <v>0.61458333333333</v>
+        <v>0.39583333333333</v>
       </c>
       <c r="F33" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="G33" t="s">
         <v>11</v>
       </c>
       <c r="H33" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="I33" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
     </row>
     <row r="34" spans="1:10">
       <c r="A34" s="1">
-        <v>46155.0</v>
+        <v>46161.0</v>
       </c>
       <c r="B34" t="s">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="D34" s="2">
-        <v>0.625</v>
+        <v>0.33333333333333</v>
       </c>
       <c r="E34" s="2">
-        <v>0.6875</v>
+        <v>0.39583333333333</v>
       </c>
       <c r="F34" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="G34" t="s">
         <v>11</v>
       </c>
       <c r="H34" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
       <c r="I34" t="s">
-        <v>22</v>
+        <v>28</v>
       </c>
     </row>
     <row r="35" spans="1:10">
       <c r="A35" s="1">
         <v>46161.0</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="D35" s="2">
-        <v>0.33333333333333</v>
+        <v>0.40625</v>
       </c>
       <c r="E35" s="2">
-        <v>0.39583333333333</v>
+        <v>0.46875</v>
       </c>
       <c r="F35" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="G35" t="s">
         <v>11</v>
       </c>
       <c r="H35" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="I35" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
     </row>
     <row r="36" spans="1:10">
       <c r="A36" s="1">
         <v>46161.0</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="D36" s="2">
-        <v>0.33333333333333</v>
+        <v>0.47916666666667</v>
       </c>
       <c r="E36" s="2">
-        <v>0.39583333333333</v>
+        <v>0.54166666666667</v>
       </c>
       <c r="F36" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="G36" t="s">
         <v>11</v>
       </c>
       <c r="H36" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I36" t="s">
-        <v>28</v>
+        <v>13</v>
       </c>
     </row>
     <row r="37" spans="1:10">
       <c r="A37" s="1">
         <v>46161.0</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="D37" s="2">
-        <v>0.40625</v>
+        <v>0.55208333333333</v>
       </c>
       <c r="E37" s="2">
-        <v>0.46875</v>
+        <v>0.61458333333333</v>
       </c>
       <c r="F37" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="G37" t="s">
         <v>11</v>
       </c>
       <c r="H37" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I37" t="s">
-        <v>29</v>
+        <v>13</v>
       </c>
     </row>
     <row r="38" spans="1:10">
       <c r="A38" s="1">
         <v>46161.0</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="D38" s="2">
-        <v>0.47916666666667</v>
+        <v>0.55208333333333</v>
       </c>
       <c r="E38" s="2">
-        <v>0.54166666666667</v>
+        <v>0.61458333333333</v>
       </c>
       <c r="F38" t="s">
-        <v>10</v>
+        <v>23</v>
       </c>
       <c r="G38" t="s">
         <v>11</v>
       </c>
       <c r="H38" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="I38" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
     </row>
     <row r="39" spans="1:10">
       <c r="A39" s="1">
-        <v>46161.0</v>
+        <v>46168.0</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="D39" s="2">
-        <v>0.55208333333333</v>
+        <v>0.33333333333333</v>
       </c>
       <c r="E39" s="2">
-        <v>0.61458333333333</v>
+        <v>0.39583333333333</v>
       </c>
       <c r="F39" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="G39" t="s">
         <v>11</v>
       </c>
       <c r="H39" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="I39" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
     </row>
     <row r="40" spans="1:10">
       <c r="A40" s="1">
         <v>46168.0</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="D40" s="2">
-        <v>0.33333333333333</v>
+        <v>0.47916666666667</v>
       </c>
       <c r="E40" s="2">
-        <v>0.39583333333333</v>
+        <v>0.54166666666667</v>
       </c>
       <c r="F40" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="G40" t="s">
         <v>11</v>
       </c>
       <c r="H40" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="I40" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
     </row>
     <row r="41" spans="1:10">
       <c r="A41" s="1">
         <v>46168.0</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="D41" s="2">
         <v>0.55208333333333</v>
       </c>
       <c r="E41" s="2">
         <v>0.61458333333333</v>
       </c>
       <c r="F41" t="s">
         <v>23</v>
       </c>
       <c r="G41" t="s">
         <v>11</v>
       </c>
       <c r="H41" t="s">
         <v>24</v>
       </c>
       <c r="I41" t="s">
@@ -1654,150 +1654,150 @@
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="D45" s="2">
         <v>0.40625</v>
       </c>
       <c r="E45" s="2">
         <v>0.46875</v>
       </c>
       <c r="F45" t="s">
         <v>26</v>
       </c>
       <c r="G45" t="s">
         <v>11</v>
       </c>
       <c r="H45" t="s">
         <v>27</v>
       </c>
       <c r="I45" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="46" spans="1:10">
       <c r="A46" s="1">
-        <v>46175.0</v>
+        <v>46182.0</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="D46" s="2">
-        <v>0.47916666666667</v>
+        <v>0.33333333333333</v>
       </c>
       <c r="E46" s="2">
-        <v>0.54166666666667</v>
+        <v>0.39583333333333</v>
       </c>
       <c r="F46" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="G46" t="s">
         <v>11</v>
       </c>
       <c r="H46" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="I46" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
     </row>
     <row r="47" spans="1:10">
       <c r="A47" s="1">
-        <v>46182.0</v>
+        <v>46183.0</v>
       </c>
       <c r="B47" t="s">
-        <v>9</v>
+        <v>19</v>
       </c>
       <c r="D47" s="2">
-        <v>0.33333333333333</v>
+        <v>0.625</v>
       </c>
       <c r="E47" s="2">
-        <v>0.39583333333333</v>
+        <v>0.6875</v>
       </c>
       <c r="F47" t="s">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="G47" t="s">
         <v>11</v>
       </c>
       <c r="H47" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I47" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
     </row>
     <row r="48" spans="1:10">
       <c r="A48" s="1">
-        <v>46183.0</v>
+        <v>46189.0</v>
       </c>
       <c r="B48" t="s">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="D48" s="2">
-        <v>0.625</v>
+        <v>0.33333333333333</v>
       </c>
       <c r="E48" s="2">
-        <v>0.6875</v>
+        <v>0.39583333333333</v>
       </c>
       <c r="F48" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="G48" t="s">
         <v>11</v>
       </c>
       <c r="H48" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
       <c r="I48" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
     </row>
     <row r="49" spans="1:10">
       <c r="A49" s="1">
         <v>46189.0</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="D49" s="2">
-        <v>0.47916666666667</v>
+        <v>0.40625</v>
       </c>
       <c r="E49" s="2">
-        <v>0.54166666666667</v>
+        <v>0.46875</v>
       </c>
       <c r="F49" t="s">
-        <v>10</v>
+        <v>26</v>
       </c>
       <c r="G49" t="s">
         <v>11</v>
       </c>
       <c r="H49" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I49" t="s">
-        <v>13</v>
+        <v>31</v>
       </c>
     </row>
     <row r="50" spans="1:10">
       <c r="A50" s="1">
         <v>46190.0</v>
       </c>
       <c r="B50" t="s">
         <v>19</v>
       </c>
       <c r="D50" s="2">
         <v>0.625</v>
       </c>
       <c r="E50" s="2">
         <v>0.6875</v>
       </c>
       <c r="F50" t="s">
         <v>20</v>
       </c>
       <c r="G50" t="s">
         <v>11</v>
       </c>
       <c r="H50" t="s">
         <v>21</v>
       </c>
       <c r="I50" t="s">