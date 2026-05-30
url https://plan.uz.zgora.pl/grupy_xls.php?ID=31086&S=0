--- v0 (2026-04-13)
+++ v1 (2026-05-30)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Plan zajęć" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
   <si>
     <t>Termin</t>
   </si>
   <si>
     <t>Dzień</t>
   </si>
   <si>
     <t>PG</t>
   </si>
   <si>
     <t>Od</t>
   </si>
   <si>
     <t>Do</t>
   </si>
   <si>
     <t>Przedmiot</t>
   </si>
   <si>
     <t>RZ</t>
   </si>
   <si>
     <t>Nauczyciel</t>
   </si>
   <si>
@@ -119,63 +119,66 @@
   <si>
     <t>mgr Agnieszka Mrowińska</t>
   </si>
   <si>
     <t>419 A-16</t>
   </si>
   <si>
     <t>Diagnoza specjalnych potrzeb edukacyjnych II (Ć)</t>
   </si>
   <si>
     <t>425 A-16</t>
   </si>
   <si>
     <t>Pedagogika integracyjna i włączająca (W)</t>
   </si>
   <si>
     <t>dr hab. Jarosław Bąbka, prof. UZ</t>
   </si>
   <si>
     <t>Metodyka kształcenia w grupie zróżnicowanej osób z niepełnosprawnością intelektualną (Ć)</t>
   </si>
   <si>
     <t>mgr Alicja Nogajczyk</t>
   </si>
   <si>
+    <t>138 A-16</t>
+  </si>
+  <si>
     <t>Metodyka kształcenia w grupie zróżnicowanej osób z niepełnosprawnością słuchową (Ć)</t>
   </si>
   <si>
     <t>Pedagogika integracyjna i włączająca (Ć)</t>
   </si>
   <si>
     <t>Dydaktyka specjalna (W)</t>
   </si>
   <si>
     <t>dr hab. Mirosław Kowalski, prof. UZ</t>
   </si>
   <si>
-    <t>138 A-16</t>
+    <t>341 A-16</t>
   </si>
   <si>
     <t>Specjalne potrzeby edukacyjne - niepełnosprawność intelektualna (W)</t>
   </si>
   <si>
     <t>dr hab. Zdzisława Janiszewska-Nieścioruk, prof. UZ</t>
   </si>
   <si>
     <t>428 A-16</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="yyyy/mm/dd;@"/>
   </numFmts>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -1006,51 +1009,51 @@
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" s="1">
         <v>46158.0</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="D19" s="2">
         <v>0.375</v>
       </c>
       <c r="E19" s="2">
         <v>0.54166666666667</v>
       </c>
       <c r="F19" t="s">
         <v>31</v>
       </c>
       <c r="G19" t="s">
         <v>11</v>
       </c>
       <c r="H19" t="s">
         <v>32</v>
       </c>
       <c r="I19" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" s="1">
         <v>46158.0</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="D20" s="2">
         <v>0.5625</v>
       </c>
       <c r="E20" s="2">
         <v>0.72916666666667</v>
       </c>
       <c r="F20" t="s">
         <v>22</v>
       </c>
       <c r="G20" t="s">
         <v>15</v>
       </c>
       <c r="H20" t="s">
         <v>23</v>
       </c>
       <c r="I20" t="s">
@@ -1075,398 +1078,398 @@
       </c>
       <c r="G21" t="s">
         <v>15</v>
       </c>
       <c r="H21" t="s">
         <v>19</v>
       </c>
       <c r="I21" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" s="1">
         <v>46159.0</v>
       </c>
       <c r="B22" t="s">
         <v>16</v>
       </c>
       <c r="D22" s="2">
         <v>0.375</v>
       </c>
       <c r="E22" s="2">
         <v>0.54166666666667</v>
       </c>
       <c r="F22" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="G22" t="s">
         <v>15</v>
       </c>
       <c r="H22" t="s">
         <v>27</v>
       </c>
       <c r="I22" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" s="1">
         <v>46159.0</v>
       </c>
       <c r="B23" t="s">
         <v>16</v>
       </c>
       <c r="D23" s="2">
         <v>0.5625</v>
       </c>
       <c r="E23" s="2">
         <v>0.72916666666667</v>
       </c>
       <c r="F23" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="G23" t="s">
         <v>15</v>
       </c>
       <c r="H23" t="s">
         <v>27</v>
       </c>
       <c r="I23" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" s="1">
         <v>46172.0</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="D24" s="2">
         <v>0.375</v>
       </c>
       <c r="E24" s="2">
         <v>0.54166666666667</v>
       </c>
       <c r="F24" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="G24" t="s">
         <v>15</v>
       </c>
       <c r="H24" t="s">
         <v>32</v>
       </c>
       <c r="I24" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" s="1">
-        <v>46173.0</v>
+        <v>46172.0</v>
       </c>
       <c r="B25" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="D25" s="2">
-        <v>0.33333333333333</v>
+        <v>0.5625</v>
       </c>
       <c r="E25" s="2">
-        <v>0.48958333333333</v>
+        <v>0.72916666666667</v>
       </c>
       <c r="F25" t="s">
-        <v>29</v>
+        <v>38</v>
       </c>
       <c r="G25" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="H25" t="s">
-        <v>23</v>
+        <v>39</v>
       </c>
       <c r="I25" t="s">
-        <v>13</v>
+        <v>35</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" s="1">
         <v>46173.0</v>
       </c>
       <c r="B26" t="s">
         <v>16</v>
       </c>
       <c r="D26" s="2">
-        <v>0.53125</v>
+        <v>0.33333333333333</v>
       </c>
       <c r="E26" s="2">
-        <v>0.69791666666667</v>
+        <v>0.48958333333333</v>
       </c>
       <c r="F26" t="s">
-        <v>37</v>
+        <v>29</v>
       </c>
       <c r="G26" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="H26" t="s">
-        <v>38</v>
+        <v>23</v>
       </c>
       <c r="I26" t="s">
-        <v>39</v>
+        <v>13</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" s="1">
-        <v>46186.0</v>
+        <v>46173.0</v>
       </c>
       <c r="B27" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="D27" s="2">
-        <v>0.375</v>
+        <v>0.53125</v>
       </c>
       <c r="E27" s="2">
-        <v>0.54166666666667</v>
+        <v>0.69791666666667</v>
       </c>
       <c r="F27" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="G27" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="H27" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="I27" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" s="1">
         <v>46186.0</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="D28" s="2">
-        <v>0.5625</v>
+        <v>0.375</v>
       </c>
       <c r="E28" s="2">
-        <v>0.72916666666667</v>
+        <v>0.54166666666667</v>
       </c>
       <c r="F28" t="s">
-        <v>29</v>
+        <v>37</v>
       </c>
       <c r="G28" t="s">
         <v>15</v>
       </c>
       <c r="H28" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="I28" t="s">
-        <v>13</v>
+        <v>30</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" s="1">
-        <v>46187.0</v>
+        <v>46186.0</v>
       </c>
       <c r="B29" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="D29" s="2">
-        <v>0.33333333333333</v>
+        <v>0.5625</v>
       </c>
       <c r="E29" s="2">
-        <v>0.36458333333333</v>
+        <v>0.72916666666667</v>
       </c>
       <c r="F29" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="G29" t="s">
         <v>15</v>
       </c>
       <c r="H29" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="I29" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" s="1">
         <v>46187.0</v>
       </c>
       <c r="B30" t="s">
         <v>16</v>
       </c>
       <c r="D30" s="2">
-        <v>0.375</v>
+        <v>0.33333333333333</v>
       </c>
       <c r="E30" s="2">
-        <v>0.54166666666667</v>
+        <v>0.36458333333333</v>
       </c>
       <c r="F30" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="G30" t="s">
         <v>15</v>
       </c>
       <c r="H30" t="s">
         <v>19</v>
       </c>
       <c r="I30" t="s">
-        <v>20</v>
+        <v>40</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31" s="1">
         <v>46187.0</v>
       </c>
       <c r="B31" t="s">
         <v>16</v>
       </c>
       <c r="D31" s="2">
-        <v>0.5625</v>
+        <v>0.375</v>
       </c>
       <c r="E31" s="2">
-        <v>0.72916666666667</v>
+        <v>0.54166666666667</v>
       </c>
       <c r="F31" t="s">
-        <v>37</v>
+        <v>18</v>
       </c>
       <c r="G31" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="H31" t="s">
-        <v>38</v>
+        <v>19</v>
       </c>
       <c r="I31" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32" s="1">
         <v>46193.0</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="D32" s="2">
         <v>0.375</v>
       </c>
       <c r="E32" s="2">
         <v>0.54166666666667</v>
       </c>
       <c r="F32" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="G32" t="s">
         <v>11</v>
       </c>
       <c r="H32" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I32" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="A33" s="1">
         <v>46193.0</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="D33" s="2">
         <v>0.5625</v>
       </c>
       <c r="E33" s="2">
         <v>0.72916666666667</v>
       </c>
       <c r="F33" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="G33" t="s">
         <v>15</v>
       </c>
       <c r="H33" t="s">
         <v>32</v>
       </c>
       <c r="I33" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="34" spans="1:10">
       <c r="A34" s="1">
         <v>46194.0</v>
       </c>
       <c r="B34" t="s">
         <v>16</v>
       </c>
       <c r="D34" s="2">
         <v>0.375</v>
       </c>
       <c r="E34" s="2">
         <v>0.54166666666667</v>
       </c>
       <c r="F34" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="G34" t="s">
         <v>11</v>
       </c>
       <c r="H34" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I34" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="35" spans="1:10">
       <c r="A35" s="1">
         <v>46194.0</v>
       </c>
       <c r="B35" t="s">
         <v>16</v>
       </c>
       <c r="D35" s="2">
         <v>0.5625</v>
       </c>
       <c r="E35" s="2">
         <v>0.72916666666667</v>
       </c>
       <c r="F35" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="G35" t="s">
         <v>11</v>
       </c>
       <c r="H35" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="I35" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>