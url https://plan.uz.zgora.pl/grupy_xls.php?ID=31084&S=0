--- v0 (2026-04-15)
+++ v1 (2026-05-31)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Plan zajęć" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
   <si>
     <t>Termin</t>
   </si>
   <si>
     <t>Dzień</t>
   </si>
   <si>
     <t>PG</t>
   </si>
   <si>
     <t>Od</t>
   </si>
   <si>
     <t>Do</t>
   </si>
   <si>
     <t>Przedmiot</t>
   </si>
   <si>
     <t>RZ</t>
   </si>
   <si>
     <t>Nauczyciel</t>
   </si>
   <si>
@@ -132,53 +132,50 @@
     <t>P103 A-16</t>
   </si>
   <si>
     <t>Psychologia uczenia się (Ć)</t>
   </si>
   <si>
     <t>mgr Natalia Skrzyczewska</t>
   </si>
   <si>
     <t>P2 A-16</t>
   </si>
   <si>
     <t>Wybrane zagadnienia z prawa i organizacji oświaty w Polsce (Ć)</t>
   </si>
   <si>
     <t>mgr Renata Hołysz</t>
   </si>
   <si>
     <t>34 A-16</t>
   </si>
   <si>
     <t>Pedagogika specjalna (Ć)</t>
   </si>
   <si>
     <t>dr Mateusz Kuźmik</t>
-  </si>
-[...1 lines deleted...]
-    <t>P4 A-16</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="yyyy/mm/dd;@"/>
   </numFmts>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
@@ -1941,196 +1938,196 @@
       <c r="A50" s="1">
         <v>46186.0</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
         <v>14</v>
       </c>
       <c r="D50" s="2">
         <v>0.33333333333333</v>
       </c>
       <c r="E50" s="2">
         <v>0.5</v>
       </c>
       <c r="F50" t="s">
         <v>29</v>
       </c>
       <c r="G50" t="s">
         <v>16</v>
       </c>
       <c r="H50" t="s">
         <v>30</v>
       </c>
       <c r="I50" t="s">
-        <v>40</v>
+        <v>18</v>
       </c>
     </row>
     <row r="51" spans="1:10">
       <c r="A51" s="1">
         <v>46186.0</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
         <v>19</v>
       </c>
       <c r="D51" s="2">
-        <v>0.40625</v>
+        <v>0.52083333333333</v>
       </c>
       <c r="E51" s="2">
-        <v>0.5</v>
+        <v>0.6875</v>
       </c>
       <c r="F51" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G51" t="s">
         <v>16</v>
       </c>
       <c r="H51" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I51" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
     </row>
     <row r="52" spans="1:10">
       <c r="A52" s="1">
-        <v>46186.0</v>
+        <v>46193.0</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="D52" s="2">
-        <v>0.51041666666667</v>
+        <v>0.32291666666667</v>
       </c>
       <c r="E52" s="2">
-        <v>0.60416666666667</v>
+        <v>0.48958333333333</v>
       </c>
       <c r="F52" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="G52" t="s">
         <v>16</v>
       </c>
       <c r="H52" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I52" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
     </row>
     <row r="53" spans="1:10">
       <c r="A53" s="1">
-        <v>46186.0</v>
+        <v>46193.0</v>
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="D53" s="2">
-        <v>0.52083333333333</v>
+        <v>0.49305555555556</v>
       </c>
       <c r="E53" s="2">
-        <v>0.6875</v>
+        <v>0.65972222222222</v>
       </c>
       <c r="F53" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="G53" t="s">
         <v>16</v>
       </c>
       <c r="H53" t="s">
-        <v>30</v>
+        <v>17</v>
       </c>
       <c r="I53" t="s">
-        <v>40</v>
+        <v>18</v>
       </c>
     </row>
     <row r="54" spans="1:10">
       <c r="A54" s="1">
         <v>46193.0</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
         <v>19</v>
       </c>
       <c r="D54" s="2">
-        <v>0.375</v>
+        <v>0.5625</v>
       </c>
       <c r="E54" s="2">
-        <v>0.54166666666667</v>
+        <v>0.65625</v>
       </c>
       <c r="F54" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="G54" t="s">
         <v>16</v>
       </c>
       <c r="H54" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="I54" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
     </row>
     <row r="55" spans="1:10">
       <c r="A55" s="1">
         <v>46193.0</v>
       </c>
       <c r="B55" t="s">
         <v>9</v>
       </c>
       <c r="C55" t="s">
         <v>14</v>
       </c>
       <c r="D55" s="2">
-        <v>0.5625</v>
+        <v>0.66666666666667</v>
       </c>
       <c r="E55" s="2">
-        <v>0.72916666666667</v>
+        <v>0.76041666666667</v>
       </c>
       <c r="F55" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="G55" t="s">
         <v>16</v>
       </c>
       <c r="H55" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="I55" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>