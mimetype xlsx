--- v0 (2026-04-12)
+++ v1 (2026-07-14)
@@ -1951,51 +1951,51 @@
       </c>
     </row>
     <row r="55" spans="1:10">
       <c r="A55" s="1">
         <v>46127.0</v>
       </c>
       <c r="B55" t="s">
         <v>19</v>
       </c>
       <c r="D55" s="2">
         <v>0.38541666666667</v>
       </c>
       <c r="E55" s="2">
         <v>0.45277777777778</v>
       </c>
       <c r="F55" t="s">
         <v>20</v>
       </c>
       <c r="G55" t="s">
         <v>11</v>
       </c>
       <c r="H55" t="s">
         <v>21</v>
       </c>
       <c r="I55" t="s">
-        <v>13</v>
+        <v>36</v>
       </c>
     </row>
     <row r="56" spans="1:10">
       <c r="A56" s="1">
         <v>46128.0</v>
       </c>
       <c r="B56" t="s">
         <v>22</v>
       </c>
       <c r="D56" s="2">
         <v>0.53125</v>
       </c>
       <c r="E56" s="2">
         <v>0.59375</v>
       </c>
       <c r="F56" t="s">
         <v>23</v>
       </c>
       <c r="G56" t="s">
         <v>11</v>
       </c>
       <c r="H56" t="s">
         <v>24</v>
       </c>
       <c r="I56" t="s">
@@ -2684,280 +2684,280 @@
       </c>
       <c r="B83" t="s">
         <v>22</v>
       </c>
       <c r="D83" s="2">
         <v>0.60416666666667</v>
       </c>
       <c r="E83" s="2">
         <v>0.67013888888889</v>
       </c>
       <c r="F83" t="s">
         <v>38</v>
       </c>
       <c r="G83" t="s">
         <v>39</v>
       </c>
       <c r="H83" t="s">
         <v>24</v>
       </c>
       <c r="I83" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="84" spans="1:10">
       <c r="A84" s="1">
-        <v>46150.0</v>
+        <v>46149.0</v>
       </c>
       <c r="B84" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="D84" s="2">
-        <v>0.45833333333333</v>
+        <v>0.67708333333333</v>
       </c>
       <c r="E84" s="2">
-        <v>0.52083333333333</v>
+        <v>0.73958333333333</v>
       </c>
       <c r="F84" t="s">
-        <v>30</v>
+        <v>23</v>
       </c>
       <c r="G84" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="H84" t="s">
-        <v>31</v>
+        <v>24</v>
       </c>
       <c r="I84" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
     </row>
     <row r="85" spans="1:10">
       <c r="A85" s="1">
         <v>46150.0</v>
       </c>
       <c r="B85" t="s">
         <v>29</v>
       </c>
       <c r="D85" s="2">
-        <v>0.53125</v>
+        <v>0.45833333333333</v>
       </c>
       <c r="E85" s="2">
-        <v>0.59375</v>
+        <v>0.52083333333333</v>
       </c>
       <c r="F85" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="G85" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="H85" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="I85" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
     </row>
     <row r="86" spans="1:10">
       <c r="A86" s="1">
         <v>46150.0</v>
       </c>
       <c r="B86" t="s">
         <v>29</v>
       </c>
       <c r="D86" s="2">
-        <v>0.60416666666667</v>
+        <v>0.53125</v>
       </c>
       <c r="E86" s="2">
-        <v>0.66666666666667</v>
+        <v>0.59375</v>
       </c>
       <c r="F86" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="G86" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="H86" t="s">
         <v>34</v>
       </c>
       <c r="I86" t="s">
-        <v>36</v>
+        <v>18</v>
       </c>
     </row>
     <row r="87" spans="1:10">
       <c r="A87" s="1">
-        <v>46154.0</v>
+        <v>46150.0</v>
       </c>
       <c r="B87" t="s">
-        <v>9</v>
+        <v>29</v>
       </c>
       <c r="D87" s="2">
-        <v>0.53125</v>
+        <v>0.60416666666667</v>
       </c>
       <c r="E87" s="2">
-        <v>0.59375</v>
+        <v>0.66666666666667</v>
       </c>
       <c r="F87" t="s">
-        <v>10</v>
+        <v>35</v>
       </c>
       <c r="G87" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="H87" t="s">
-        <v>12</v>
+        <v>34</v>
       </c>
       <c r="I87" t="s">
-        <v>13</v>
+        <v>36</v>
       </c>
     </row>
     <row r="88" spans="1:10">
       <c r="A88" s="1">
         <v>46154.0</v>
       </c>
       <c r="B88" t="s">
         <v>9</v>
       </c>
       <c r="D88" s="2">
-        <v>0.60416666666667</v>
+        <v>0.53125</v>
       </c>
       <c r="E88" s="2">
-        <v>0.66666666666667</v>
+        <v>0.59375</v>
       </c>
       <c r="F88" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="G88" t="s">
         <v>11</v>
       </c>
       <c r="H88" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="I88" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="89" spans="1:10">
       <c r="A89" s="1">
         <v>46154.0</v>
       </c>
       <c r="B89" t="s">
         <v>9</v>
       </c>
       <c r="D89" s="2">
-        <v>0.67708333333333</v>
+        <v>0.60416666666667</v>
       </c>
       <c r="E89" s="2">
-        <v>0.73958333333333</v>
+        <v>0.66666666666667</v>
       </c>
       <c r="F89" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="G89" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="H89" t="s">
         <v>15</v>
       </c>
       <c r="I89" t="s">
-        <v>36</v>
+        <v>13</v>
       </c>
     </row>
     <row r="90" spans="1:10">
       <c r="A90" s="1">
-        <v>46155.0</v>
+        <v>46154.0</v>
       </c>
       <c r="B90" t="s">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="D90" s="2">
-        <v>0.38541666666667</v>
+        <v>0.67708333333333</v>
       </c>
       <c r="E90" s="2">
-        <v>0.45277777777778</v>
+        <v>0.73958333333333</v>
       </c>
       <c r="F90" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="G90" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="H90" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="I90" t="s">
-        <v>13</v>
+        <v>36</v>
       </c>
     </row>
     <row r="91" spans="1:10">
       <c r="A91" s="1">
-        <v>46156.0</v>
+        <v>46155.0</v>
       </c>
       <c r="B91" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="D91" s="2">
-        <v>0.53125</v>
+        <v>0.38541666666667</v>
       </c>
       <c r="E91" s="2">
-        <v>0.59375</v>
+        <v>0.45277777777778</v>
       </c>
       <c r="F91" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G91" t="s">
         <v>11</v>
       </c>
       <c r="H91" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="I91" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
     </row>
     <row r="92" spans="1:10">
       <c r="A92" s="1">
-        <v>46156.0</v>
+        <v>46157.0</v>
       </c>
       <c r="B92" t="s">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="D92" s="2">
-        <v>0.60416666666667</v>
+        <v>0.39236111111111</v>
       </c>
       <c r="E92" s="2">
-        <v>0.66319444444444</v>
+        <v>0.45486111111111</v>
       </c>
       <c r="F92" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="G92" t="s">
-        <v>27</v>
+        <v>17</v>
       </c>
       <c r="H92" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="I92" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
     </row>
     <row r="93" spans="1:10">
       <c r="A93" s="1">
         <v>46157.0</v>
       </c>
       <c r="B93" t="s">
         <v>29</v>
       </c>
       <c r="D93" s="2">
         <v>0.45833333333333</v>
       </c>
       <c r="E93" s="2">
         <v>0.52083333333333</v>
       </c>
       <c r="F93" t="s">
         <v>30</v>
       </c>
       <c r="G93" t="s">
         <v>17</v>
       </c>
       <c r="H93" t="s">
         <v>31</v>
       </c>
       <c r="I93" t="s">
@@ -3152,878 +3152,878 @@
       </c>
       <c r="B101" t="s">
         <v>22</v>
       </c>
       <c r="D101" s="2">
         <v>0.60416666666667</v>
       </c>
       <c r="E101" s="2">
         <v>0.67013888888889</v>
       </c>
       <c r="F101" t="s">
         <v>38</v>
       </c>
       <c r="G101" t="s">
         <v>39</v>
       </c>
       <c r="H101" t="s">
         <v>24</v>
       </c>
       <c r="I101" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="102" spans="1:10">
       <c r="A102" s="1">
-        <v>46164.0</v>
+        <v>46163.0</v>
       </c>
       <c r="B102" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="D102" s="2">
-        <v>0.45833333333333</v>
+        <v>0.67708333333333</v>
       </c>
       <c r="E102" s="2">
-        <v>0.52083333333333</v>
+        <v>0.73958333333333</v>
       </c>
       <c r="F102" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="G102" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="H102" t="s">
-        <v>31</v>
+        <v>24</v>
       </c>
       <c r="I102" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
     </row>
     <row r="103" spans="1:10">
       <c r="A103" s="1">
         <v>46164.0</v>
       </c>
       <c r="B103" t="s">
         <v>29</v>
       </c>
       <c r="D103" s="2">
-        <v>0.53125</v>
+        <v>0.45833333333333</v>
       </c>
       <c r="E103" s="2">
-        <v>0.59375</v>
+        <v>0.52083333333333</v>
       </c>
       <c r="F103" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="G103" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="H103" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="I103" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
     </row>
     <row r="104" spans="1:10">
       <c r="A104" s="1">
         <v>46164.0</v>
       </c>
       <c r="B104" t="s">
         <v>29</v>
       </c>
       <c r="D104" s="2">
-        <v>0.60416666666667</v>
+        <v>0.53125</v>
       </c>
       <c r="E104" s="2">
-        <v>0.66666666666667</v>
+        <v>0.59375</v>
       </c>
       <c r="F104" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="G104" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="H104" t="s">
         <v>34</v>
       </c>
       <c r="I104" t="s">
-        <v>36</v>
+        <v>18</v>
       </c>
     </row>
     <row r="105" spans="1:10">
       <c r="A105" s="1">
-        <v>46168.0</v>
+        <v>46164.0</v>
       </c>
       <c r="B105" t="s">
-        <v>9</v>
+        <v>29</v>
       </c>
       <c r="D105" s="2">
-        <v>0.53125</v>
+        <v>0.60416666666667</v>
       </c>
       <c r="E105" s="2">
-        <v>0.59375</v>
+        <v>0.66666666666667</v>
       </c>
       <c r="F105" t="s">
-        <v>10</v>
+        <v>35</v>
       </c>
       <c r="G105" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="H105" t="s">
-        <v>12</v>
+        <v>34</v>
       </c>
       <c r="I105" t="s">
-        <v>13</v>
+        <v>36</v>
       </c>
     </row>
     <row r="106" spans="1:10">
       <c r="A106" s="1">
         <v>46168.0</v>
       </c>
       <c r="B106" t="s">
         <v>9</v>
       </c>
       <c r="D106" s="2">
-        <v>0.60416666666667</v>
+        <v>0.53125</v>
       </c>
       <c r="E106" s="2">
-        <v>0.66666666666667</v>
+        <v>0.59375</v>
       </c>
       <c r="F106" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="G106" t="s">
         <v>11</v>
       </c>
       <c r="H106" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="I106" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="107" spans="1:10">
       <c r="A107" s="1">
         <v>46168.0</v>
       </c>
       <c r="B107" t="s">
         <v>9</v>
       </c>
       <c r="D107" s="2">
-        <v>0.67708333333333</v>
+        <v>0.60416666666667</v>
       </c>
       <c r="E107" s="2">
-        <v>0.73958333333333</v>
+        <v>0.66666666666667</v>
       </c>
       <c r="F107" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="G107" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="H107" t="s">
         <v>15</v>
       </c>
       <c r="I107" t="s">
-        <v>36</v>
+        <v>13</v>
       </c>
     </row>
     <row r="108" spans="1:10">
       <c r="A108" s="1">
-        <v>46169.0</v>
+        <v>46168.0</v>
       </c>
       <c r="B108" t="s">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="D108" s="2">
-        <v>0.38541666666667</v>
+        <v>0.67708333333333</v>
       </c>
       <c r="E108" s="2">
-        <v>0.45277777777778</v>
+        <v>0.73958333333333</v>
       </c>
       <c r="F108" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="G108" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="H108" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="I108" t="s">
-        <v>13</v>
+        <v>36</v>
       </c>
     </row>
     <row r="109" spans="1:10">
       <c r="A109" s="1">
-        <v>46170.0</v>
+        <v>46169.0</v>
       </c>
       <c r="B109" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="D109" s="2">
-        <v>0.53125</v>
+        <v>0.38541666666667</v>
       </c>
       <c r="E109" s="2">
-        <v>0.59375</v>
+        <v>0.45277777777778</v>
       </c>
       <c r="F109" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G109" t="s">
         <v>11</v>
       </c>
       <c r="H109" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="I109" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
     </row>
     <row r="110" spans="1:10">
       <c r="A110" s="1">
         <v>46170.0</v>
       </c>
       <c r="B110" t="s">
         <v>22</v>
       </c>
       <c r="D110" s="2">
-        <v>0.60416666666667</v>
+        <v>0.53125</v>
       </c>
       <c r="E110" s="2">
-        <v>0.66319444444444</v>
+        <v>0.59375</v>
       </c>
       <c r="F110" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="G110" t="s">
-        <v>27</v>
+        <v>11</v>
       </c>
       <c r="H110" t="s">
         <v>24</v>
       </c>
       <c r="I110" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
     </row>
     <row r="111" spans="1:10">
       <c r="A111" s="1">
-        <v>46171.0</v>
+        <v>46170.0</v>
       </c>
       <c r="B111" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="D111" s="2">
-        <v>0.45833333333333</v>
+        <v>0.60416666666667</v>
       </c>
       <c r="E111" s="2">
-        <v>0.52083333333333</v>
+        <v>0.66319444444444</v>
       </c>
       <c r="F111" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="G111" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="H111" t="s">
-        <v>31</v>
+        <v>24</v>
       </c>
       <c r="I111" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
     </row>
     <row r="112" spans="1:10">
       <c r="A112" s="1">
         <v>46171.0</v>
       </c>
       <c r="B112" t="s">
         <v>29</v>
       </c>
       <c r="D112" s="2">
-        <v>0.53125</v>
+        <v>0.45833333333333</v>
       </c>
       <c r="E112" s="2">
-        <v>0.59375</v>
+        <v>0.52083333333333</v>
       </c>
       <c r="F112" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="G112" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="H112" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="I112" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
     </row>
     <row r="113" spans="1:10">
       <c r="A113" s="1">
         <v>46171.0</v>
       </c>
       <c r="B113" t="s">
         <v>29</v>
       </c>
       <c r="D113" s="2">
-        <v>0.60416666666667</v>
+        <v>0.53125</v>
       </c>
       <c r="E113" s="2">
-        <v>0.66666666666667</v>
+        <v>0.59375</v>
       </c>
       <c r="F113" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="G113" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="H113" t="s">
         <v>34</v>
       </c>
       <c r="I113" t="s">
-        <v>36</v>
+        <v>18</v>
       </c>
     </row>
     <row r="114" spans="1:10">
       <c r="A114" s="1">
-        <v>46175.0</v>
+        <v>46171.0</v>
       </c>
       <c r="B114" t="s">
-        <v>9</v>
+        <v>29</v>
       </c>
       <c r="D114" s="2">
-        <v>0.53125</v>
+        <v>0.60416666666667</v>
       </c>
       <c r="E114" s="2">
-        <v>0.59375</v>
+        <v>0.66666666666667</v>
       </c>
       <c r="F114" t="s">
-        <v>10</v>
+        <v>35</v>
       </c>
       <c r="G114" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="H114" t="s">
-        <v>12</v>
+        <v>34</v>
       </c>
       <c r="I114" t="s">
-        <v>13</v>
+        <v>36</v>
       </c>
     </row>
     <row r="115" spans="1:10">
       <c r="A115" s="1">
         <v>46175.0</v>
       </c>
       <c r="B115" t="s">
         <v>9</v>
       </c>
       <c r="D115" s="2">
-        <v>0.60416666666667</v>
+        <v>0.53125</v>
       </c>
       <c r="E115" s="2">
-        <v>0.66666666666667</v>
+        <v>0.59375</v>
       </c>
       <c r="F115" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="G115" t="s">
         <v>11</v>
       </c>
       <c r="H115" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="I115" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="116" spans="1:10">
       <c r="A116" s="1">
         <v>46175.0</v>
       </c>
       <c r="B116" t="s">
         <v>9</v>
       </c>
       <c r="D116" s="2">
-        <v>0.67708333333333</v>
+        <v>0.60416666666667</v>
       </c>
       <c r="E116" s="2">
-        <v>0.73958333333333</v>
+        <v>0.66666666666667</v>
       </c>
       <c r="F116" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="G116" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="H116" t="s">
         <v>15</v>
       </c>
       <c r="I116" t="s">
-        <v>36</v>
+        <v>13</v>
       </c>
     </row>
     <row r="117" spans="1:10">
       <c r="A117" s="1">
-        <v>46176.0</v>
+        <v>46175.0</v>
       </c>
       <c r="B117" t="s">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="D117" s="2">
-        <v>0.38541666666667</v>
+        <v>0.67708333333333</v>
       </c>
       <c r="E117" s="2">
-        <v>0.45138888888889</v>
+        <v>0.73958333333333</v>
       </c>
       <c r="F117" t="s">
-        <v>37</v>
+        <v>16</v>
       </c>
       <c r="G117" t="s">
         <v>17</v>
       </c>
       <c r="H117" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="I117" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="118" spans="1:10">
       <c r="A118" s="1">
-        <v>46182.0</v>
+        <v>46176.0</v>
       </c>
       <c r="B118" t="s">
-        <v>9</v>
+        <v>19</v>
       </c>
       <c r="D118" s="2">
-        <v>0.53125</v>
+        <v>0.38541666666667</v>
       </c>
       <c r="E118" s="2">
-        <v>0.59375</v>
+        <v>0.45138888888889</v>
       </c>
       <c r="F118" t="s">
-        <v>10</v>
+        <v>37</v>
       </c>
       <c r="G118" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="H118" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I118" t="s">
-        <v>13</v>
+        <v>36</v>
       </c>
     </row>
     <row r="119" spans="1:10">
       <c r="A119" s="1">
         <v>46182.0</v>
       </c>
       <c r="B119" t="s">
         <v>9</v>
       </c>
       <c r="D119" s="2">
-        <v>0.60416666666667</v>
+        <v>0.53125</v>
       </c>
       <c r="E119" s="2">
-        <v>0.66666666666667</v>
+        <v>0.59375</v>
       </c>
       <c r="F119" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="G119" t="s">
         <v>11</v>
       </c>
       <c r="H119" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="I119" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="120" spans="1:10">
       <c r="A120" s="1">
         <v>46182.0</v>
       </c>
       <c r="B120" t="s">
         <v>9</v>
       </c>
       <c r="D120" s="2">
-        <v>0.67708333333333</v>
+        <v>0.60416666666667</v>
       </c>
       <c r="E120" s="2">
-        <v>0.73958333333333</v>
+        <v>0.66666666666667</v>
       </c>
       <c r="F120" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="G120" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="H120" t="s">
         <v>15</v>
       </c>
       <c r="I120" t="s">
-        <v>36</v>
+        <v>13</v>
       </c>
     </row>
     <row r="121" spans="1:10">
       <c r="A121" s="1">
-        <v>46183.0</v>
+        <v>46182.0</v>
       </c>
       <c r="B121" t="s">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="D121" s="2">
-        <v>0.38541666666667</v>
+        <v>0.67708333333333</v>
       </c>
       <c r="E121" s="2">
-        <v>0.45277777777778</v>
+        <v>0.73958333333333</v>
       </c>
       <c r="F121" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="G121" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="H121" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="I121" t="s">
-        <v>13</v>
+        <v>36</v>
       </c>
     </row>
     <row r="122" spans="1:10">
       <c r="A122" s="1">
-        <v>46184.0</v>
+        <v>46183.0</v>
       </c>
       <c r="B122" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="D122" s="2">
-        <v>0.53125</v>
+        <v>0.38541666666667</v>
       </c>
       <c r="E122" s="2">
-        <v>0.59375</v>
+        <v>0.45277777777778</v>
       </c>
       <c r="F122" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G122" t="s">
         <v>11</v>
       </c>
       <c r="H122" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="I122" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
     </row>
     <row r="123" spans="1:10">
       <c r="A123" s="1">
         <v>46184.0</v>
       </c>
       <c r="B123" t="s">
         <v>22</v>
       </c>
       <c r="D123" s="2">
-        <v>0.60416666666667</v>
+        <v>0.53125</v>
       </c>
       <c r="E123" s="2">
-        <v>0.66319444444444</v>
+        <v>0.59375</v>
       </c>
       <c r="F123" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="G123" t="s">
-        <v>27</v>
+        <v>11</v>
       </c>
       <c r="H123" t="s">
         <v>24</v>
       </c>
       <c r="I123" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
     </row>
     <row r="124" spans="1:10">
       <c r="A124" s="1">
-        <v>46185.0</v>
+        <v>46184.0</v>
       </c>
       <c r="B124" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="D124" s="2">
-        <v>0.45833333333333</v>
+        <v>0.60416666666667</v>
       </c>
       <c r="E124" s="2">
-        <v>0.52083333333333</v>
+        <v>0.66319444444444</v>
       </c>
       <c r="F124" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="G124" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="H124" t="s">
-        <v>31</v>
+        <v>24</v>
       </c>
       <c r="I124" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
     </row>
     <row r="125" spans="1:10">
       <c r="A125" s="1">
         <v>46185.0</v>
       </c>
       <c r="B125" t="s">
         <v>29</v>
       </c>
       <c r="D125" s="2">
-        <v>0.53125</v>
+        <v>0.45833333333333</v>
       </c>
       <c r="E125" s="2">
-        <v>0.59375</v>
+        <v>0.52083333333333</v>
       </c>
       <c r="F125" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="G125" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="H125" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="I125" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
     </row>
     <row r="126" spans="1:10">
       <c r="A126" s="1">
         <v>46185.0</v>
       </c>
       <c r="B126" t="s">
         <v>29</v>
       </c>
       <c r="D126" s="2">
-        <v>0.60416666666667</v>
+        <v>0.53125</v>
       </c>
       <c r="E126" s="2">
-        <v>0.66666666666667</v>
+        <v>0.59375</v>
       </c>
       <c r="F126" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="G126" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="H126" t="s">
         <v>34</v>
       </c>
       <c r="I126" t="s">
-        <v>36</v>
+        <v>18</v>
       </c>
     </row>
     <row r="127" spans="1:10">
       <c r="A127" s="1">
-        <v>46189.0</v>
+        <v>46185.0</v>
       </c>
       <c r="B127" t="s">
-        <v>9</v>
+        <v>29</v>
       </c>
       <c r="D127" s="2">
-        <v>0.53125</v>
+        <v>0.60416666666667</v>
       </c>
       <c r="E127" s="2">
-        <v>0.59375</v>
+        <v>0.66666666666667</v>
       </c>
       <c r="F127" t="s">
-        <v>10</v>
+        <v>35</v>
       </c>
       <c r="G127" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="H127" t="s">
-        <v>12</v>
+        <v>34</v>
       </c>
       <c r="I127" t="s">
-        <v>13</v>
+        <v>36</v>
       </c>
     </row>
     <row r="128" spans="1:10">
       <c r="A128" s="1">
         <v>46189.0</v>
       </c>
       <c r="B128" t="s">
         <v>9</v>
       </c>
       <c r="D128" s="2">
-        <v>0.60416666666667</v>
+        <v>0.53125</v>
       </c>
       <c r="E128" s="2">
-        <v>0.66666666666667</v>
+        <v>0.59375</v>
       </c>
       <c r="F128" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="G128" t="s">
         <v>11</v>
       </c>
       <c r="H128" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="I128" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="129" spans="1:10">
       <c r="A129" s="1">
         <v>46189.0</v>
       </c>
       <c r="B129" t="s">
         <v>9</v>
       </c>
       <c r="D129" s="2">
-        <v>0.67708333333333</v>
+        <v>0.60416666666667</v>
       </c>
       <c r="E129" s="2">
-        <v>0.73958333333333</v>
+        <v>0.66666666666667</v>
       </c>
       <c r="F129" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="G129" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="H129" t="s">
         <v>15</v>
       </c>
       <c r="I129" t="s">
-        <v>36</v>
+        <v>13</v>
       </c>
     </row>
     <row r="130" spans="1:10">
       <c r="A130" s="1">
-        <v>46190.0</v>
+        <v>46189.0</v>
       </c>
       <c r="B130" t="s">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="D130" s="2">
-        <v>0.38541666666667</v>
+        <v>0.67708333333333</v>
       </c>
       <c r="E130" s="2">
-        <v>0.45277777777778</v>
+        <v>0.73958333333333</v>
       </c>
       <c r="F130" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="G130" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="H130" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="I130" t="s">
-        <v>13</v>
+        <v>36</v>
       </c>
     </row>
     <row r="131" spans="1:10">
       <c r="A131" s="1">
-        <v>46191.0</v>
+        <v>46190.0</v>
       </c>
       <c r="B131" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="D131" s="2">
-        <v>0.53125</v>
+        <v>0.38541666666667</v>
       </c>
       <c r="E131" s="2">
-        <v>0.59375</v>
+        <v>0.45277777777778</v>
       </c>
       <c r="F131" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G131" t="s">
         <v>11</v>
       </c>
       <c r="H131" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="I131" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
     </row>
     <row r="132" spans="1:10">
       <c r="A132" s="1">
         <v>46191.0</v>
       </c>
       <c r="B132" t="s">
         <v>22</v>
       </c>
       <c r="D132" s="2">
-        <v>0.60416666666667</v>
+        <v>0.53125</v>
       </c>
       <c r="E132" s="2">
-        <v>0.67013888888889</v>
+        <v>0.59375</v>
       </c>
       <c r="F132" t="s">
-        <v>38</v>
+        <v>23</v>
       </c>
       <c r="G132" t="s">
-        <v>39</v>
+        <v>11</v>
       </c>
       <c r="H132" t="s">
         <v>24</v>
       </c>
       <c r="I132" t="s">
-        <v>36</v>
+        <v>25</v>
       </c>
     </row>
     <row r="133" spans="1:10">
       <c r="A133" s="1">
-        <v>46192.0</v>
+        <v>46191.0</v>
       </c>
       <c r="B133" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="D133" s="2">
-        <v>0.45833333333333</v>
+        <v>0.60416666666667</v>
       </c>
       <c r="E133" s="2">
-        <v>0.52083333333333</v>
+        <v>0.67013888888889</v>
       </c>
       <c r="F133" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="G133" t="s">
-        <v>17</v>
+        <v>39</v>
       </c>
       <c r="H133" t="s">
-        <v>31</v>
+        <v>24</v>
       </c>
       <c r="I133" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
     </row>
     <row r="134" spans="1:10">
       <c r="A134" s="1">
         <v>46192.0</v>
       </c>
       <c r="B134" t="s">
         <v>29</v>
       </c>
       <c r="D134" s="2">
         <v>0.53125</v>
       </c>
       <c r="E134" s="2">
         <v>0.59375</v>
       </c>
       <c r="F134" t="s">
         <v>33</v>
       </c>
       <c r="G134" t="s">
         <v>11</v>
       </c>
       <c r="H134" t="s">
         <v>34</v>
       </c>
       <c r="I134" t="s">