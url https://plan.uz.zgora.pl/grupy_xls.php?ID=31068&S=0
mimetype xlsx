--- v0 (2026-04-12)
+++ v1 (2026-07-14)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Plan zajęć" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
   <si>
     <t>Termin</t>
   </si>
   <si>
     <t>Dzień</t>
   </si>
   <si>
     <t>PG</t>
   </si>
   <si>
     <t>Od</t>
   </si>
   <si>
     <t>Do</t>
   </si>
   <si>
     <t>Przedmiot</t>
   </si>
   <si>
     <t>RZ</t>
   </si>
   <si>
     <t>Nauczyciel</t>
   </si>
   <si>
@@ -132,50 +132,53 @@
     <t>mgr inż. Andrzej Majczak</t>
   </si>
   <si>
     <t>207 A-29</t>
   </si>
   <si>
     <t>Programowanie komputerów kwantowych/Quantum Computing (L)</t>
   </si>
   <si>
     <t>Fundamentals of Management and Safety Database Systems/Podstawy zarządzania i bezpieczeństwa systemó (W)</t>
   </si>
   <si>
     <t>Diploma Seminar 2/Seminarium dyplomowe 2 (S)</t>
   </si>
   <si>
     <t>S</t>
   </si>
   <si>
     <t>dr Marta Borowiecka-Olszewska; dr Katarzyna Jesse-Józefczyk; dr Mateusz Kubiak; dr hab. Elżbieta Sidorowicz, prof. UZ; dr inż. Paweł Wolański</t>
   </si>
   <si>
     <t>Enterprise Finance/Finanse przedsiębiorstw (Ć)</t>
   </si>
   <si>
     <t>Ć</t>
+  </si>
+  <si>
+    <t>202 A-29</t>
   </si>
   <si>
     <t>Bezpieczeństwo systemów informatycznych/Security of IT Systems (E)</t>
   </si>
   <si>
     <t>E</t>
   </si>
   <si>
     <t>123 A-29</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="yyyy/mm/dd;@"/>
   </numFmts>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -3715,72 +3718,72 @@
       </c>
       <c r="B123" t="s">
         <v>9</v>
       </c>
       <c r="D123" s="2">
         <v>0.53125</v>
       </c>
       <c r="E123" s="2">
         <v>0.59375</v>
       </c>
       <c r="F123" t="s">
         <v>16</v>
       </c>
       <c r="G123" t="s">
         <v>17</v>
       </c>
       <c r="H123" t="s">
         <v>18</v>
       </c>
       <c r="I123" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="124" spans="1:10">
       <c r="A124" s="1">
-        <v>46176.0</v>
+        <v>46175.0</v>
       </c>
       <c r="B124" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="D124" s="2">
-        <v>0.45833333333333</v>
+        <v>0.60416666666667</v>
       </c>
       <c r="E124" s="2">
-        <v>0.52569444444444</v>
+        <v>0.66666666666667</v>
       </c>
       <c r="F124" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="G124" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="H124" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="I124" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
     </row>
     <row r="125" spans="1:10">
       <c r="A125" s="1">
         <v>46182.0</v>
       </c>
       <c r="B125" t="s">
         <v>9</v>
       </c>
       <c r="D125" s="2">
         <v>0.38541666666667</v>
       </c>
       <c r="E125" s="2">
         <v>0.44444444444444</v>
       </c>
       <c r="F125" t="s">
         <v>10</v>
       </c>
       <c r="G125" t="s">
         <v>11</v>
       </c>
       <c r="H125" t="s">
         <v>12</v>
       </c>
       <c r="I125" t="s">
@@ -4053,150 +4056,150 @@
       </c>
       <c r="B136" t="s">
         <v>9</v>
       </c>
       <c r="D136" s="2">
         <v>0.45833333333333</v>
       </c>
       <c r="E136" s="2">
         <v>0.52083333333333</v>
       </c>
       <c r="F136" t="s">
         <v>14</v>
       </c>
       <c r="G136" t="s">
         <v>11</v>
       </c>
       <c r="H136" t="s">
         <v>15</v>
       </c>
       <c r="I136" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="137" spans="1:10">
       <c r="A137" s="1">
-        <v>46189.0</v>
+        <v>46190.0</v>
       </c>
       <c r="B137" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="D137" s="2">
-        <v>0.53125</v>
+        <v>0.45833333333333</v>
       </c>
       <c r="E137" s="2">
-        <v>0.59375</v>
+        <v>0.52569444444444</v>
       </c>
       <c r="F137" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="G137" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="H137" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="I137" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
     </row>
     <row r="138" spans="1:10">
       <c r="A138" s="1">
-        <v>46190.0</v>
+        <v>46191.0</v>
       </c>
       <c r="B138" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="D138" s="2">
-        <v>0.45833333333333</v>
+        <v>0.38541666666667</v>
       </c>
       <c r="E138" s="2">
-        <v>0.52569444444444</v>
+        <v>0.44791666666667</v>
       </c>
       <c r="F138" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="G138" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="H138" t="s">
         <v>22</v>
       </c>
       <c r="I138" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
     </row>
     <row r="139" spans="1:10">
       <c r="A139" s="1">
         <v>46191.0</v>
       </c>
       <c r="B139" t="s">
         <v>24</v>
       </c>
       <c r="D139" s="2">
-        <v>0.38541666666667</v>
+        <v>0.45833333333333</v>
       </c>
       <c r="E139" s="2">
-        <v>0.44791666666667</v>
+        <v>0.52083333333333</v>
       </c>
       <c r="F139" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="G139" t="s">
         <v>17</v>
       </c>
       <c r="H139" t="s">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="I139" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="140" spans="1:10">
       <c r="A140" s="1">
         <v>46191.0</v>
       </c>
       <c r="B140" t="s">
         <v>24</v>
       </c>
       <c r="D140" s="2">
-        <v>0.45833333333333</v>
+        <v>0.67708333333333</v>
       </c>
       <c r="E140" s="2">
-        <v>0.52083333333333</v>
+        <v>0.74444444444444</v>
       </c>
       <c r="F140" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="G140" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="H140" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="I140" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
     </row>
     <row r="141" spans="1:10">
       <c r="A141" s="1">
         <v>46192.0</v>
       </c>
       <c r="B141" t="s">
         <v>29</v>
       </c>
       <c r="D141" s="2">
         <v>0.38541666666667</v>
       </c>
       <c r="E141" s="2">
         <v>0.44791666666667</v>
       </c>
       <c r="F141" t="s">
         <v>30</v>
       </c>
       <c r="G141" t="s">
         <v>11</v>
       </c>
       <c r="H141" t="s">
         <v>31</v>
       </c>
       <c r="I141" t="s">
@@ -4247,86 +4250,86 @@
       </c>
       <c r="G143" t="s">
         <v>36</v>
       </c>
       <c r="H143" t="s">
         <v>37</v>
       </c>
       <c r="I143" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="144" spans="1:10">
       <c r="A144" s="1">
         <v>46197.0</v>
       </c>
       <c r="B144" t="s">
         <v>20</v>
       </c>
       <c r="D144" s="2">
         <v>0.45833333333333</v>
       </c>
       <c r="E144" s="2">
         <v>0.5</v>
       </c>
       <c r="F144" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="G144" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="H144" t="s">
         <v>22</v>
       </c>
       <c r="I144" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="145" spans="1:10">
       <c r="A145" s="1">
         <v>46268.0</v>
       </c>
       <c r="B145" t="s">
         <v>24</v>
       </c>
       <c r="D145" s="2">
         <v>0.45833333333333</v>
       </c>
       <c r="E145" s="2">
         <v>0.5</v>
       </c>
       <c r="F145" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="G145" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="H145" t="s">
         <v>22</v>
       </c>
       <c r="I145" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>