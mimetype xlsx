--- v0 (2026-02-25)
+++ v1 (2026-04-12)
@@ -1653,144 +1653,144 @@
       </c>
       <c r="E43" s="2">
         <v>0.6875</v>
       </c>
       <c r="F43" t="s">
         <v>45</v>
       </c>
       <c r="G43" t="s">
         <v>11</v>
       </c>
       <c r="H43" t="s">
         <v>46</v>
       </c>
       <c r="I43" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="44" spans="1:10">
       <c r="A44" s="1">
         <v>46104.0</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="D44" s="2">
-        <v>0.62847222222222</v>
+        <v>0.5625</v>
       </c>
       <c r="E44" s="2">
-        <v>0.69097222222222</v>
+        <v>0.625</v>
       </c>
       <c r="F44" t="s">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="G44" t="s">
         <v>11</v>
       </c>
       <c r="H44" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I44" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
     </row>
     <row r="45" spans="1:10">
       <c r="A45" s="1">
         <v>46104.0</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="D45" s="2">
-        <v>0.71180555555556</v>
+        <v>0.62847222222222</v>
       </c>
       <c r="E45" s="2">
-        <v>0.80555555555556</v>
+        <v>0.69097222222222</v>
       </c>
       <c r="F45" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="G45" t="s">
         <v>11</v>
       </c>
       <c r="H45" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="I45" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
     </row>
     <row r="46" spans="1:10">
       <c r="A46" s="1">
-        <v>46105.0</v>
+        <v>46104.0</v>
       </c>
       <c r="B46" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="D46" s="2">
-        <v>0.34375</v>
+        <v>0.71180555555556</v>
       </c>
       <c r="E46" s="2">
-        <v>0.4375</v>
+        <v>0.80555555555556</v>
       </c>
       <c r="F46" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="G46" t="s">
         <v>11</v>
       </c>
       <c r="H46" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="I46" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
     </row>
     <row r="47" spans="1:10">
       <c r="A47" s="1">
         <v>46105.0</v>
       </c>
       <c r="B47" t="s">
         <v>17</v>
       </c>
       <c r="D47" s="2">
-        <v>0.48263888888889</v>
+        <v>0.34375</v>
       </c>
       <c r="E47" s="2">
-        <v>0.54513888888889</v>
+        <v>0.4375</v>
       </c>
       <c r="F47" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="G47" t="s">
         <v>11</v>
       </c>
       <c r="H47" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="I47" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
     </row>
     <row r="48" spans="1:10">
       <c r="A48" s="1">
         <v>46105.0</v>
       </c>
       <c r="B48" t="s">
         <v>17</v>
       </c>
       <c r="D48" s="2">
         <v>0.65625</v>
       </c>
       <c r="E48" s="2">
         <v>0.6875</v>
       </c>
       <c r="F48" t="s">
         <v>23</v>
       </c>
       <c r="G48" t="s">
         <v>24</v>
       </c>
       <c r="H48" t="s">
         <v>25</v>
       </c>
       <c r="I48" t="s">
@@ -2017,144 +2017,144 @@
       </c>
       <c r="E57" s="2">
         <v>0.6875</v>
       </c>
       <c r="F57" t="s">
         <v>45</v>
       </c>
       <c r="G57" t="s">
         <v>11</v>
       </c>
       <c r="H57" t="s">
         <v>46</v>
       </c>
       <c r="I57" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="58" spans="1:10">
       <c r="A58" s="1">
         <v>46111.0</v>
       </c>
       <c r="B58" t="s">
         <v>9</v>
       </c>
       <c r="D58" s="2">
-        <v>0.62847222222222</v>
+        <v>0.5625</v>
       </c>
       <c r="E58" s="2">
-        <v>0.69097222222222</v>
+        <v>0.625</v>
       </c>
       <c r="F58" t="s">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="G58" t="s">
         <v>11</v>
       </c>
       <c r="H58" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I58" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
     </row>
     <row r="59" spans="1:10">
       <c r="A59" s="1">
         <v>46111.0</v>
       </c>
       <c r="B59" t="s">
         <v>9</v>
       </c>
       <c r="D59" s="2">
-        <v>0.71180555555556</v>
+        <v>0.62847222222222</v>
       </c>
       <c r="E59" s="2">
-        <v>0.80555555555556</v>
+        <v>0.69097222222222</v>
       </c>
       <c r="F59" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="G59" t="s">
         <v>11</v>
       </c>
       <c r="H59" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="I59" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
     </row>
     <row r="60" spans="1:10">
       <c r="A60" s="1">
-        <v>46112.0</v>
+        <v>46111.0</v>
       </c>
       <c r="B60" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="D60" s="2">
-        <v>0.34375</v>
+        <v>0.71180555555556</v>
       </c>
       <c r="E60" s="2">
-        <v>0.4375</v>
+        <v>0.80555555555556</v>
       </c>
       <c r="F60" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="G60" t="s">
         <v>11</v>
       </c>
       <c r="H60" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="I60" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
     </row>
     <row r="61" spans="1:10">
       <c r="A61" s="1">
         <v>46112.0</v>
       </c>
       <c r="B61" t="s">
         <v>17</v>
       </c>
       <c r="D61" s="2">
-        <v>0.48263888888889</v>
+        <v>0.34375</v>
       </c>
       <c r="E61" s="2">
-        <v>0.54513888888889</v>
+        <v>0.4375</v>
       </c>
       <c r="F61" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="G61" t="s">
         <v>11</v>
       </c>
       <c r="H61" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="I61" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
     </row>
     <row r="62" spans="1:10">
       <c r="A62" s="1">
         <v>46112.0</v>
       </c>
       <c r="B62" t="s">
         <v>17</v>
       </c>
       <c r="D62" s="2">
         <v>0.65625</v>
       </c>
       <c r="E62" s="2">
         <v>0.6875</v>
       </c>
       <c r="F62" t="s">
         <v>23</v>
       </c>
       <c r="G62" t="s">
         <v>24</v>
       </c>
       <c r="H62" t="s">
         <v>25</v>
       </c>
       <c r="I62" t="s">
@@ -2589,144 +2589,144 @@
       </c>
       <c r="E79" s="2">
         <v>0.6875</v>
       </c>
       <c r="F79" t="s">
         <v>45</v>
       </c>
       <c r="G79" t="s">
         <v>11</v>
       </c>
       <c r="H79" t="s">
         <v>46</v>
       </c>
       <c r="I79" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="80" spans="1:10">
       <c r="A80" s="1">
         <v>46125.0</v>
       </c>
       <c r="B80" t="s">
         <v>9</v>
       </c>
       <c r="D80" s="2">
-        <v>0.62847222222222</v>
+        <v>0.5625</v>
       </c>
       <c r="E80" s="2">
-        <v>0.69097222222222</v>
+        <v>0.625</v>
       </c>
       <c r="F80" t="s">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="G80" t="s">
         <v>11</v>
       </c>
       <c r="H80" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I80" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
     </row>
     <row r="81" spans="1:10">
       <c r="A81" s="1">
         <v>46125.0</v>
       </c>
       <c r="B81" t="s">
         <v>9</v>
       </c>
       <c r="D81" s="2">
-        <v>0.71180555555556</v>
+        <v>0.62847222222222</v>
       </c>
       <c r="E81" s="2">
-        <v>0.80555555555556</v>
+        <v>0.69097222222222</v>
       </c>
       <c r="F81" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="G81" t="s">
         <v>11</v>
       </c>
       <c r="H81" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="I81" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
     </row>
     <row r="82" spans="1:10">
       <c r="A82" s="1">
-        <v>46126.0</v>
+        <v>46125.0</v>
       </c>
       <c r="B82" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="D82" s="2">
-        <v>0.34375</v>
+        <v>0.71180555555556</v>
       </c>
       <c r="E82" s="2">
-        <v>0.4375</v>
+        <v>0.80555555555556</v>
       </c>
       <c r="F82" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="G82" t="s">
         <v>11</v>
       </c>
       <c r="H82" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="I82" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
     </row>
     <row r="83" spans="1:10">
       <c r="A83" s="1">
         <v>46126.0</v>
       </c>
       <c r="B83" t="s">
         <v>17</v>
       </c>
       <c r="D83" s="2">
-        <v>0.48263888888889</v>
+        <v>0.34375</v>
       </c>
       <c r="E83" s="2">
-        <v>0.54513888888889</v>
+        <v>0.4375</v>
       </c>
       <c r="F83" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="G83" t="s">
         <v>11</v>
       </c>
       <c r="H83" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="I83" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
     </row>
     <row r="84" spans="1:10">
       <c r="A84" s="1">
         <v>46126.0</v>
       </c>
       <c r="B84" t="s">
         <v>17</v>
       </c>
       <c r="D84" s="2">
         <v>0.65625</v>
       </c>
       <c r="E84" s="2">
         <v>0.6875</v>
       </c>
       <c r="F84" t="s">
         <v>23</v>
       </c>
       <c r="G84" t="s">
         <v>24</v>
       </c>
       <c r="H84" t="s">
         <v>25</v>
       </c>
       <c r="I84" t="s">
@@ -2953,144 +2953,144 @@
       </c>
       <c r="E93" s="2">
         <v>0.6875</v>
       </c>
       <c r="F93" t="s">
         <v>45</v>
       </c>
       <c r="G93" t="s">
         <v>11</v>
       </c>
       <c r="H93" t="s">
         <v>46</v>
       </c>
       <c r="I93" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="94" spans="1:10">
       <c r="A94" s="1">
         <v>46132.0</v>
       </c>
       <c r="B94" t="s">
         <v>9</v>
       </c>
       <c r="D94" s="2">
-        <v>0.62847222222222</v>
+        <v>0.5625</v>
       </c>
       <c r="E94" s="2">
-        <v>0.69097222222222</v>
+        <v>0.625</v>
       </c>
       <c r="F94" t="s">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="G94" t="s">
         <v>11</v>
       </c>
       <c r="H94" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I94" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
     </row>
     <row r="95" spans="1:10">
       <c r="A95" s="1">
         <v>46132.0</v>
       </c>
       <c r="B95" t="s">
         <v>9</v>
       </c>
       <c r="D95" s="2">
-        <v>0.71180555555556</v>
+        <v>0.62847222222222</v>
       </c>
       <c r="E95" s="2">
-        <v>0.80555555555556</v>
+        <v>0.69097222222222</v>
       </c>
       <c r="F95" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="G95" t="s">
         <v>11</v>
       </c>
       <c r="H95" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="I95" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
     </row>
     <row r="96" spans="1:10">
       <c r="A96" s="1">
-        <v>46133.0</v>
+        <v>46132.0</v>
       </c>
       <c r="B96" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="D96" s="2">
-        <v>0.34375</v>
+        <v>0.71180555555556</v>
       </c>
       <c r="E96" s="2">
-        <v>0.4375</v>
+        <v>0.80555555555556</v>
       </c>
       <c r="F96" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="G96" t="s">
         <v>11</v>
       </c>
       <c r="H96" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="I96" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
     </row>
     <row r="97" spans="1:10">
       <c r="A97" s="1">
         <v>46133.0</v>
       </c>
       <c r="B97" t="s">
         <v>17</v>
       </c>
       <c r="D97" s="2">
-        <v>0.48263888888889</v>
+        <v>0.34375</v>
       </c>
       <c r="E97" s="2">
-        <v>0.54513888888889</v>
+        <v>0.4375</v>
       </c>
       <c r="F97" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="G97" t="s">
         <v>11</v>
       </c>
       <c r="H97" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="I97" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
     </row>
     <row r="98" spans="1:10">
       <c r="A98" s="1">
         <v>46133.0</v>
       </c>
       <c r="B98" t="s">
         <v>17</v>
       </c>
       <c r="D98" s="2">
         <v>0.65625</v>
       </c>
       <c r="E98" s="2">
         <v>0.6875</v>
       </c>
       <c r="F98" t="s">
         <v>23</v>
       </c>
       <c r="G98" t="s">
         <v>24</v>
       </c>
       <c r="H98" t="s">
         <v>25</v>
       </c>
       <c r="I98" t="s">
@@ -3317,144 +3317,144 @@
       </c>
       <c r="E107" s="2">
         <v>0.6875</v>
       </c>
       <c r="F107" t="s">
         <v>45</v>
       </c>
       <c r="G107" t="s">
         <v>11</v>
       </c>
       <c r="H107" t="s">
         <v>46</v>
       </c>
       <c r="I107" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="108" spans="1:10">
       <c r="A108" s="1">
         <v>46139.0</v>
       </c>
       <c r="B108" t="s">
         <v>9</v>
       </c>
       <c r="D108" s="2">
-        <v>0.62847222222222</v>
+        <v>0.5625</v>
       </c>
       <c r="E108" s="2">
-        <v>0.69097222222222</v>
+        <v>0.625</v>
       </c>
       <c r="F108" t="s">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="G108" t="s">
         <v>11</v>
       </c>
       <c r="H108" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I108" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
     </row>
     <row r="109" spans="1:10">
       <c r="A109" s="1">
         <v>46139.0</v>
       </c>
       <c r="B109" t="s">
         <v>9</v>
       </c>
       <c r="D109" s="2">
-        <v>0.71180555555556</v>
+        <v>0.62847222222222</v>
       </c>
       <c r="E109" s="2">
-        <v>0.80555555555556</v>
+        <v>0.69097222222222</v>
       </c>
       <c r="F109" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="G109" t="s">
         <v>11</v>
       </c>
       <c r="H109" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="I109" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
     </row>
     <row r="110" spans="1:10">
       <c r="A110" s="1">
-        <v>46140.0</v>
+        <v>46139.0</v>
       </c>
       <c r="B110" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="D110" s="2">
-        <v>0.34375</v>
+        <v>0.71180555555556</v>
       </c>
       <c r="E110" s="2">
-        <v>0.4375</v>
+        <v>0.80555555555556</v>
       </c>
       <c r="F110" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="G110" t="s">
         <v>11</v>
       </c>
       <c r="H110" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="I110" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
     </row>
     <row r="111" spans="1:10">
       <c r="A111" s="1">
         <v>46140.0</v>
       </c>
       <c r="B111" t="s">
         <v>17</v>
       </c>
       <c r="D111" s="2">
-        <v>0.48263888888889</v>
+        <v>0.34375</v>
       </c>
       <c r="E111" s="2">
-        <v>0.54513888888889</v>
+        <v>0.4375</v>
       </c>
       <c r="F111" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="G111" t="s">
         <v>11</v>
       </c>
       <c r="H111" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="I111" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
     </row>
     <row r="112" spans="1:10">
       <c r="A112" s="1">
         <v>46140.0</v>
       </c>
       <c r="B112" t="s">
         <v>17</v>
       </c>
       <c r="D112" s="2">
         <v>0.65625</v>
       </c>
       <c r="E112" s="2">
         <v>0.6875</v>
       </c>
       <c r="F112" t="s">
         <v>23</v>
       </c>
       <c r="G112" t="s">
         <v>24</v>
       </c>
       <c r="H112" t="s">
         <v>25</v>
       </c>
       <c r="I112" t="s">
@@ -3603,144 +3603,144 @@
       </c>
       <c r="E118" s="2">
         <v>0.6875</v>
       </c>
       <c r="F118" t="s">
         <v>45</v>
       </c>
       <c r="G118" t="s">
         <v>11</v>
       </c>
       <c r="H118" t="s">
         <v>46</v>
       </c>
       <c r="I118" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="119" spans="1:10">
       <c r="A119" s="1">
         <v>46146.0</v>
       </c>
       <c r="B119" t="s">
         <v>9</v>
       </c>
       <c r="D119" s="2">
-        <v>0.62847222222222</v>
+        <v>0.5625</v>
       </c>
       <c r="E119" s="2">
-        <v>0.69097222222222</v>
+        <v>0.625</v>
       </c>
       <c r="F119" t="s">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="G119" t="s">
         <v>11</v>
       </c>
       <c r="H119" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I119" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
     </row>
     <row r="120" spans="1:10">
       <c r="A120" s="1">
         <v>46146.0</v>
       </c>
       <c r="B120" t="s">
         <v>9</v>
       </c>
       <c r="D120" s="2">
-        <v>0.71180555555556</v>
+        <v>0.62847222222222</v>
       </c>
       <c r="E120" s="2">
-        <v>0.80555555555556</v>
+        <v>0.69097222222222</v>
       </c>
       <c r="F120" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="G120" t="s">
         <v>11</v>
       </c>
       <c r="H120" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="I120" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
     </row>
     <row r="121" spans="1:10">
       <c r="A121" s="1">
-        <v>46147.0</v>
+        <v>46146.0</v>
       </c>
       <c r="B121" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="D121" s="2">
-        <v>0.34375</v>
+        <v>0.71180555555556</v>
       </c>
       <c r="E121" s="2">
-        <v>0.4375</v>
+        <v>0.80555555555556</v>
       </c>
       <c r="F121" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="G121" t="s">
         <v>11</v>
       </c>
       <c r="H121" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="I121" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
     </row>
     <row r="122" spans="1:10">
       <c r="A122" s="1">
         <v>46147.0</v>
       </c>
       <c r="B122" t="s">
         <v>17</v>
       </c>
       <c r="D122" s="2">
-        <v>0.48263888888889</v>
+        <v>0.34375</v>
       </c>
       <c r="E122" s="2">
-        <v>0.54513888888889</v>
+        <v>0.4375</v>
       </c>
       <c r="F122" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="G122" t="s">
         <v>11</v>
       </c>
       <c r="H122" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="I122" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
     </row>
     <row r="123" spans="1:10">
       <c r="A123" s="1">
         <v>46147.0</v>
       </c>
       <c r="B123" t="s">
         <v>17</v>
       </c>
       <c r="D123" s="2">
         <v>0.65625</v>
       </c>
       <c r="E123" s="2">
         <v>0.6875</v>
       </c>
       <c r="F123" t="s">
         <v>23</v>
       </c>
       <c r="G123" t="s">
         <v>24</v>
       </c>
       <c r="H123" t="s">
         <v>25</v>
       </c>
       <c r="I123" t="s">
@@ -3967,144 +3967,144 @@
       </c>
       <c r="E132" s="2">
         <v>0.6875</v>
       </c>
       <c r="F132" t="s">
         <v>45</v>
       </c>
       <c r="G132" t="s">
         <v>11</v>
       </c>
       <c r="H132" t="s">
         <v>46</v>
       </c>
       <c r="I132" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="133" spans="1:10">
       <c r="A133" s="1">
         <v>46153.0</v>
       </c>
       <c r="B133" t="s">
         <v>9</v>
       </c>
       <c r="D133" s="2">
-        <v>0.62847222222222</v>
+        <v>0.5625</v>
       </c>
       <c r="E133" s="2">
-        <v>0.69097222222222</v>
+        <v>0.625</v>
       </c>
       <c r="F133" t="s">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="G133" t="s">
         <v>11</v>
       </c>
       <c r="H133" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I133" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
     </row>
     <row r="134" spans="1:10">
       <c r="A134" s="1">
         <v>46153.0</v>
       </c>
       <c r="B134" t="s">
         <v>9</v>
       </c>
       <c r="D134" s="2">
-        <v>0.71180555555556</v>
+        <v>0.62847222222222</v>
       </c>
       <c r="E134" s="2">
-        <v>0.80555555555556</v>
+        <v>0.69097222222222</v>
       </c>
       <c r="F134" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="G134" t="s">
         <v>11</v>
       </c>
       <c r="H134" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="I134" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
     </row>
     <row r="135" spans="1:10">
       <c r="A135" s="1">
-        <v>46154.0</v>
+        <v>46153.0</v>
       </c>
       <c r="B135" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="D135" s="2">
-        <v>0.34375</v>
+        <v>0.71180555555556</v>
       </c>
       <c r="E135" s="2">
-        <v>0.4375</v>
+        <v>0.80555555555556</v>
       </c>
       <c r="F135" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="G135" t="s">
         <v>11</v>
       </c>
       <c r="H135" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="I135" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
     </row>
     <row r="136" spans="1:10">
       <c r="A136" s="1">
         <v>46154.0</v>
       </c>
       <c r="B136" t="s">
         <v>17</v>
       </c>
       <c r="D136" s="2">
-        <v>0.48263888888889</v>
+        <v>0.34375</v>
       </c>
       <c r="E136" s="2">
-        <v>0.54513888888889</v>
+        <v>0.4375</v>
       </c>
       <c r="F136" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="G136" t="s">
         <v>11</v>
       </c>
       <c r="H136" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="I136" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
     </row>
     <row r="137" spans="1:10">
       <c r="A137" s="1">
         <v>46154.0</v>
       </c>
       <c r="B137" t="s">
         <v>17</v>
       </c>
       <c r="D137" s="2">
         <v>0.65625</v>
       </c>
       <c r="E137" s="2">
         <v>0.6875</v>
       </c>
       <c r="F137" t="s">
         <v>23</v>
       </c>
       <c r="G137" t="s">
         <v>24</v>
       </c>
       <c r="H137" t="s">
         <v>25</v>
       </c>
       <c r="I137" t="s">
@@ -4331,144 +4331,144 @@
       </c>
       <c r="E146" s="2">
         <v>0.6875</v>
       </c>
       <c r="F146" t="s">
         <v>45</v>
       </c>
       <c r="G146" t="s">
         <v>11</v>
       </c>
       <c r="H146" t="s">
         <v>46</v>
       </c>
       <c r="I146" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="147" spans="1:10">
       <c r="A147" s="1">
         <v>46160.0</v>
       </c>
       <c r="B147" t="s">
         <v>9</v>
       </c>
       <c r="D147" s="2">
-        <v>0.62847222222222</v>
+        <v>0.5625</v>
       </c>
       <c r="E147" s="2">
-        <v>0.69097222222222</v>
+        <v>0.625</v>
       </c>
       <c r="F147" t="s">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="G147" t="s">
         <v>11</v>
       </c>
       <c r="H147" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I147" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
     </row>
     <row r="148" spans="1:10">
       <c r="A148" s="1">
         <v>46160.0</v>
       </c>
       <c r="B148" t="s">
         <v>9</v>
       </c>
       <c r="D148" s="2">
-        <v>0.71180555555556</v>
+        <v>0.62847222222222</v>
       </c>
       <c r="E148" s="2">
-        <v>0.80555555555556</v>
+        <v>0.69097222222222</v>
       </c>
       <c r="F148" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="G148" t="s">
         <v>11</v>
       </c>
       <c r="H148" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="I148" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
     </row>
     <row r="149" spans="1:10">
       <c r="A149" s="1">
-        <v>46161.0</v>
+        <v>46160.0</v>
       </c>
       <c r="B149" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="D149" s="2">
-        <v>0.34375</v>
+        <v>0.71180555555556</v>
       </c>
       <c r="E149" s="2">
-        <v>0.4375</v>
+        <v>0.80555555555556</v>
       </c>
       <c r="F149" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="G149" t="s">
         <v>11</v>
       </c>
       <c r="H149" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="I149" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
     </row>
     <row r="150" spans="1:10">
       <c r="A150" s="1">
         <v>46161.0</v>
       </c>
       <c r="B150" t="s">
         <v>17</v>
       </c>
       <c r="D150" s="2">
-        <v>0.48263888888889</v>
+        <v>0.34375</v>
       </c>
       <c r="E150" s="2">
-        <v>0.54513888888889</v>
+        <v>0.4375</v>
       </c>
       <c r="F150" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="G150" t="s">
         <v>11</v>
       </c>
       <c r="H150" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="I150" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
     </row>
     <row r="151" spans="1:10">
       <c r="A151" s="1">
         <v>46161.0</v>
       </c>
       <c r="B151" t="s">
         <v>17</v>
       </c>
       <c r="D151" s="2">
         <v>0.65625</v>
       </c>
       <c r="E151" s="2">
         <v>0.6875</v>
       </c>
       <c r="F151" t="s">
         <v>23</v>
       </c>
       <c r="G151" t="s">
         <v>24</v>
       </c>
       <c r="H151" t="s">
         <v>25</v>
       </c>
       <c r="I151" t="s">
@@ -4695,144 +4695,144 @@
       </c>
       <c r="E160" s="2">
         <v>0.6875</v>
       </c>
       <c r="F160" t="s">
         <v>45</v>
       </c>
       <c r="G160" t="s">
         <v>11</v>
       </c>
       <c r="H160" t="s">
         <v>46</v>
       </c>
       <c r="I160" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="161" spans="1:10">
       <c r="A161" s="1">
         <v>46167.0</v>
       </c>
       <c r="B161" t="s">
         <v>9</v>
       </c>
       <c r="D161" s="2">
-        <v>0.62847222222222</v>
+        <v>0.5625</v>
       </c>
       <c r="E161" s="2">
-        <v>0.69097222222222</v>
+        <v>0.625</v>
       </c>
       <c r="F161" t="s">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="G161" t="s">
         <v>11</v>
       </c>
       <c r="H161" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I161" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
     </row>
     <row r="162" spans="1:10">
       <c r="A162" s="1">
         <v>46167.0</v>
       </c>
       <c r="B162" t="s">
         <v>9</v>
       </c>
       <c r="D162" s="2">
-        <v>0.71180555555556</v>
+        <v>0.62847222222222</v>
       </c>
       <c r="E162" s="2">
-        <v>0.80555555555556</v>
+        <v>0.69097222222222</v>
       </c>
       <c r="F162" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="G162" t="s">
         <v>11</v>
       </c>
       <c r="H162" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="I162" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
     </row>
     <row r="163" spans="1:10">
       <c r="A163" s="1">
-        <v>46168.0</v>
+        <v>46167.0</v>
       </c>
       <c r="B163" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="D163" s="2">
-        <v>0.34375</v>
+        <v>0.71180555555556</v>
       </c>
       <c r="E163" s="2">
-        <v>0.4375</v>
+        <v>0.80555555555556</v>
       </c>
       <c r="F163" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="G163" t="s">
         <v>11</v>
       </c>
       <c r="H163" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="I163" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
     </row>
     <row r="164" spans="1:10">
       <c r="A164" s="1">
         <v>46168.0</v>
       </c>
       <c r="B164" t="s">
         <v>17</v>
       </c>
       <c r="D164" s="2">
-        <v>0.48263888888889</v>
+        <v>0.34375</v>
       </c>
       <c r="E164" s="2">
-        <v>0.54513888888889</v>
+        <v>0.4375</v>
       </c>
       <c r="F164" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="G164" t="s">
         <v>11</v>
       </c>
       <c r="H164" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="I164" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
     </row>
     <row r="165" spans="1:10">
       <c r="A165" s="1">
         <v>46168.0</v>
       </c>
       <c r="B165" t="s">
         <v>17</v>
       </c>
       <c r="D165" s="2">
         <v>0.65625</v>
       </c>
       <c r="E165" s="2">
         <v>0.6875</v>
       </c>
       <c r="F165" t="s">
         <v>23</v>
       </c>
       <c r="G165" t="s">
         <v>24</v>
       </c>
       <c r="H165" t="s">
         <v>25</v>
       </c>
       <c r="I165" t="s">
@@ -5059,144 +5059,144 @@
       </c>
       <c r="E174" s="2">
         <v>0.6875</v>
       </c>
       <c r="F174" t="s">
         <v>45</v>
       </c>
       <c r="G174" t="s">
         <v>11</v>
       </c>
       <c r="H174" t="s">
         <v>46</v>
       </c>
       <c r="I174" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="175" spans="1:10">
       <c r="A175" s="1">
         <v>46174.0</v>
       </c>
       <c r="B175" t="s">
         <v>9</v>
       </c>
       <c r="D175" s="2">
-        <v>0.62847222222222</v>
+        <v>0.5625</v>
       </c>
       <c r="E175" s="2">
-        <v>0.69097222222222</v>
+        <v>0.625</v>
       </c>
       <c r="F175" t="s">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="G175" t="s">
         <v>11</v>
       </c>
       <c r="H175" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I175" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
     </row>
     <row r="176" spans="1:10">
       <c r="A176" s="1">
         <v>46174.0</v>
       </c>
       <c r="B176" t="s">
         <v>9</v>
       </c>
       <c r="D176" s="2">
-        <v>0.71180555555556</v>
+        <v>0.62847222222222</v>
       </c>
       <c r="E176" s="2">
-        <v>0.80555555555556</v>
+        <v>0.69097222222222</v>
       </c>
       <c r="F176" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="G176" t="s">
         <v>11</v>
       </c>
       <c r="H176" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="I176" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
     </row>
     <row r="177" spans="1:10">
       <c r="A177" s="1">
-        <v>46175.0</v>
+        <v>46174.0</v>
       </c>
       <c r="B177" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="D177" s="2">
-        <v>0.34375</v>
+        <v>0.71180555555556</v>
       </c>
       <c r="E177" s="2">
-        <v>0.4375</v>
+        <v>0.80555555555556</v>
       </c>
       <c r="F177" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="G177" t="s">
         <v>11</v>
       </c>
       <c r="H177" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="I177" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
     </row>
     <row r="178" spans="1:10">
       <c r="A178" s="1">
         <v>46175.0</v>
       </c>
       <c r="B178" t="s">
         <v>17</v>
       </c>
       <c r="D178" s="2">
-        <v>0.48263888888889</v>
+        <v>0.34375</v>
       </c>
       <c r="E178" s="2">
-        <v>0.54513888888889</v>
+        <v>0.4375</v>
       </c>
       <c r="F178" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="G178" t="s">
         <v>11</v>
       </c>
       <c r="H178" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="I178" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
     </row>
     <row r="179" spans="1:10">
       <c r="A179" s="1">
         <v>46175.0</v>
       </c>
       <c r="B179" t="s">
         <v>17</v>
       </c>
       <c r="D179" s="2">
         <v>0.65625</v>
       </c>
       <c r="E179" s="2">
         <v>0.6875</v>
       </c>
       <c r="F179" t="s">
         <v>23</v>
       </c>
       <c r="G179" t="s">
         <v>24</v>
       </c>
       <c r="H179" t="s">
         <v>25</v>
       </c>
       <c r="I179" t="s">
@@ -5293,144 +5293,144 @@
       </c>
       <c r="E183" s="2">
         <v>0.65277777777778</v>
       </c>
       <c r="F183" t="s">
         <v>35</v>
       </c>
       <c r="G183" t="s">
         <v>24</v>
       </c>
       <c r="H183" t="s">
         <v>25</v>
       </c>
       <c r="I183" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="184" spans="1:10">
       <c r="A184" s="1">
         <v>46181.0</v>
       </c>
       <c r="B184" t="s">
         <v>9</v>
       </c>
       <c r="D184" s="2">
-        <v>0.62847222222222</v>
+        <v>0.5625</v>
       </c>
       <c r="E184" s="2">
-        <v>0.69097222222222</v>
+        <v>0.625</v>
       </c>
       <c r="F184" t="s">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="G184" t="s">
         <v>11</v>
       </c>
       <c r="H184" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I184" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
     </row>
     <row r="185" spans="1:10">
       <c r="A185" s="1">
         <v>46181.0</v>
       </c>
       <c r="B185" t="s">
         <v>9</v>
       </c>
       <c r="D185" s="2">
-        <v>0.71180555555556</v>
+        <v>0.62847222222222</v>
       </c>
       <c r="E185" s="2">
-        <v>0.80555555555556</v>
+        <v>0.69097222222222</v>
       </c>
       <c r="F185" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="G185" t="s">
         <v>11</v>
       </c>
       <c r="H185" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="I185" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
     </row>
     <row r="186" spans="1:10">
       <c r="A186" s="1">
-        <v>46182.0</v>
+        <v>46181.0</v>
       </c>
       <c r="B186" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="D186" s="2">
-        <v>0.34375</v>
+        <v>0.71180555555556</v>
       </c>
       <c r="E186" s="2">
-        <v>0.4375</v>
+        <v>0.80555555555556</v>
       </c>
       <c r="F186" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="G186" t="s">
         <v>11</v>
       </c>
       <c r="H186" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="I186" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
     </row>
     <row r="187" spans="1:10">
       <c r="A187" s="1">
         <v>46182.0</v>
       </c>
       <c r="B187" t="s">
         <v>17</v>
       </c>
       <c r="D187" s="2">
-        <v>0.48263888888889</v>
+        <v>0.34375</v>
       </c>
       <c r="E187" s="2">
-        <v>0.54513888888889</v>
+        <v>0.4375</v>
       </c>
       <c r="F187" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="G187" t="s">
         <v>11</v>
       </c>
       <c r="H187" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="I187" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
     </row>
     <row r="188" spans="1:10">
       <c r="A188" s="1">
         <v>46182.0</v>
       </c>
       <c r="B188" t="s">
         <v>17</v>
       </c>
       <c r="D188" s="2">
         <v>0.65625</v>
       </c>
       <c r="E188" s="2">
         <v>0.6875</v>
       </c>
       <c r="F188" t="s">
         <v>23</v>
       </c>
       <c r="G188" t="s">
         <v>24</v>
       </c>
       <c r="H188" t="s">
         <v>25</v>
       </c>
       <c r="I188" t="s">
@@ -5657,144 +5657,144 @@
       </c>
       <c r="E197" s="2">
         <v>0.6875</v>
       </c>
       <c r="F197" t="s">
         <v>45</v>
       </c>
       <c r="G197" t="s">
         <v>11</v>
       </c>
       <c r="H197" t="s">
         <v>46</v>
       </c>
       <c r="I197" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="198" spans="1:10">
       <c r="A198" s="1">
         <v>46188.0</v>
       </c>
       <c r="B198" t="s">
         <v>9</v>
       </c>
       <c r="D198" s="2">
-        <v>0.62847222222222</v>
+        <v>0.5625</v>
       </c>
       <c r="E198" s="2">
-        <v>0.69097222222222</v>
+        <v>0.625</v>
       </c>
       <c r="F198" t="s">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="G198" t="s">
         <v>11</v>
       </c>
       <c r="H198" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I198" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
     </row>
     <row r="199" spans="1:10">
       <c r="A199" s="1">
         <v>46188.0</v>
       </c>
       <c r="B199" t="s">
         <v>9</v>
       </c>
       <c r="D199" s="2">
-        <v>0.71180555555556</v>
+        <v>0.62847222222222</v>
       </c>
       <c r="E199" s="2">
-        <v>0.80555555555556</v>
+        <v>0.69097222222222</v>
       </c>
       <c r="F199" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="G199" t="s">
         <v>11</v>
       </c>
       <c r="H199" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="I199" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
     </row>
     <row r="200" spans="1:10">
       <c r="A200" s="1">
-        <v>46189.0</v>
+        <v>46188.0</v>
       </c>
       <c r="B200" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="D200" s="2">
-        <v>0.34375</v>
+        <v>0.71180555555556</v>
       </c>
       <c r="E200" s="2">
-        <v>0.4375</v>
+        <v>0.80555555555556</v>
       </c>
       <c r="F200" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="G200" t="s">
         <v>11</v>
       </c>
       <c r="H200" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="I200" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
     </row>
     <row r="201" spans="1:10">
       <c r="A201" s="1">
         <v>46189.0</v>
       </c>
       <c r="B201" t="s">
         <v>17</v>
       </c>
       <c r="D201" s="2">
-        <v>0.48263888888889</v>
+        <v>0.34375</v>
       </c>
       <c r="E201" s="2">
-        <v>0.54513888888889</v>
+        <v>0.4375</v>
       </c>
       <c r="F201" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="G201" t="s">
         <v>11</v>
       </c>
       <c r="H201" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="I201" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
     </row>
     <row r="202" spans="1:10">
       <c r="A202" s="1">
         <v>46189.0</v>
       </c>
       <c r="B202" t="s">
         <v>17</v>
       </c>
       <c r="D202" s="2">
         <v>0.65625</v>
       </c>
       <c r="E202" s="2">
         <v>0.6875</v>
       </c>
       <c r="F202" t="s">
         <v>23</v>
       </c>
       <c r="G202" t="s">
         <v>24</v>
       </c>
       <c r="H202" t="s">
         <v>25</v>
       </c>
       <c r="I202" t="s">