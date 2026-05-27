--- v0 (2026-02-25)
+++ v1 (2026-05-27)
@@ -426,54 +426,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J39"/>
+  <dimension ref="A1:J38"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E39" sqref="E39"/>
+      <selection activeCell="E38" sqref="E38"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="49.417" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
@@ -1101,409 +1101,383 @@
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="D25" s="2">
         <v>0.55208333333333</v>
       </c>
       <c r="E25" s="2">
         <v>0.61458333333333</v>
       </c>
       <c r="F25" t="s">
         <v>10</v>
       </c>
       <c r="G25" t="s">
         <v>11</v>
       </c>
       <c r="H25" t="s">
         <v>14</v>
       </c>
       <c r="I25" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" s="1">
-        <v>46155.0</v>
+        <v>46161.0</v>
       </c>
       <c r="B26" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="D26" s="2">
-        <v>0.6875</v>
+        <v>0.44791666666667</v>
       </c>
       <c r="E26" s="2">
-        <v>0.74652777777778</v>
+        <v>0.51041666666667</v>
       </c>
       <c r="F26" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="G26" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="H26" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="I26" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" s="1">
         <v>46161.0</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="D27" s="2">
-        <v>0.44791666666667</v>
+        <v>0.55208333333333</v>
       </c>
       <c r="E27" s="2">
-        <v>0.51041666666667</v>
+        <v>0.61458333333333</v>
       </c>
       <c r="F27" t="s">
         <v>10</v>
       </c>
       <c r="G27" t="s">
         <v>11</v>
       </c>
       <c r="H27" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="I27" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" s="1">
-        <v>46161.0</v>
+        <v>46168.0</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="D28" s="2">
-        <v>0.55208333333333</v>
+        <v>0.44791666666667</v>
       </c>
       <c r="E28" s="2">
-        <v>0.61458333333333</v>
+        <v>0.51041666666667</v>
       </c>
       <c r="F28" t="s">
         <v>10</v>
       </c>
       <c r="G28" t="s">
         <v>11</v>
       </c>
       <c r="H28" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="I28" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" s="1">
         <v>46168.0</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="D29" s="2">
-        <v>0.44791666666667</v>
+        <v>0.55208333333333</v>
       </c>
       <c r="E29" s="2">
-        <v>0.51041666666667</v>
+        <v>0.61458333333333</v>
       </c>
       <c r="F29" t="s">
         <v>10</v>
       </c>
       <c r="G29" t="s">
         <v>11</v>
       </c>
       <c r="H29" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="I29" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" s="1">
-        <v>46168.0</v>
+        <v>46169.0</v>
       </c>
       <c r="B30" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="D30" s="2">
-        <v>0.55208333333333</v>
+        <v>0.6875</v>
       </c>
       <c r="E30" s="2">
-        <v>0.61458333333333</v>
+        <v>0.74652777777778</v>
       </c>
       <c r="F30" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="G30" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="H30" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="I30" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31" s="1">
-        <v>46169.0</v>
+        <v>46175.0</v>
       </c>
       <c r="B31" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="D31" s="2">
-        <v>0.6875</v>
+        <v>0.44791666666667</v>
       </c>
       <c r="E31" s="2">
-        <v>0.74652777777778</v>
+        <v>0.51041666666667</v>
       </c>
       <c r="F31" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="G31" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="H31" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="I31" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32" s="1">
         <v>46175.0</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="D32" s="2">
-        <v>0.44791666666667</v>
+        <v>0.55208333333333</v>
       </c>
       <c r="E32" s="2">
-        <v>0.51041666666667</v>
+        <v>0.61458333333333</v>
       </c>
       <c r="F32" t="s">
         <v>10</v>
       </c>
       <c r="G32" t="s">
         <v>11</v>
       </c>
       <c r="H32" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="I32" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="A33" s="1">
-        <v>46175.0</v>
+        <v>46182.0</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="D33" s="2">
-        <v>0.55208333333333</v>
+        <v>0.44791666666667</v>
       </c>
       <c r="E33" s="2">
-        <v>0.61458333333333</v>
+        <v>0.51041666666667</v>
       </c>
       <c r="F33" t="s">
         <v>10</v>
       </c>
       <c r="G33" t="s">
         <v>11</v>
       </c>
       <c r="H33" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="I33" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
     </row>
     <row r="34" spans="1:10">
       <c r="A34" s="1">
         <v>46182.0</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="D34" s="2">
-        <v>0.44791666666667</v>
+        <v>0.55208333333333</v>
       </c>
       <c r="E34" s="2">
-        <v>0.51041666666667</v>
+        <v>0.61458333333333</v>
       </c>
       <c r="F34" t="s">
         <v>10</v>
       </c>
       <c r="G34" t="s">
         <v>11</v>
       </c>
       <c r="H34" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="I34" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
     </row>
     <row r="35" spans="1:10">
       <c r="A35" s="1">
-        <v>46182.0</v>
+        <v>46183.0</v>
       </c>
       <c r="B35" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="D35" s="2">
-        <v>0.55208333333333</v>
+        <v>0.6875</v>
       </c>
       <c r="E35" s="2">
-        <v>0.61458333333333</v>
+        <v>0.8125</v>
       </c>
       <c r="F35" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="G35" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="H35" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="I35" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="36" spans="1:10">
       <c r="A36" s="1">
-        <v>46183.0</v>
+        <v>46189.0</v>
       </c>
       <c r="B36" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="D36" s="2">
-        <v>0.6875</v>
+        <v>0.44791666666667</v>
       </c>
       <c r="E36" s="2">
-        <v>0.74652777777778</v>
+        <v>0.51041666666667</v>
       </c>
       <c r="F36" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="G36" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="H36" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="I36" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
     </row>
     <row r="37" spans="1:10">
       <c r="A37" s="1">
         <v>46189.0</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="D37" s="2">
-        <v>0.44791666666667</v>
+        <v>0.55208333333333</v>
       </c>
       <c r="E37" s="2">
-        <v>0.51041666666667</v>
+        <v>0.61458333333333</v>
       </c>
       <c r="F37" t="s">
         <v>10</v>
       </c>
       <c r="G37" t="s">
         <v>11</v>
       </c>
       <c r="H37" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="I37" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
     </row>
     <row r="38" spans="1:10">
       <c r="A38" s="1">
-        <v>46189.0</v>
+        <v>46190.0</v>
       </c>
       <c r="B38" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="D38" s="2">
-        <v>0.55208333333333</v>
+        <v>0.6875</v>
       </c>
       <c r="E38" s="2">
-        <v>0.61458333333333</v>
+        <v>0.74652777777778</v>
       </c>
       <c r="F38" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="G38" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="H38" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="I38" t="s">
-        <v>15</v>
-[...24 lines deleted...]
-      <c r="I39" t="s">
         <v>20</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>