--- v0 (2026-04-13)
+++ v1 (2026-07-14)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Plan zajęć" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
   <si>
     <t>Termin</t>
   </si>
   <si>
     <t>Dzień</t>
   </si>
   <si>
     <t>PG</t>
   </si>
   <si>
     <t>Od</t>
   </si>
   <si>
     <t>Do</t>
   </si>
   <si>
     <t>Przedmiot</t>
   </si>
   <si>
     <t>RZ</t>
   </si>
   <si>
     <t>Nauczyciel</t>
   </si>
   <si>
@@ -207,50 +207,59 @@
     <t>Projektowanie urbanistyczne II (W)</t>
   </si>
   <si>
     <t>dr hab. inż. Anna Bazan-Krzywoszańska, prof. UZ</t>
   </si>
   <si>
     <t>124 A-8</t>
   </si>
   <si>
     <t>Projektowanie architektoniczne II (L)</t>
   </si>
   <si>
     <t>mgr inż. arch. Adriana Jasiak; mgr inż. arch. Magdalena Mackiewicz</t>
   </si>
   <si>
     <t>317 A-8; 320 A-8</t>
   </si>
   <si>
     <t>dr hab. inż. arch. Bogusław Wojtyszyn, prof. UZ</t>
   </si>
   <si>
     <t>Planowanie przestrzenne regionalne i krajowe (W)</t>
   </si>
   <si>
     <t>Planowanie przestrzenne regionalne i krajowe (P)</t>
+  </si>
+  <si>
+    <t>Projektowanie urbanistyczne II (E)</t>
+  </si>
+  <si>
+    <t>E</t>
+  </si>
+  <si>
+    <t>Projektowanie architektoniczne II (E)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="yyyy/mm/dd;@"/>
   </numFmts>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
@@ -558,54 +567,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J329"/>
+  <dimension ref="A1:J332"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E329" sqref="E329"/>
+      <selection activeCell="E332" sqref="E332"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="71.84" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="137.966" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
@@ -6755,106 +6764,106 @@
       <c r="A216" s="1">
         <v>46160.0</v>
       </c>
       <c r="B216" t="s">
         <v>9</v>
       </c>
       <c r="C216" t="s">
         <v>10</v>
       </c>
       <c r="D216" s="2">
         <v>0.37152777777778</v>
       </c>
       <c r="E216" s="2">
         <v>0.41666666666667</v>
       </c>
       <c r="F216" t="s">
         <v>11</v>
       </c>
       <c r="G216" t="s">
         <v>12</v>
       </c>
       <c r="H216" t="s">
         <v>62</v>
       </c>
       <c r="I216" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
     </row>
     <row r="217" spans="1:10">
       <c r="A217" s="1">
         <v>46160.0</v>
       </c>
       <c r="B217" t="s">
         <v>9</v>
       </c>
       <c r="C217" t="s">
         <v>15</v>
       </c>
       <c r="D217" s="2">
         <v>0.42013888888889</v>
       </c>
       <c r="E217" s="2">
         <v>0.46527777777778</v>
       </c>
       <c r="F217" t="s">
         <v>11</v>
       </c>
       <c r="G217" t="s">
         <v>12</v>
       </c>
       <c r="H217" t="s">
         <v>62</v>
       </c>
       <c r="I217" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
     </row>
     <row r="218" spans="1:10">
       <c r="A218" s="1">
         <v>46160.0</v>
       </c>
       <c r="B218" t="s">
         <v>9</v>
       </c>
       <c r="D218" s="2">
         <v>0.46875</v>
       </c>
       <c r="E218" s="2">
         <v>0.53472222222222</v>
       </c>
       <c r="F218" t="s">
         <v>63</v>
       </c>
       <c r="G218" t="s">
         <v>25</v>
       </c>
       <c r="H218" t="s">
         <v>62</v>
       </c>
       <c r="I218" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
     </row>
     <row r="219" spans="1:10">
       <c r="A219" s="1">
         <v>46160.0</v>
       </c>
       <c r="B219" t="s">
         <v>9</v>
       </c>
       <c r="C219" t="s">
         <v>10</v>
       </c>
       <c r="D219" s="2">
         <v>0.54166666666667</v>
       </c>
       <c r="E219" s="2">
         <v>0.67708333333333</v>
       </c>
       <c r="F219" t="s">
         <v>64</v>
       </c>
       <c r="G219" t="s">
         <v>21</v>
       </c>
       <c r="H219" t="s">
@@ -7468,106 +7477,106 @@
       <c r="A241" s="1">
         <v>46167.0</v>
       </c>
       <c r="B241" t="s">
         <v>9</v>
       </c>
       <c r="C241" t="s">
         <v>10</v>
       </c>
       <c r="D241" s="2">
         <v>0.37152777777778</v>
       </c>
       <c r="E241" s="2">
         <v>0.41666666666667</v>
       </c>
       <c r="F241" t="s">
         <v>11</v>
       </c>
       <c r="G241" t="s">
         <v>12</v>
       </c>
       <c r="H241" t="s">
         <v>62</v>
       </c>
       <c r="I241" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
     </row>
     <row r="242" spans="1:10">
       <c r="A242" s="1">
         <v>46167.0</v>
       </c>
       <c r="B242" t="s">
         <v>9</v>
       </c>
       <c r="C242" t="s">
         <v>15</v>
       </c>
       <c r="D242" s="2">
         <v>0.42013888888889</v>
       </c>
       <c r="E242" s="2">
         <v>0.46527777777778</v>
       </c>
       <c r="F242" t="s">
         <v>11</v>
       </c>
       <c r="G242" t="s">
         <v>12</v>
       </c>
       <c r="H242" t="s">
         <v>62</v>
       </c>
       <c r="I242" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
     </row>
     <row r="243" spans="1:10">
       <c r="A243" s="1">
         <v>46167.0</v>
       </c>
       <c r="B243" t="s">
         <v>9</v>
       </c>
       <c r="D243" s="2">
         <v>0.46875</v>
       </c>
       <c r="E243" s="2">
         <v>0.53472222222222</v>
       </c>
       <c r="F243" t="s">
         <v>63</v>
       </c>
       <c r="G243" t="s">
         <v>25</v>
       </c>
       <c r="H243" t="s">
         <v>62</v>
       </c>
       <c r="I243" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
     </row>
     <row r="244" spans="1:10">
       <c r="A244" s="1">
         <v>46167.0</v>
       </c>
       <c r="B244" t="s">
         <v>9</v>
       </c>
       <c r="C244" t="s">
         <v>10</v>
       </c>
       <c r="D244" s="2">
         <v>0.54166666666667</v>
       </c>
       <c r="E244" s="2">
         <v>0.67708333333333</v>
       </c>
       <c r="F244" t="s">
         <v>64</v>
       </c>
       <c r="G244" t="s">
         <v>21</v>
       </c>
       <c r="H244" t="s">
@@ -8155,106 +8164,106 @@
       <c r="A265" s="1">
         <v>46174.0</v>
       </c>
       <c r="B265" t="s">
         <v>9</v>
       </c>
       <c r="C265" t="s">
         <v>10</v>
       </c>
       <c r="D265" s="2">
         <v>0.37152777777778</v>
       </c>
       <c r="E265" s="2">
         <v>0.41666666666667</v>
       </c>
       <c r="F265" t="s">
         <v>11</v>
       </c>
       <c r="G265" t="s">
         <v>12</v>
       </c>
       <c r="H265" t="s">
         <v>62</v>
       </c>
       <c r="I265" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
     </row>
     <row r="266" spans="1:10">
       <c r="A266" s="1">
         <v>46174.0</v>
       </c>
       <c r="B266" t="s">
         <v>9</v>
       </c>
       <c r="C266" t="s">
         <v>15</v>
       </c>
       <c r="D266" s="2">
         <v>0.42013888888889</v>
       </c>
       <c r="E266" s="2">
         <v>0.46527777777778</v>
       </c>
       <c r="F266" t="s">
         <v>11</v>
       </c>
       <c r="G266" t="s">
         <v>12</v>
       </c>
       <c r="H266" t="s">
         <v>62</v>
       </c>
       <c r="I266" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
     </row>
     <row r="267" spans="1:10">
       <c r="A267" s="1">
         <v>46174.0</v>
       </c>
       <c r="B267" t="s">
         <v>9</v>
       </c>
       <c r="D267" s="2">
         <v>0.46875</v>
       </c>
       <c r="E267" s="2">
         <v>0.53472222222222</v>
       </c>
       <c r="F267" t="s">
         <v>63</v>
       </c>
       <c r="G267" t="s">
         <v>25</v>
       </c>
       <c r="H267" t="s">
         <v>62</v>
       </c>
       <c r="I267" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
     </row>
     <row r="268" spans="1:10">
       <c r="A268" s="1">
         <v>46174.0</v>
       </c>
       <c r="B268" t="s">
         <v>9</v>
       </c>
       <c r="C268" t="s">
         <v>10</v>
       </c>
       <c r="D268" s="2">
         <v>0.54166666666667</v>
       </c>
       <c r="E268" s="2">
         <v>0.67708333333333</v>
       </c>
       <c r="F268" t="s">
         <v>64</v>
       </c>
       <c r="G268" t="s">
         <v>21</v>
       </c>
       <c r="H268" t="s">
@@ -8636,106 +8645,106 @@
       <c r="A282" s="1">
         <v>46181.0</v>
       </c>
       <c r="B282" t="s">
         <v>9</v>
       </c>
       <c r="C282" t="s">
         <v>10</v>
       </c>
       <c r="D282" s="2">
         <v>0.37152777777778</v>
       </c>
       <c r="E282" s="2">
         <v>0.41666666666667</v>
       </c>
       <c r="F282" t="s">
         <v>11</v>
       </c>
       <c r="G282" t="s">
         <v>12</v>
       </c>
       <c r="H282" t="s">
         <v>62</v>
       </c>
       <c r="I282" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
     </row>
     <row r="283" spans="1:10">
       <c r="A283" s="1">
         <v>46181.0</v>
       </c>
       <c r="B283" t="s">
         <v>9</v>
       </c>
       <c r="C283" t="s">
         <v>15</v>
       </c>
       <c r="D283" s="2">
         <v>0.42013888888889</v>
       </c>
       <c r="E283" s="2">
         <v>0.46527777777778</v>
       </c>
       <c r="F283" t="s">
         <v>11</v>
       </c>
       <c r="G283" t="s">
         <v>12</v>
       </c>
       <c r="H283" t="s">
         <v>62</v>
       </c>
       <c r="I283" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
     </row>
     <row r="284" spans="1:10">
       <c r="A284" s="1">
         <v>46181.0</v>
       </c>
       <c r="B284" t="s">
         <v>9</v>
       </c>
       <c r="D284" s="2">
         <v>0.46875</v>
       </c>
       <c r="E284" s="2">
         <v>0.53472222222222</v>
       </c>
       <c r="F284" t="s">
         <v>63</v>
       </c>
       <c r="G284" t="s">
         <v>25</v>
       </c>
       <c r="H284" t="s">
         <v>62</v>
       </c>
       <c r="I284" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
     </row>
     <row r="285" spans="1:10">
       <c r="A285" s="1">
         <v>46181.0</v>
       </c>
       <c r="B285" t="s">
         <v>9</v>
       </c>
       <c r="C285" t="s">
         <v>10</v>
       </c>
       <c r="D285" s="2">
         <v>0.54166666666667</v>
       </c>
       <c r="E285" s="2">
         <v>0.67708333333333</v>
       </c>
       <c r="F285" t="s">
         <v>64</v>
       </c>
       <c r="G285" t="s">
         <v>21</v>
       </c>
       <c r="H285" t="s">
@@ -9323,106 +9332,106 @@
       <c r="A306" s="1">
         <v>46188.0</v>
       </c>
       <c r="B306" t="s">
         <v>9</v>
       </c>
       <c r="C306" t="s">
         <v>10</v>
       </c>
       <c r="D306" s="2">
         <v>0.37152777777778</v>
       </c>
       <c r="E306" s="2">
         <v>0.41666666666667</v>
       </c>
       <c r="F306" t="s">
         <v>11</v>
       </c>
       <c r="G306" t="s">
         <v>12</v>
       </c>
       <c r="H306" t="s">
         <v>62</v>
       </c>
       <c r="I306" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
     </row>
     <row r="307" spans="1:10">
       <c r="A307" s="1">
         <v>46188.0</v>
       </c>
       <c r="B307" t="s">
         <v>9</v>
       </c>
       <c r="C307" t="s">
         <v>15</v>
       </c>
       <c r="D307" s="2">
         <v>0.42013888888889</v>
       </c>
       <c r="E307" s="2">
         <v>0.46527777777778</v>
       </c>
       <c r="F307" t="s">
         <v>11</v>
       </c>
       <c r="G307" t="s">
         <v>12</v>
       </c>
       <c r="H307" t="s">
         <v>62</v>
       </c>
       <c r="I307" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
     </row>
     <row r="308" spans="1:10">
       <c r="A308" s="1">
         <v>46188.0</v>
       </c>
       <c r="B308" t="s">
         <v>9</v>
       </c>
       <c r="D308" s="2">
         <v>0.46875</v>
       </c>
       <c r="E308" s="2">
         <v>0.53472222222222</v>
       </c>
       <c r="F308" t="s">
         <v>63</v>
       </c>
       <c r="G308" t="s">
         <v>25</v>
       </c>
       <c r="H308" t="s">
         <v>62</v>
       </c>
       <c r="I308" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
     </row>
     <row r="309" spans="1:10">
       <c r="A309" s="1">
         <v>46188.0</v>
       </c>
       <c r="B309" t="s">
         <v>9</v>
       </c>
       <c r="C309" t="s">
         <v>10</v>
       </c>
       <c r="D309" s="2">
         <v>0.54166666666667</v>
       </c>
       <c r="E309" s="2">
         <v>0.67708333333333</v>
       </c>
       <c r="F309" t="s">
         <v>64</v>
       </c>
       <c r="G309" t="s">
         <v>21</v>
       </c>
       <c r="H309" t="s">
@@ -9982,50 +9991,128 @@
         <v>46191.0</v>
       </c>
       <c r="B329" t="s">
         <v>38</v>
       </c>
       <c r="C329" t="s">
         <v>15</v>
       </c>
       <c r="D329" s="2">
         <v>0.67708333333333</v>
       </c>
       <c r="E329" s="2">
         <v>0.73958333333333</v>
       </c>
       <c r="F329" t="s">
         <v>59</v>
       </c>
       <c r="G329" t="s">
         <v>12</v>
       </c>
       <c r="H329" t="s">
         <v>60</v>
       </c>
       <c r="I329" t="s">
         <v>61</v>
+      </c>
+    </row>
+    <row r="330" spans="1:10">
+      <c r="A330" s="1">
+        <v>46195.0</v>
+      </c>
+      <c r="B330" t="s">
+        <v>9</v>
+      </c>
+      <c r="D330" s="2">
+        <v>0.41666666666667</v>
+      </c>
+      <c r="E330" s="2">
+        <v>0.45833333333333</v>
+      </c>
+      <c r="F330" t="s">
+        <v>65</v>
+      </c>
+      <c r="G330" t="s">
+        <v>66</v>
+      </c>
+      <c r="H330" t="s">
+        <v>57</v>
+      </c>
+      <c r="I330" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="331" spans="1:10">
+      <c r="A331" s="1">
+        <v>46198.0</v>
+      </c>
+      <c r="B331" t="s">
+        <v>38</v>
+      </c>
+      <c r="D331" s="2">
+        <v>0.41666666666667</v>
+      </c>
+      <c r="E331" s="2">
+        <v>0.58333333333333</v>
+      </c>
+      <c r="F331" t="s">
+        <v>67</v>
+      </c>
+      <c r="G331" t="s">
+        <v>66</v>
+      </c>
+      <c r="H331" t="s">
+        <v>26</v>
+      </c>
+      <c r="I331" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="332" spans="1:10">
+      <c r="A332" s="1">
+        <v>46266.0</v>
+      </c>
+      <c r="B332" t="s">
+        <v>19</v>
+      </c>
+      <c r="D332" s="2">
+        <v>0.41666666666667</v>
+      </c>
+      <c r="E332" s="2">
+        <v>0.45833333333333</v>
+      </c>
+      <c r="F332" t="s">
+        <v>65</v>
+      </c>
+      <c r="G332" t="s">
+        <v>66</v>
+      </c>
+      <c r="H332" t="s">
+        <v>57</v>
+      </c>
+      <c r="I332" t="s">
+        <v>58</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>