--- v0 (2026-04-12)
+++ v1 (2026-07-14)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Plan zajęć" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
   <si>
     <t>Termin</t>
   </si>
   <si>
     <t>Dzień</t>
   </si>
   <si>
     <t>PG</t>
   </si>
   <si>
     <t>Od</t>
   </si>
   <si>
     <t>Do</t>
   </si>
   <si>
     <t>Przedmiot</t>
   </si>
   <si>
     <t>RZ</t>
   </si>
   <si>
     <t>Nauczyciel</t>
   </si>
   <si>
@@ -164,51 +164,75 @@
   <si>
     <t>37 A-16</t>
   </si>
   <si>
     <t>Przedmiot do wyboru: (B) Mniejszości narodowe w polityce państwa (Ć)</t>
   </si>
   <si>
     <t>dr Arkadiusz Tyda</t>
   </si>
   <si>
     <t>231 A-16</t>
   </si>
   <si>
     <t>Polityka bezpieczeństwa w systemie politycznym RP (W)</t>
   </si>
   <si>
     <t>dr Wioletta Husar-Poliszuk</t>
   </si>
   <si>
     <t>A A-16</t>
   </si>
   <si>
     <t>29 A-16</t>
   </si>
   <si>
-    <t>425 A-16</t>
+    <t>219 A-16</t>
+  </si>
+  <si>
+    <t>419 A-16</t>
+  </si>
+  <si>
+    <t>Kompetencje przywodcy politycznego (E)</t>
+  </si>
+  <si>
+    <t>E</t>
+  </si>
+  <si>
+    <t>302 A-16</t>
+  </si>
+  <si>
+    <t>Polityka bezpieczeństwa w systemie politycznym RP (E)</t>
+  </si>
+  <si>
+    <t>402 A-16</t>
+  </si>
+  <si>
+    <t>Geopolityka (E)</t>
+  </si>
+  <si>
+    <t>146D A-16</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="yyyy/mm/dd;@"/>
   </numFmts>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
@@ -516,67 +540,67 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J196"/>
+  <dimension ref="A1:J202"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E196" sqref="E196"/>
+      <selection activeCell="E202" sqref="E202"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="81.266" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="64.841" bestFit="true" customWidth="true" style="0"/>
-    <col min="9" max="9" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -2980,51 +3004,51 @@
       </c>
     </row>
     <row r="94" spans="1:10">
       <c r="A94" s="1">
         <v>46134.0</v>
       </c>
       <c r="B94" t="s">
         <v>36</v>
       </c>
       <c r="D94" s="2">
         <v>0.47916666666667</v>
       </c>
       <c r="E94" s="2">
         <v>0.54166666666667</v>
       </c>
       <c r="F94" t="s">
         <v>40</v>
       </c>
       <c r="G94" t="s">
         <v>20</v>
       </c>
       <c r="H94" t="s">
         <v>38</v>
       </c>
       <c r="I94" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
     <row r="95" spans="1:10">
       <c r="A95" s="1">
         <v>46134.0</v>
       </c>
       <c r="B95" t="s">
         <v>36</v>
       </c>
       <c r="D95" s="2">
         <v>0.55208333333333</v>
       </c>
       <c r="E95" s="2">
         <v>0.61458333333333</v>
       </c>
       <c r="F95" t="s">
         <v>41</v>
       </c>
       <c r="G95" t="s">
         <v>20</v>
       </c>
       <c r="H95" t="s">
         <v>12</v>
       </c>
       <c r="I95" t="s">
@@ -3526,77 +3550,77 @@
       </c>
     </row>
     <row r="115" spans="1:10">
       <c r="A115" s="1">
         <v>46148.0</v>
       </c>
       <c r="B115" t="s">
         <v>36</v>
       </c>
       <c r="D115" s="2">
         <v>0.40625</v>
       </c>
       <c r="E115" s="2">
         <v>0.46875</v>
       </c>
       <c r="F115" t="s">
         <v>37</v>
       </c>
       <c r="G115" t="s">
         <v>15</v>
       </c>
       <c r="H115" t="s">
         <v>38</v>
       </c>
       <c r="I115" t="s">
-        <v>39</v>
+        <v>50</v>
       </c>
     </row>
     <row r="116" spans="1:10">
       <c r="A116" s="1">
         <v>46148.0</v>
       </c>
       <c r="B116" t="s">
         <v>36</v>
       </c>
       <c r="D116" s="2">
         <v>0.47916666666667</v>
       </c>
       <c r="E116" s="2">
         <v>0.54166666666667</v>
       </c>
       <c r="F116" t="s">
         <v>40</v>
       </c>
       <c r="G116" t="s">
         <v>20</v>
       </c>
       <c r="H116" t="s">
         <v>38</v>
       </c>
       <c r="I116" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
     </row>
     <row r="117" spans="1:10">
       <c r="A117" s="1">
         <v>46148.0</v>
       </c>
       <c r="B117" t="s">
         <v>36</v>
       </c>
       <c r="D117" s="2">
         <v>0.55208333333333</v>
       </c>
       <c r="E117" s="2">
         <v>0.61458333333333</v>
       </c>
       <c r="F117" t="s">
         <v>41</v>
       </c>
       <c r="G117" t="s">
         <v>20</v>
       </c>
       <c r="H117" t="s">
         <v>12</v>
       </c>
       <c r="I117" t="s">
@@ -3864,77 +3888,77 @@
       </c>
     </row>
     <row r="128" spans="1:10">
       <c r="A128" s="1">
         <v>46155.0</v>
       </c>
       <c r="B128" t="s">
         <v>36</v>
       </c>
       <c r="D128" s="2">
         <v>0.40625</v>
       </c>
       <c r="E128" s="2">
         <v>0.46875</v>
       </c>
       <c r="F128" t="s">
         <v>37</v>
       </c>
       <c r="G128" t="s">
         <v>15</v>
       </c>
       <c r="H128" t="s">
         <v>38</v>
       </c>
       <c r="I128" t="s">
-        <v>39</v>
+        <v>50</v>
       </c>
     </row>
     <row r="129" spans="1:10">
       <c r="A129" s="1">
         <v>46155.0</v>
       </c>
       <c r="B129" t="s">
         <v>36</v>
       </c>
       <c r="D129" s="2">
         <v>0.47916666666667</v>
       </c>
       <c r="E129" s="2">
         <v>0.54166666666667</v>
       </c>
       <c r="F129" t="s">
         <v>40</v>
       </c>
       <c r="G129" t="s">
         <v>20</v>
       </c>
       <c r="H129" t="s">
         <v>38</v>
       </c>
       <c r="I129" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
     </row>
     <row r="130" spans="1:10">
       <c r="A130" s="1">
         <v>46155.0</v>
       </c>
       <c r="B130" t="s">
         <v>36</v>
       </c>
       <c r="D130" s="2">
         <v>0.55208333333333</v>
       </c>
       <c r="E130" s="2">
         <v>0.61458333333333</v>
       </c>
       <c r="F130" t="s">
         <v>41</v>
       </c>
       <c r="G130" t="s">
         <v>20</v>
       </c>
       <c r="H130" t="s">
         <v>12</v>
       </c>
       <c r="I130" t="s">
@@ -4202,77 +4226,77 @@
       </c>
     </row>
     <row r="141" spans="1:10">
       <c r="A141" s="1">
         <v>46162.0</v>
       </c>
       <c r="B141" t="s">
         <v>36</v>
       </c>
       <c r="D141" s="2">
         <v>0.40625</v>
       </c>
       <c r="E141" s="2">
         <v>0.46875</v>
       </c>
       <c r="F141" t="s">
         <v>37</v>
       </c>
       <c r="G141" t="s">
         <v>15</v>
       </c>
       <c r="H141" t="s">
         <v>38</v>
       </c>
       <c r="I141" t="s">
-        <v>39</v>
+        <v>50</v>
       </c>
     </row>
     <row r="142" spans="1:10">
       <c r="A142" s="1">
         <v>46162.0</v>
       </c>
       <c r="B142" t="s">
         <v>36</v>
       </c>
       <c r="D142" s="2">
         <v>0.47916666666667</v>
       </c>
       <c r="E142" s="2">
         <v>0.54166666666667</v>
       </c>
       <c r="F142" t="s">
         <v>40</v>
       </c>
       <c r="G142" t="s">
         <v>20</v>
       </c>
       <c r="H142" t="s">
         <v>38</v>
       </c>
       <c r="I142" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
     </row>
     <row r="143" spans="1:10">
       <c r="A143" s="1">
         <v>46162.0</v>
       </c>
       <c r="B143" t="s">
         <v>36</v>
       </c>
       <c r="D143" s="2">
         <v>0.55208333333333</v>
       </c>
       <c r="E143" s="2">
         <v>0.61458333333333</v>
       </c>
       <c r="F143" t="s">
         <v>41</v>
       </c>
       <c r="G143" t="s">
         <v>20</v>
       </c>
       <c r="H143" t="s">
         <v>12</v>
       </c>
       <c r="I143" t="s">
@@ -4540,77 +4564,77 @@
       </c>
     </row>
     <row r="154" spans="1:10">
       <c r="A154" s="1">
         <v>46169.0</v>
       </c>
       <c r="B154" t="s">
         <v>36</v>
       </c>
       <c r="D154" s="2">
         <v>0.40625</v>
       </c>
       <c r="E154" s="2">
         <v>0.46875</v>
       </c>
       <c r="F154" t="s">
         <v>37</v>
       </c>
       <c r="G154" t="s">
         <v>15</v>
       </c>
       <c r="H154" t="s">
         <v>38</v>
       </c>
       <c r="I154" t="s">
-        <v>39</v>
+        <v>50</v>
       </c>
     </row>
     <row r="155" spans="1:10">
       <c r="A155" s="1">
         <v>46169.0</v>
       </c>
       <c r="B155" t="s">
         <v>36</v>
       </c>
       <c r="D155" s="2">
         <v>0.47916666666667</v>
       </c>
       <c r="E155" s="2">
         <v>0.54166666666667</v>
       </c>
       <c r="F155" t="s">
         <v>40</v>
       </c>
       <c r="G155" t="s">
         <v>20</v>
       </c>
       <c r="H155" t="s">
         <v>38</v>
       </c>
       <c r="I155" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
     </row>
     <row r="156" spans="1:10">
       <c r="A156" s="1">
         <v>46169.0</v>
       </c>
       <c r="B156" t="s">
         <v>36</v>
       </c>
       <c r="D156" s="2">
         <v>0.55208333333333</v>
       </c>
       <c r="E156" s="2">
         <v>0.61458333333333</v>
       </c>
       <c r="F156" t="s">
         <v>41</v>
       </c>
       <c r="G156" t="s">
         <v>20</v>
       </c>
       <c r="H156" t="s">
         <v>12</v>
       </c>
       <c r="I156" t="s">
@@ -4878,77 +4902,77 @@
       </c>
     </row>
     <row r="167" spans="1:10">
       <c r="A167" s="1">
         <v>46176.0</v>
       </c>
       <c r="B167" t="s">
         <v>36</v>
       </c>
       <c r="D167" s="2">
         <v>0.40625</v>
       </c>
       <c r="E167" s="2">
         <v>0.46875</v>
       </c>
       <c r="F167" t="s">
         <v>37</v>
       </c>
       <c r="G167" t="s">
         <v>15</v>
       </c>
       <c r="H167" t="s">
         <v>38</v>
       </c>
       <c r="I167" t="s">
-        <v>39</v>
+        <v>50</v>
       </c>
     </row>
     <row r="168" spans="1:10">
       <c r="A168" s="1">
         <v>46176.0</v>
       </c>
       <c r="B168" t="s">
         <v>36</v>
       </c>
       <c r="D168" s="2">
         <v>0.47916666666667</v>
       </c>
       <c r="E168" s="2">
         <v>0.54166666666667</v>
       </c>
       <c r="F168" t="s">
         <v>40</v>
       </c>
       <c r="G168" t="s">
         <v>20</v>
       </c>
       <c r="H168" t="s">
         <v>38</v>
       </c>
       <c r="I168" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
     </row>
     <row r="169" spans="1:10">
       <c r="A169" s="1">
         <v>46176.0</v>
       </c>
       <c r="B169" t="s">
         <v>36</v>
       </c>
       <c r="D169" s="2">
         <v>0.55208333333333</v>
       </c>
       <c r="E169" s="2">
         <v>0.61458333333333</v>
       </c>
       <c r="F169" t="s">
         <v>41</v>
       </c>
       <c r="G169" t="s">
         <v>20</v>
       </c>
       <c r="H169" t="s">
         <v>12</v>
       </c>
       <c r="I169" t="s">
@@ -5216,77 +5240,77 @@
       </c>
     </row>
     <row r="180" spans="1:10">
       <c r="A180" s="1">
         <v>46183.0</v>
       </c>
       <c r="B180" t="s">
         <v>36</v>
       </c>
       <c r="D180" s="2">
         <v>0.40625</v>
       </c>
       <c r="E180" s="2">
         <v>0.46875</v>
       </c>
       <c r="F180" t="s">
         <v>37</v>
       </c>
       <c r="G180" t="s">
         <v>15</v>
       </c>
       <c r="H180" t="s">
         <v>38</v>
       </c>
       <c r="I180" t="s">
-        <v>39</v>
+        <v>50</v>
       </c>
     </row>
     <row r="181" spans="1:10">
       <c r="A181" s="1">
         <v>46183.0</v>
       </c>
       <c r="B181" t="s">
         <v>36</v>
       </c>
       <c r="D181" s="2">
         <v>0.47916666666667</v>
       </c>
       <c r="E181" s="2">
         <v>0.54166666666667</v>
       </c>
       <c r="F181" t="s">
         <v>40</v>
       </c>
       <c r="G181" t="s">
         <v>20</v>
       </c>
       <c r="H181" t="s">
         <v>38</v>
       </c>
       <c r="I181" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
     </row>
     <row r="182" spans="1:10">
       <c r="A182" s="1">
         <v>46183.0</v>
       </c>
       <c r="B182" t="s">
         <v>36</v>
       </c>
       <c r="D182" s="2">
         <v>0.55208333333333</v>
       </c>
       <c r="E182" s="2">
         <v>0.61458333333333</v>
       </c>
       <c r="F182" t="s">
         <v>41</v>
       </c>
       <c r="G182" t="s">
         <v>20</v>
       </c>
       <c r="H182" t="s">
         <v>12</v>
       </c>
       <c r="I182" t="s">
@@ -5554,77 +5578,77 @@
       </c>
     </row>
     <row r="193" spans="1:10">
       <c r="A193" s="1">
         <v>46190.0</v>
       </c>
       <c r="B193" t="s">
         <v>36</v>
       </c>
       <c r="D193" s="2">
         <v>0.40625</v>
       </c>
       <c r="E193" s="2">
         <v>0.46875</v>
       </c>
       <c r="F193" t="s">
         <v>37</v>
       </c>
       <c r="G193" t="s">
         <v>15</v>
       </c>
       <c r="H193" t="s">
         <v>38</v>
       </c>
       <c r="I193" t="s">
-        <v>39</v>
+        <v>50</v>
       </c>
     </row>
     <row r="194" spans="1:10">
       <c r="A194" s="1">
         <v>46190.0</v>
       </c>
       <c r="B194" t="s">
         <v>36</v>
       </c>
       <c r="D194" s="2">
         <v>0.47916666666667</v>
       </c>
       <c r="E194" s="2">
         <v>0.54166666666667</v>
       </c>
       <c r="F194" t="s">
         <v>40</v>
       </c>
       <c r="G194" t="s">
         <v>20</v>
       </c>
       <c r="H194" t="s">
         <v>38</v>
       </c>
       <c r="I194" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
     </row>
     <row r="195" spans="1:10">
       <c r="A195" s="1">
         <v>46190.0</v>
       </c>
       <c r="B195" t="s">
         <v>36</v>
       </c>
       <c r="D195" s="2">
         <v>0.55208333333333</v>
       </c>
       <c r="E195" s="2">
         <v>0.61458333333333</v>
       </c>
       <c r="F195" t="s">
         <v>41</v>
       </c>
       <c r="G195" t="s">
         <v>20</v>
       </c>
       <c r="H195" t="s">
         <v>12</v>
       </c>
       <c r="I195" t="s">
@@ -5633,50 +5657,206 @@
     </row>
     <row r="196" spans="1:10">
       <c r="A196" s="1">
         <v>46190.0</v>
       </c>
       <c r="B196" t="s">
         <v>36</v>
       </c>
       <c r="D196" s="2">
         <v>0.625</v>
       </c>
       <c r="E196" s="2">
         <v>0.6875</v>
       </c>
       <c r="F196" t="s">
         <v>43</v>
       </c>
       <c r="G196" t="s">
         <v>20</v>
       </c>
       <c r="H196" t="s">
         <v>44</v>
       </c>
       <c r="I196" t="s">
         <v>45</v>
+      </c>
+    </row>
+    <row r="197" spans="1:10">
+      <c r="A197" s="1">
+        <v>46195.0</v>
+      </c>
+      <c r="B197" t="s">
+        <v>9</v>
+      </c>
+      <c r="D197" s="2">
+        <v>0.47916666666667</v>
+      </c>
+      <c r="E197" s="2">
+        <v>0.54166666666667</v>
+      </c>
+      <c r="F197" t="s">
+        <v>52</v>
+      </c>
+      <c r="G197" t="s">
+        <v>53</v>
+      </c>
+      <c r="H197" t="s">
+        <v>16</v>
+      </c>
+      <c r="I197" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="198" spans="1:10">
+      <c r="A198" s="1">
+        <v>46196.0</v>
+      </c>
+      <c r="B198" t="s">
+        <v>26</v>
+      </c>
+      <c r="D198" s="2">
+        <v>0.39583333333333</v>
+      </c>
+      <c r="E198" s="2">
+        <v>0.45833333333333</v>
+      </c>
+      <c r="F198" t="s">
+        <v>55</v>
+      </c>
+      <c r="G198" t="s">
+        <v>53</v>
+      </c>
+      <c r="H198" t="s">
+        <v>47</v>
+      </c>
+      <c r="I198" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="199" spans="1:10">
+      <c r="A199" s="1">
+        <v>46203.0</v>
+      </c>
+      <c r="B199" t="s">
+        <v>26</v>
+      </c>
+      <c r="D199" s="2">
+        <v>0.41666666666667</v>
+      </c>
+      <c r="E199" s="2">
+        <v>0.58333333333333</v>
+      </c>
+      <c r="F199" t="s">
+        <v>57</v>
+      </c>
+      <c r="G199" t="s">
+        <v>53</v>
+      </c>
+      <c r="H199" t="s">
+        <v>38</v>
+      </c>
+      <c r="I199" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="200" spans="1:10">
+      <c r="A200" s="1">
+        <v>46266.0</v>
+      </c>
+      <c r="B200" t="s">
+        <v>26</v>
+      </c>
+      <c r="D200" s="2">
+        <v>0.39583333333333</v>
+      </c>
+      <c r="E200" s="2">
+        <v>0.58333333333333</v>
+      </c>
+      <c r="F200" t="s">
+        <v>55</v>
+      </c>
+      <c r="G200" t="s">
+        <v>53</v>
+      </c>
+      <c r="H200" t="s">
+        <v>47</v>
+      </c>
+      <c r="I200" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="201" spans="1:10">
+      <c r="A201" s="1">
+        <v>46272.0</v>
+      </c>
+      <c r="B201" t="s">
+        <v>9</v>
+      </c>
+      <c r="D201" s="2">
+        <v>0.4375</v>
+      </c>
+      <c r="E201" s="2">
+        <v>0.54166666666667</v>
+      </c>
+      <c r="F201" t="s">
+        <v>52</v>
+      </c>
+      <c r="G201" t="s">
+        <v>53</v>
+      </c>
+      <c r="H201" t="s">
+        <v>16</v>
+      </c>
+      <c r="I201" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="202" spans="1:10">
+      <c r="A202" s="1">
+        <v>46272.0</v>
+      </c>
+      <c r="B202" t="s">
+        <v>9</v>
+      </c>
+      <c r="D202" s="2">
+        <v>0.58333333333333</v>
+      </c>
+      <c r="E202" s="2">
+        <v>0.66666666666667</v>
+      </c>
+      <c r="F202" t="s">
+        <v>57</v>
+      </c>
+      <c r="G202" t="s">
+        <v>53</v>
+      </c>
+      <c r="H202" t="s">
+        <v>38</v>
+      </c>
+      <c r="I202" t="s">
+        <v>58</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>