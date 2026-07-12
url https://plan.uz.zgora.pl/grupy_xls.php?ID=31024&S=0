--- v0 (2026-04-13)
+++ v1 (2026-07-12)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Plan zajęć" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
     <t>Termin</t>
   </si>
   <si>
     <t>Dzień</t>
   </si>
   <si>
     <t>PG</t>
   </si>
   <si>
     <t>Od</t>
   </si>
   <si>
     <t>Do</t>
   </si>
   <si>
     <t>Przedmiot</t>
   </si>
   <si>
     <t>RZ</t>
   </si>
   <si>
     <t>Nauczyciel</t>
   </si>
   <si>
@@ -159,50 +159,62 @@
     <t>Podstawy technologii surowców roślinnych (W)</t>
   </si>
   <si>
     <t>2LK AS-55</t>
   </si>
   <si>
     <t>Jakość i certyfikacja artykułów spożywczych (W)</t>
   </si>
   <si>
     <t>dr inż. Anna Gawrońska</t>
   </si>
   <si>
     <t>Jakość i certyfikacja artykułów spożywczych (Ć)</t>
   </si>
   <si>
     <t>9LK AS-55</t>
   </si>
   <si>
     <t>Dodatki do żywności (W)</t>
   </si>
   <si>
     <t>dr inż. Bogna Latacz</t>
   </si>
   <si>
     <t>dr inż. Jarosław Kliks</t>
+  </si>
+  <si>
+    <t>Żywienie człowieka w ontogenezie (E)</t>
+  </si>
+  <si>
+    <t>E</t>
+  </si>
+  <si>
+    <t>3PK AS-54</t>
+  </si>
+  <si>
+    <t>Podstawy technologii surowców roślinnych (E)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="yyyy/mm/dd;@"/>
   </numFmts>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
@@ -510,54 +522,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J172"/>
+  <dimension ref="A1:J176"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E172" sqref="E172"/>
+      <selection activeCell="E176" sqref="E176"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="67.127" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="42.418" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
@@ -2796,109 +2808,109 @@
       </c>
       <c r="F82" t="s">
         <v>46</v>
       </c>
       <c r="G82" t="s">
         <v>11</v>
       </c>
       <c r="H82" t="s">
         <v>43</v>
       </c>
       <c r="I82" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="83" spans="1:10">
       <c r="A83" s="1">
         <v>46133.0</v>
       </c>
       <c r="B83" t="s">
         <v>14</v>
       </c>
       <c r="C83" t="s">
         <v>15</v>
       </c>
       <c r="D83" s="2">
-        <v>0.47222222222222</v>
+        <v>0.35416666666667</v>
       </c>
       <c r="E83" s="2">
-        <v>0.5625</v>
+        <v>0.44444444444444</v>
       </c>
       <c r="F83" t="s">
         <v>37</v>
       </c>
       <c r="G83" t="s">
         <v>23</v>
       </c>
       <c r="H83" t="s">
         <v>47</v>
       </c>
       <c r="I83" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="84" spans="1:10">
       <c r="A84" s="1">
         <v>46133.0</v>
       </c>
       <c r="B84" t="s">
         <v>14</v>
       </c>
       <c r="D84" s="2">
-        <v>0.56597222222222</v>
+        <v>0.44791666666667</v>
       </c>
       <c r="E84" s="2">
-        <v>0.65625</v>
+        <v>0.53819444444444</v>
       </c>
       <c r="F84" t="s">
         <v>40</v>
       </c>
       <c r="G84" t="s">
         <v>11</v>
       </c>
       <c r="H84" t="s">
         <v>47</v>
       </c>
       <c r="I84" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="85" spans="1:10">
       <c r="A85" s="1">
         <v>46133.0</v>
       </c>
       <c r="B85" t="s">
         <v>14</v>
       </c>
       <c r="C85" t="s">
         <v>20</v>
       </c>
       <c r="D85" s="2">
-        <v>0.65972222222222</v>
+        <v>0.54166666666667</v>
       </c>
       <c r="E85" s="2">
-        <v>0.75</v>
+        <v>0.63194444444444</v>
       </c>
       <c r="F85" t="s">
         <v>37</v>
       </c>
       <c r="G85" t="s">
         <v>23</v>
       </c>
       <c r="H85" t="s">
         <v>47</v>
       </c>
       <c r="I85" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="86" spans="1:10">
       <c r="A86" s="1">
         <v>46134.0</v>
       </c>
       <c r="B86" t="s">
         <v>21</v>
       </c>
       <c r="C86" t="s">
         <v>15</v>
       </c>
       <c r="D86" s="2">
@@ -3372,109 +3384,109 @@
       </c>
       <c r="F103" t="s">
         <v>46</v>
       </c>
       <c r="G103" t="s">
         <v>11</v>
       </c>
       <c r="H103" t="s">
         <v>43</v>
       </c>
       <c r="I103" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="104" spans="1:10">
       <c r="A104" s="1">
         <v>46147.0</v>
       </c>
       <c r="B104" t="s">
         <v>14</v>
       </c>
       <c r="C104" t="s">
         <v>15</v>
       </c>
       <c r="D104" s="2">
-        <v>0.47222222222222</v>
+        <v>0.35416666666667</v>
       </c>
       <c r="E104" s="2">
-        <v>0.5625</v>
+        <v>0.44444444444444</v>
       </c>
       <c r="F104" t="s">
         <v>37</v>
       </c>
       <c r="G104" t="s">
         <v>23</v>
       </c>
       <c r="H104" t="s">
         <v>47</v>
       </c>
       <c r="I104" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="105" spans="1:10">
       <c r="A105" s="1">
         <v>46147.0</v>
       </c>
       <c r="B105" t="s">
         <v>14</v>
       </c>
       <c r="D105" s="2">
-        <v>0.56597222222222</v>
+        <v>0.44791666666667</v>
       </c>
       <c r="E105" s="2">
-        <v>0.65625</v>
+        <v>0.53819444444444</v>
       </c>
       <c r="F105" t="s">
         <v>40</v>
       </c>
       <c r="G105" t="s">
         <v>11</v>
       </c>
       <c r="H105" t="s">
         <v>47</v>
       </c>
       <c r="I105" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="106" spans="1:10">
       <c r="A106" s="1">
         <v>46147.0</v>
       </c>
       <c r="B106" t="s">
         <v>14</v>
       </c>
       <c r="C106" t="s">
         <v>20</v>
       </c>
       <c r="D106" s="2">
-        <v>0.65972222222222</v>
+        <v>0.54166666666667</v>
       </c>
       <c r="E106" s="2">
-        <v>0.75</v>
+        <v>0.63194444444444</v>
       </c>
       <c r="F106" t="s">
         <v>37</v>
       </c>
       <c r="G106" t="s">
         <v>23</v>
       </c>
       <c r="H106" t="s">
         <v>47</v>
       </c>
       <c r="I106" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="107" spans="1:10">
       <c r="A107" s="1">
         <v>46150.0</v>
       </c>
       <c r="B107" t="s">
         <v>36</v>
       </c>
       <c r="C107" t="s">
         <v>15</v>
       </c>
       <c r="D107" s="2">
@@ -3864,109 +3876,109 @@
       </c>
       <c r="F121" t="s">
         <v>46</v>
       </c>
       <c r="G121" t="s">
         <v>11</v>
       </c>
       <c r="H121" t="s">
         <v>43</v>
       </c>
       <c r="I121" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="122" spans="1:10">
       <c r="A122" s="1">
         <v>46161.0</v>
       </c>
       <c r="B122" t="s">
         <v>14</v>
       </c>
       <c r="C122" t="s">
         <v>15</v>
       </c>
       <c r="D122" s="2">
-        <v>0.47222222222222</v>
+        <v>0.35416666666667</v>
       </c>
       <c r="E122" s="2">
-        <v>0.5625</v>
+        <v>0.44444444444444</v>
       </c>
       <c r="F122" t="s">
         <v>37</v>
       </c>
       <c r="G122" t="s">
         <v>23</v>
       </c>
       <c r="H122" t="s">
         <v>47</v>
       </c>
       <c r="I122" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="123" spans="1:10">
       <c r="A123" s="1">
         <v>46161.0</v>
       </c>
       <c r="B123" t="s">
         <v>14</v>
       </c>
       <c r="D123" s="2">
-        <v>0.56597222222222</v>
+        <v>0.44791666666667</v>
       </c>
       <c r="E123" s="2">
-        <v>0.65625</v>
+        <v>0.53819444444444</v>
       </c>
       <c r="F123" t="s">
         <v>40</v>
       </c>
       <c r="G123" t="s">
         <v>11</v>
       </c>
       <c r="H123" t="s">
         <v>47</v>
       </c>
       <c r="I123" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="124" spans="1:10">
       <c r="A124" s="1">
         <v>46161.0</v>
       </c>
       <c r="B124" t="s">
         <v>14</v>
       </c>
       <c r="C124" t="s">
         <v>20</v>
       </c>
       <c r="D124" s="2">
-        <v>0.65972222222222</v>
+        <v>0.54166666666667</v>
       </c>
       <c r="E124" s="2">
-        <v>0.75</v>
+        <v>0.63194444444444</v>
       </c>
       <c r="F124" t="s">
         <v>37</v>
       </c>
       <c r="G124" t="s">
         <v>23</v>
       </c>
       <c r="H124" t="s">
         <v>47</v>
       </c>
       <c r="I124" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="125" spans="1:10">
       <c r="A125" s="1">
         <v>46162.0</v>
       </c>
       <c r="B125" t="s">
         <v>21</v>
       </c>
       <c r="C125" t="s">
         <v>15</v>
       </c>
       <c r="D125" s="2">
@@ -4524,109 +4536,109 @@
       </c>
       <c r="F145" t="s">
         <v>46</v>
       </c>
       <c r="G145" t="s">
         <v>11</v>
       </c>
       <c r="H145" t="s">
         <v>43</v>
       </c>
       <c r="I145" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="146" spans="1:10">
       <c r="A146" s="1">
         <v>46175.0</v>
       </c>
       <c r="B146" t="s">
         <v>14</v>
       </c>
       <c r="C146" t="s">
         <v>15</v>
       </c>
       <c r="D146" s="2">
-        <v>0.47222222222222</v>
+        <v>0.35416666666667</v>
       </c>
       <c r="E146" s="2">
-        <v>0.5625</v>
+        <v>0.44444444444444</v>
       </c>
       <c r="F146" t="s">
         <v>37</v>
       </c>
       <c r="G146" t="s">
         <v>23</v>
       </c>
       <c r="H146" t="s">
         <v>47</v>
       </c>
       <c r="I146" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="147" spans="1:10">
       <c r="A147" s="1">
         <v>46175.0</v>
       </c>
       <c r="B147" t="s">
         <v>14</v>
       </c>
       <c r="D147" s="2">
-        <v>0.56597222222222</v>
+        <v>0.44791666666667</v>
       </c>
       <c r="E147" s="2">
-        <v>0.65625</v>
+        <v>0.53819444444444</v>
       </c>
       <c r="F147" t="s">
         <v>40</v>
       </c>
       <c r="G147" t="s">
         <v>11</v>
       </c>
       <c r="H147" t="s">
         <v>47</v>
       </c>
       <c r="I147" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="148" spans="1:10">
       <c r="A148" s="1">
         <v>46175.0</v>
       </c>
       <c r="B148" t="s">
         <v>14</v>
       </c>
       <c r="C148" t="s">
         <v>20</v>
       </c>
       <c r="D148" s="2">
-        <v>0.65972222222222</v>
+        <v>0.54166666666667</v>
       </c>
       <c r="E148" s="2">
-        <v>0.75</v>
+        <v>0.63194444444444</v>
       </c>
       <c r="F148" t="s">
         <v>37</v>
       </c>
       <c r="G148" t="s">
         <v>23</v>
       </c>
       <c r="H148" t="s">
         <v>47</v>
       </c>
       <c r="I148" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="149" spans="1:10">
       <c r="A149" s="1">
         <v>46176.0</v>
       </c>
       <c r="B149" t="s">
         <v>21</v>
       </c>
       <c r="C149" t="s">
         <v>15</v>
       </c>
       <c r="D149" s="2">
@@ -5016,109 +5028,109 @@
       </c>
       <c r="F163" t="s">
         <v>46</v>
       </c>
       <c r="G163" t="s">
         <v>11</v>
       </c>
       <c r="H163" t="s">
         <v>43</v>
       </c>
       <c r="I163" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="164" spans="1:10">
       <c r="A164" s="1">
         <v>46189.0</v>
       </c>
       <c r="B164" t="s">
         <v>14</v>
       </c>
       <c r="C164" t="s">
         <v>15</v>
       </c>
       <c r="D164" s="2">
-        <v>0.47222222222222</v>
+        <v>0.35416666666667</v>
       </c>
       <c r="E164" s="2">
-        <v>0.5625</v>
+        <v>0.44444444444444</v>
       </c>
       <c r="F164" t="s">
         <v>37</v>
       </c>
       <c r="G164" t="s">
         <v>23</v>
       </c>
       <c r="H164" t="s">
         <v>47</v>
       </c>
       <c r="I164" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="165" spans="1:10">
       <c r="A165" s="1">
         <v>46189.0</v>
       </c>
       <c r="B165" t="s">
         <v>14</v>
       </c>
       <c r="D165" s="2">
-        <v>0.56597222222222</v>
+        <v>0.44791666666667</v>
       </c>
       <c r="E165" s="2">
-        <v>0.65625</v>
+        <v>0.53819444444444</v>
       </c>
       <c r="F165" t="s">
         <v>40</v>
       </c>
       <c r="G165" t="s">
         <v>11</v>
       </c>
       <c r="H165" t="s">
         <v>47</v>
       </c>
       <c r="I165" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="166" spans="1:10">
       <c r="A166" s="1">
         <v>46189.0</v>
       </c>
       <c r="B166" t="s">
         <v>14</v>
       </c>
       <c r="C166" t="s">
         <v>20</v>
       </c>
       <c r="D166" s="2">
-        <v>0.65972222222222</v>
+        <v>0.54166666666667</v>
       </c>
       <c r="E166" s="2">
-        <v>0.75</v>
+        <v>0.63194444444444</v>
       </c>
       <c r="F166" t="s">
         <v>37</v>
       </c>
       <c r="G166" t="s">
         <v>23</v>
       </c>
       <c r="H166" t="s">
         <v>47</v>
       </c>
       <c r="I166" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="167" spans="1:10">
       <c r="A167" s="1">
         <v>46190.0</v>
       </c>
       <c r="B167" t="s">
         <v>21</v>
       </c>
       <c r="C167" t="s">
         <v>15</v>
       </c>
       <c r="D167" s="2">
@@ -5255,50 +5267,154 @@
         <v>46192.0</v>
       </c>
       <c r="B172" t="s">
         <v>36</v>
       </c>
       <c r="C172" t="s">
         <v>20</v>
       </c>
       <c r="D172" s="2">
         <v>0.51388888888889</v>
       </c>
       <c r="E172" s="2">
         <v>0.60069444444444</v>
       </c>
       <c r="F172" t="s">
         <v>37</v>
       </c>
       <c r="G172" t="s">
         <v>23</v>
       </c>
       <c r="H172" t="s">
         <v>48</v>
       </c>
       <c r="I172" t="s">
         <v>39</v>
+      </c>
+    </row>
+    <row r="173" spans="1:10">
+      <c r="A173" s="1">
+        <v>46197.0</v>
+      </c>
+      <c r="B173" t="s">
+        <v>21</v>
+      </c>
+      <c r="D173" s="2">
+        <v>0.41666666666667</v>
+      </c>
+      <c r="E173" s="2">
+        <v>0.45833333333333</v>
+      </c>
+      <c r="F173" t="s">
+        <v>49</v>
+      </c>
+      <c r="G173" t="s">
+        <v>50</v>
+      </c>
+      <c r="H173" t="s">
+        <v>24</v>
+      </c>
+      <c r="I173" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="174" spans="1:10">
+      <c r="A174" s="1">
+        <v>46198.0</v>
+      </c>
+      <c r="B174" t="s">
+        <v>28</v>
+      </c>
+      <c r="D174" s="2">
+        <v>0.39583333333333</v>
+      </c>
+      <c r="E174" s="2">
+        <v>0.4375</v>
+      </c>
+      <c r="F174" t="s">
+        <v>52</v>
+      </c>
+      <c r="G174" t="s">
+        <v>50</v>
+      </c>
+      <c r="H174" t="s">
+        <v>47</v>
+      </c>
+      <c r="I174" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="175" spans="1:10">
+      <c r="A175" s="1">
+        <v>46267.0</v>
+      </c>
+      <c r="B175" t="s">
+        <v>21</v>
+      </c>
+      <c r="D175" s="2">
+        <v>0.41666666666667</v>
+      </c>
+      <c r="E175" s="2">
+        <v>0.45833333333333</v>
+      </c>
+      <c r="F175" t="s">
+        <v>49</v>
+      </c>
+      <c r="G175" t="s">
+        <v>50</v>
+      </c>
+      <c r="H175" t="s">
+        <v>24</v>
+      </c>
+      <c r="I175" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="176" spans="1:10">
+      <c r="A176" s="1">
+        <v>46272.0</v>
+      </c>
+      <c r="B176" t="s">
+        <v>9</v>
+      </c>
+      <c r="D176" s="2">
+        <v>0.39583333333333</v>
+      </c>
+      <c r="E176" s="2">
+        <v>0.4375</v>
+      </c>
+      <c r="F176" t="s">
+        <v>52</v>
+      </c>
+      <c r="G176" t="s">
+        <v>50</v>
+      </c>
+      <c r="H176" t="s">
+        <v>47</v>
+      </c>
+      <c r="I176" t="s">
+        <v>13</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>