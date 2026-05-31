--- v0 (2026-04-13)
+++ v1 (2026-05-31)
@@ -2733,196 +2733,196 @@
       </c>
       <c r="E85" s="2">
         <v>0.60416666666667</v>
       </c>
       <c r="F85" t="s">
         <v>33</v>
       </c>
       <c r="G85" t="s">
         <v>20</v>
       </c>
       <c r="H85" t="s">
         <v>34</v>
       </c>
       <c r="I85" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="86" spans="1:10">
       <c r="A86" s="1">
         <v>46174.0</v>
       </c>
       <c r="B86" t="s">
         <v>9</v>
       </c>
       <c r="D86" s="2">
-        <v>0.53125</v>
+        <v>0.45486111111111</v>
       </c>
       <c r="E86" s="2">
-        <v>0.59375</v>
+        <v>0.52083333333333</v>
       </c>
       <c r="F86" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="G86" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="H86" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I86" t="s">
-        <v>42</v>
+        <v>13</v>
       </c>
     </row>
     <row r="87" spans="1:10">
       <c r="A87" s="1">
-        <v>46175.0</v>
+        <v>46174.0</v>
       </c>
       <c r="B87" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="D87" s="2">
-        <v>0.45486111111111</v>
+        <v>0.53125</v>
       </c>
       <c r="E87" s="2">
-        <v>0.52083333333333</v>
+        <v>0.59375</v>
       </c>
       <c r="F87" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="G87" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="H87" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="I87" t="s">
-        <v>22</v>
+        <v>42</v>
       </c>
     </row>
     <row r="88" spans="1:10">
       <c r="A88" s="1">
         <v>46175.0</v>
       </c>
       <c r="B88" t="s">
         <v>18</v>
       </c>
       <c r="D88" s="2">
-        <v>0.53125</v>
+        <v>0.45486111111111</v>
       </c>
       <c r="E88" s="2">
-        <v>0.59375</v>
+        <v>0.52083333333333</v>
       </c>
       <c r="F88" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="G88" t="s">
         <v>20</v>
       </c>
       <c r="H88" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="I88" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="89" spans="1:10">
       <c r="A89" s="1">
-        <v>46176.0</v>
+        <v>46175.0</v>
       </c>
       <c r="B89" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="D89" s="2">
-        <v>0.38541666666667</v>
+        <v>0.53125</v>
       </c>
       <c r="E89" s="2">
-        <v>0.41666666666667</v>
+        <v>0.59375</v>
       </c>
       <c r="F89" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="G89" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="H89" t="s">
-        <v>30</v>
+        <v>24</v>
       </c>
       <c r="I89" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
     </row>
     <row r="90" spans="1:10">
       <c r="A90" s="1">
-        <v>46181.0</v>
+        <v>46176.0</v>
       </c>
       <c r="B90" t="s">
-        <v>9</v>
+        <v>25</v>
       </c>
       <c r="D90" s="2">
-        <v>0.53125</v>
+        <v>0.38541666666667</v>
       </c>
       <c r="E90" s="2">
-        <v>0.59375</v>
+        <v>0.41666666666667</v>
       </c>
       <c r="F90" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="G90" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="H90" t="s">
-        <v>16</v>
+        <v>30</v>
       </c>
       <c r="I90" t="s">
-        <v>42</v>
+        <v>31</v>
       </c>
     </row>
     <row r="91" spans="1:10">
       <c r="A91" s="1">
-        <v>46182.0</v>
+        <v>46181.0</v>
       </c>
       <c r="B91" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="D91" s="2">
-        <v>0.45486111111111</v>
+        <v>0.53125</v>
       </c>
       <c r="E91" s="2">
-        <v>0.52083333333333</v>
+        <v>0.59375</v>
       </c>
       <c r="F91" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="G91" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="H91" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="I91" t="s">
-        <v>22</v>
+        <v>42</v>
       </c>
     </row>
     <row r="92" spans="1:10">
       <c r="A92" s="1">
         <v>46182.0</v>
       </c>
       <c r="B92" t="s">
         <v>18</v>
       </c>
       <c r="D92" s="2">
         <v>0.53125</v>
       </c>
       <c r="E92" s="2">
         <v>0.59375</v>
       </c>
       <c r="F92" t="s">
         <v>23</v>
       </c>
       <c r="G92" t="s">
         <v>20</v>
       </c>
       <c r="H92" t="s">
         <v>24</v>
       </c>
       <c r="I92" t="s">