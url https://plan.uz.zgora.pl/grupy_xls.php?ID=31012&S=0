--- v0 (2026-04-13)
+++ v1 (2026-05-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Plan zajęć" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
   <si>
     <t>Termin</t>
   </si>
   <si>
     <t>Dzień</t>
   </si>
   <si>
     <t>PG</t>
   </si>
   <si>
     <t>Od</t>
   </si>
   <si>
     <t>Do</t>
   </si>
   <si>
     <t>Przedmiot</t>
   </si>
   <si>
     <t>RZ</t>
   </si>
   <si>
     <t>Nauczyciel</t>
   </si>
   <si>
@@ -167,57 +167,63 @@
   <si>
     <t>dr Edyta Bartkowiak</t>
   </si>
   <si>
     <t>116 A-8</t>
   </si>
   <si>
     <t>00011 A-1</t>
   </si>
   <si>
     <t>00011 A-1; 103 A-13</t>
   </si>
   <si>
     <t>Metodyka wychowania fizycznego (W)</t>
   </si>
   <si>
     <t>dr hab. Halina Guła-Kubiszewska, prof. UZ</t>
   </si>
   <si>
     <t>08 A-13</t>
   </si>
   <si>
     <t>00011 A-1; 08 A-13</t>
   </si>
   <si>
+    <t>05 A-13; 20 A-13</t>
+  </si>
+  <si>
     <t>Podstawy dydaktyki (E)</t>
   </si>
   <si>
     <t>E</t>
   </si>
   <si>
     <t>34 A-16</t>
+  </si>
+  <si>
+    <t>Metodyka wychowania fizycznego (E)</t>
   </si>
   <si>
     <t>Po</t>
   </si>
   <si>
     <t>36 A-16</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="yyyy/mm/dd;@"/>
   </numFmts>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
@@ -531,54 +537,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J97"/>
+  <dimension ref="A1:J99"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E97" sqref="E97"/>
+      <selection activeCell="E99" sqref="E99"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="54.13" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="49.417" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
@@ -1821,112 +1827,112 @@
       </c>
       <c r="F49" t="s">
         <v>21</v>
       </c>
       <c r="G49" t="s">
         <v>11</v>
       </c>
       <c r="H49" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="50" spans="1:10">
       <c r="A50" s="1">
         <v>46138.0</v>
       </c>
       <c r="B50" t="s">
         <v>22</v>
       </c>
       <c r="D50" s="2">
         <v>0.32291666666667</v>
       </c>
       <c r="E50" s="2">
         <v>0.41666666666667</v>
       </c>
       <c r="F50" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="G50" t="s">
         <v>11</v>
       </c>
       <c r="H50" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="I50" t="s">
-        <v>46</v>
+        <v>27</v>
       </c>
     </row>
     <row r="51" spans="1:10">
       <c r="A51" s="1">
         <v>46138.0</v>
       </c>
       <c r="B51" t="s">
         <v>22</v>
       </c>
       <c r="D51" s="2">
         <v>0.42361111111111</v>
       </c>
       <c r="E51" s="2">
         <v>0.49305555555556</v>
       </c>
       <c r="F51" t="s">
         <v>23</v>
       </c>
       <c r="G51" t="s">
         <v>19</v>
       </c>
       <c r="H51" t="s">
         <v>24</v>
       </c>
       <c r="I51" t="s">
-        <v>25</v>
+        <v>49</v>
       </c>
     </row>
     <row r="52" spans="1:10">
       <c r="A52" s="1">
         <v>46138.0</v>
       </c>
       <c r="B52" t="s">
         <v>22</v>
       </c>
       <c r="D52" s="2">
         <v>0.5</v>
       </c>
       <c r="E52" s="2">
         <v>0.59375</v>
       </c>
       <c r="F52" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="G52" t="s">
         <v>11</v>
       </c>
       <c r="H52" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="I52" t="s">
-        <v>27</v>
+        <v>37</v>
       </c>
     </row>
     <row r="53" spans="1:10">
       <c r="A53" s="1">
         <v>46138.0</v>
       </c>
       <c r="B53" t="s">
         <v>22</v>
       </c>
       <c r="D53" s="2">
         <v>0.60416666666667</v>
       </c>
       <c r="E53" s="2">
         <v>0.6875</v>
       </c>
       <c r="F53" t="s">
         <v>28</v>
       </c>
       <c r="G53" t="s">
         <v>11</v>
       </c>
       <c r="H53" t="s">
         <v>29</v>
       </c>
       <c r="I53" t="s">
@@ -1960,51 +1966,51 @@
       </c>
     </row>
     <row r="55" spans="1:10">
       <c r="A55" s="1">
         <v>46151.0</v>
       </c>
       <c r="B55" t="s">
         <v>9</v>
       </c>
       <c r="D55" s="2">
         <v>0.32291666666667</v>
       </c>
       <c r="E55" s="2">
         <v>0.38541666666667</v>
       </c>
       <c r="F55" t="s">
         <v>10</v>
       </c>
       <c r="G55" t="s">
         <v>11</v>
       </c>
       <c r="H55" t="s">
         <v>12</v>
       </c>
       <c r="I55" t="s">
-        <v>13</v>
+        <v>51</v>
       </c>
     </row>
     <row r="56" spans="1:10">
       <c r="A56" s="1">
         <v>46151.0</v>
       </c>
       <c r="B56" t="s">
         <v>9</v>
       </c>
       <c r="D56" s="2">
         <v>0.39236111111111</v>
       </c>
       <c r="E56" s="2">
         <v>0.45486111111111</v>
       </c>
       <c r="F56" t="s">
         <v>14</v>
       </c>
       <c r="G56" t="s">
         <v>11</v>
       </c>
       <c r="H56" t="s">
         <v>12</v>
       </c>
       <c r="I56" t="s">
@@ -2217,51 +2223,51 @@
       </c>
     </row>
     <row r="65" spans="1:10">
       <c r="A65" s="1">
         <v>46158.0</v>
       </c>
       <c r="B65" t="s">
         <v>9</v>
       </c>
       <c r="D65" s="2">
         <v>0.32291666666667</v>
       </c>
       <c r="E65" s="2">
         <v>0.38541666666667</v>
       </c>
       <c r="F65" t="s">
         <v>10</v>
       </c>
       <c r="G65" t="s">
         <v>11</v>
       </c>
       <c r="H65" t="s">
         <v>12</v>
       </c>
       <c r="I65" t="s">
-        <v>13</v>
+        <v>51</v>
       </c>
     </row>
     <row r="66" spans="1:10">
       <c r="A66" s="1">
         <v>46158.0</v>
       </c>
       <c r="B66" t="s">
         <v>9</v>
       </c>
       <c r="D66" s="2">
         <v>0.39236111111111</v>
       </c>
       <c r="E66" s="2">
         <v>0.45486111111111</v>
       </c>
       <c r="F66" t="s">
         <v>14</v>
       </c>
       <c r="G66" t="s">
         <v>11</v>
       </c>
       <c r="H66" t="s">
         <v>12</v>
       </c>
       <c r="I66" t="s">
@@ -2500,51 +2506,51 @@
       </c>
     </row>
     <row r="76" spans="1:10">
       <c r="A76" s="1">
         <v>46172.0</v>
       </c>
       <c r="B76" t="s">
         <v>9</v>
       </c>
       <c r="D76" s="2">
         <v>0.32291666666667</v>
       </c>
       <c r="E76" s="2">
         <v>0.38541666666667</v>
       </c>
       <c r="F76" t="s">
         <v>10</v>
       </c>
       <c r="G76" t="s">
         <v>11</v>
       </c>
       <c r="H76" t="s">
         <v>12</v>
       </c>
       <c r="I76" t="s">
-        <v>13</v>
+        <v>51</v>
       </c>
     </row>
     <row r="77" spans="1:10">
       <c r="A77" s="1">
         <v>46172.0</v>
       </c>
       <c r="B77" t="s">
         <v>9</v>
       </c>
       <c r="D77" s="2">
         <v>0.39236111111111</v>
       </c>
       <c r="E77" s="2">
         <v>0.45486111111111</v>
       </c>
       <c r="F77" t="s">
         <v>14</v>
       </c>
       <c r="G77" t="s">
         <v>11</v>
       </c>
       <c r="H77" t="s">
         <v>12</v>
       </c>
       <c r="I77" t="s">
@@ -2760,51 +2766,51 @@
       </c>
     </row>
     <row r="86" spans="1:10">
       <c r="A86" s="1">
         <v>46186.0</v>
       </c>
       <c r="B86" t="s">
         <v>9</v>
       </c>
       <c r="D86" s="2">
         <v>0.32291666666667</v>
       </c>
       <c r="E86" s="2">
         <v>0.38541666666667</v>
       </c>
       <c r="F86" t="s">
         <v>10</v>
       </c>
       <c r="G86" t="s">
         <v>11</v>
       </c>
       <c r="H86" t="s">
         <v>12</v>
       </c>
       <c r="I86" t="s">
-        <v>13</v>
+        <v>51</v>
       </c>
     </row>
     <row r="87" spans="1:10">
       <c r="A87" s="1">
         <v>46186.0</v>
       </c>
       <c r="B87" t="s">
         <v>9</v>
       </c>
       <c r="D87" s="2">
         <v>0.39236111111111</v>
       </c>
       <c r="E87" s="2">
         <v>0.45486111111111</v>
       </c>
       <c r="F87" t="s">
         <v>14</v>
       </c>
       <c r="G87" t="s">
         <v>11</v>
       </c>
       <c r="H87" t="s">
         <v>12</v>
       </c>
       <c r="I87" t="s">
@@ -3011,86 +3017,138 @@
       </c>
       <c r="G95" t="s">
         <v>32</v>
       </c>
       <c r="H95" t="s">
         <v>33</v>
       </c>
       <c r="I95" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="96" spans="1:10">
       <c r="A96" s="1">
         <v>46193.0</v>
       </c>
       <c r="B96" t="s">
         <v>9</v>
       </c>
       <c r="D96" s="2">
         <v>0.5</v>
       </c>
       <c r="E96" s="2">
         <v>0.53819444444444</v>
       </c>
       <c r="F96" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="G96" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="H96" t="s">
         <v>43</v>
       </c>
       <c r="I96" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="97" spans="1:10">
       <c r="A97" s="1">
+        <v>46193.0</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="D97" s="2">
+        <v>0.5625</v>
+      </c>
+      <c r="E97" s="2">
+        <v>0.60416666666667</v>
+      </c>
+      <c r="F97" t="s">
+        <v>55</v>
+      </c>
+      <c r="G97" t="s">
+        <v>53</v>
+      </c>
+      <c r="H97" t="s">
+        <v>48</v>
+      </c>
+      <c r="I97" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="98" spans="1:10">
+      <c r="A98" s="1">
+        <v>46270.0</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="D98" s="2">
+        <v>0.45833333333333</v>
+      </c>
+      <c r="E98" s="2">
+        <v>0.5</v>
+      </c>
+      <c r="F98" t="s">
+        <v>55</v>
+      </c>
+      <c r="G98" t="s">
+        <v>53</v>
+      </c>
+      <c r="H98" t="s">
+        <v>48</v>
+      </c>
+      <c r="I98" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="99" spans="1:10">
+      <c r="A99" s="1">
         <v>46279.0</v>
       </c>
-      <c r="B97" t="s">
-[...2 lines deleted...]
-      <c r="D97" s="2">
+      <c r="B99" t="s">
+        <v>56</v>
+      </c>
+      <c r="D99" s="2">
         <v>0.5</v>
       </c>
-      <c r="E97" s="2">
+      <c r="E99" s="2">
         <v>0.53819444444444</v>
       </c>
-      <c r="F97" t="s">
-[...2 lines deleted...]
-      <c r="G97" t="s">
+      <c r="F99" t="s">
         <v>52</v>
       </c>
-      <c r="H97" t="s">
+      <c r="G99" t="s">
+        <v>53</v>
+      </c>
+      <c r="H99" t="s">
         <v>43</v>
       </c>
-      <c r="I97" t="s">
-        <v>55</v>
+      <c r="I99" t="s">
+        <v>57</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>