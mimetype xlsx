--- v1 (2026-05-28)
+++ v2 (2026-07-14)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Plan zajęć" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
   <si>
     <t>Termin</t>
   </si>
   <si>
     <t>Dzień</t>
   </si>
   <si>
     <t>PG</t>
   </si>
   <si>
     <t>Od</t>
   </si>
   <si>
     <t>Do</t>
   </si>
   <si>
     <t>Przedmiot</t>
   </si>
   <si>
     <t>RZ</t>
   </si>
   <si>
     <t>Nauczyciel</t>
   </si>
   <si>
@@ -180,50 +180,59 @@
     <t>Metodyka wychowania fizycznego (W)</t>
   </si>
   <si>
     <t>dr hab. Halina Guła-Kubiszewska, prof. UZ</t>
   </si>
   <si>
     <t>08 A-13</t>
   </si>
   <si>
     <t>00011 A-1; 08 A-13</t>
   </si>
   <si>
     <t>05 A-13; 20 A-13</t>
   </si>
   <si>
     <t>Podstawy dydaktyki (E)</t>
   </si>
   <si>
     <t>E</t>
   </si>
   <si>
     <t>34 A-16</t>
   </si>
   <si>
     <t>Metodyka wychowania fizycznego (E)</t>
+  </si>
+  <si>
+    <t>Język angielski (E)</t>
+  </si>
+  <si>
+    <t>Gimnastyka kompensacyjno-korekcyjna-PW5 (E)</t>
+  </si>
+  <si>
+    <t>Śr</t>
   </si>
   <si>
     <t>Po</t>
   </si>
   <si>
     <t>36 A-16</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="yyyy/mm/dd;@"/>
   </numFmts>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
@@ -537,54 +546,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J99"/>
+  <dimension ref="A1:J103"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E99" sqref="E99"/>
+      <selection activeCell="E103" sqref="E103"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="54.13" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="49.417" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
@@ -3057,98 +3066,202 @@
       </c>
       <c r="B97" t="s">
         <v>9</v>
       </c>
       <c r="D97" s="2">
         <v>0.5625</v>
       </c>
       <c r="E97" s="2">
         <v>0.60416666666667</v>
       </c>
       <c r="F97" t="s">
         <v>55</v>
       </c>
       <c r="G97" t="s">
         <v>53</v>
       </c>
       <c r="H97" t="s">
         <v>48</v>
       </c>
       <c r="I97" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="98" spans="1:10">
       <c r="A98" s="1">
-        <v>46270.0</v>
+        <v>46194.0</v>
       </c>
       <c r="B98" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="D98" s="2">
+        <v>0.375</v>
+      </c>
+      <c r="E98" s="2">
         <v>0.45833333333333</v>
       </c>
-      <c r="E98" s="2">
-[...1 lines deleted...]
-      </c>
       <c r="F98" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="G98" t="s">
         <v>53</v>
       </c>
       <c r="H98" t="s">
-        <v>48</v>
+        <v>29</v>
       </c>
       <c r="I98" t="s">
-        <v>49</v>
+        <v>30</v>
       </c>
     </row>
     <row r="99" spans="1:10">
       <c r="A99" s="1">
-        <v>46279.0</v>
+        <v>46194.0</v>
       </c>
       <c r="B99" t="s">
-        <v>56</v>
+        <v>22</v>
       </c>
       <c r="D99" s="2">
         <v>0.5</v>
       </c>
       <c r="E99" s="2">
-        <v>0.53819444444444</v>
+        <v>0.54166666666667</v>
       </c>
       <c r="F99" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="G99" t="s">
         <v>53</v>
       </c>
       <c r="H99" t="s">
+        <v>24</v>
+      </c>
+      <c r="I99" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="100" spans="1:10">
+      <c r="A100" s="1">
+        <v>46267.0</v>
+      </c>
+      <c r="B100" t="s">
+        <v>58</v>
+      </c>
+      <c r="D100" s="2">
+        <v>0.375</v>
+      </c>
+      <c r="E100" s="2">
+        <v>0.40972222222222</v>
+      </c>
+      <c r="F100" t="s">
+        <v>57</v>
+      </c>
+      <c r="G100" t="s">
+        <v>53</v>
+      </c>
+      <c r="H100" t="s">
+        <v>24</v>
+      </c>
+      <c r="I100" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="101" spans="1:10">
+      <c r="A101" s="1">
+        <v>46270.0</v>
+      </c>
+      <c r="B101" t="s">
+        <v>9</v>
+      </c>
+      <c r="D101" s="2">
+        <v>0.45833333333333</v>
+      </c>
+      <c r="E101" s="2">
+        <v>0.5</v>
+      </c>
+      <c r="F101" t="s">
+        <v>55</v>
+      </c>
+      <c r="G101" t="s">
+        <v>53</v>
+      </c>
+      <c r="H101" t="s">
+        <v>48</v>
+      </c>
+      <c r="I101" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="102" spans="1:10">
+      <c r="A102" s="1">
+        <v>46277.0</v>
+      </c>
+      <c r="B102" t="s">
+        <v>9</v>
+      </c>
+      <c r="D102" s="2">
+        <v>0.41666666666667</v>
+      </c>
+      <c r="E102" s="2">
+        <v>0.5</v>
+      </c>
+      <c r="F102" t="s">
+        <v>56</v>
+      </c>
+      <c r="G102" t="s">
+        <v>53</v>
+      </c>
+      <c r="H102" t="s">
+        <v>29</v>
+      </c>
+      <c r="I102" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="103" spans="1:10">
+      <c r="A103" s="1">
+        <v>46279.0</v>
+      </c>
+      <c r="B103" t="s">
+        <v>59</v>
+      </c>
+      <c r="D103" s="2">
+        <v>0.5</v>
+      </c>
+      <c r="E103" s="2">
+        <v>0.53819444444444</v>
+      </c>
+      <c r="F103" t="s">
+        <v>52</v>
+      </c>
+      <c r="G103" t="s">
+        <v>53</v>
+      </c>
+      <c r="H103" t="s">
         <v>43</v>
       </c>
-      <c r="I99" t="s">
-        <v>57</v>
+      <c r="I103" t="s">
+        <v>60</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>