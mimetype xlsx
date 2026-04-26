--- v0 (2026-03-10)
+++ v1 (2026-04-26)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Plan zajęć" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
   <si>
     <t>Termin</t>
   </si>
   <si>
     <t>Dzień</t>
   </si>
   <si>
     <t>PG</t>
   </si>
   <si>
     <t>Od</t>
   </si>
   <si>
     <t>Do</t>
   </si>
   <si>
     <t>Przedmiot</t>
   </si>
   <si>
     <t>RZ</t>
   </si>
   <si>
     <t>Nauczyciel</t>
   </si>
   <si>
@@ -171,50 +171,59 @@
     <t>Wytrzymałość materiałów (W)</t>
   </si>
   <si>
     <t>dr inż. Krystyna Urbańska</t>
   </si>
   <si>
     <t>Rysunek techniczny i geometria wykreślna (L)</t>
   </si>
   <si>
     <t>107 A-8</t>
   </si>
   <si>
     <t>Wytrzymałość materiałów (L)</t>
   </si>
   <si>
     <t>Systemy CAD i podstawy BIM W1 (L)</t>
   </si>
   <si>
     <t>mgr inż. Daria Kalinowska-Szarejko</t>
   </si>
   <si>
     <t>320 A-8</t>
   </si>
   <si>
     <t>Podstawy geodezji (W)</t>
+  </si>
+  <si>
+    <t>021 A-8; 024 A-8; 06 A-8; 07 A-8; 112A A-8</t>
+  </si>
+  <si>
+    <t>Matematyka (E)</t>
+  </si>
+  <si>
+    <t>E</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="yyyy/mm/dd;@"/>
   </numFmts>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
@@ -522,67 +531,67 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J185"/>
+  <dimension ref="A1:J187"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E185" sqref="E185"/>
+      <selection activeCell="E187" sqref="E187"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="41.133" bestFit="true" customWidth="true" style="0"/>
-    <col min="9" max="9" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -1382,51 +1391,51 @@
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" s="1">
         <v>46102.0</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="D30" s="2">
         <v>0.67708333333333</v>
       </c>
       <c r="E30" s="2">
         <v>0.73958333333333</v>
       </c>
       <c r="F30" t="s">
         <v>26</v>
       </c>
       <c r="G30" t="s">
         <v>11</v>
       </c>
       <c r="H30" t="s">
         <v>27</v>
       </c>
       <c r="I30" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31" s="1">
         <v>46102.0</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="D31" s="2">
         <v>0.82291666666667</v>
       </c>
       <c r="E31" s="2">
         <v>0.88541666666667</v>
       </c>
       <c r="F31" t="s">
         <v>29</v>
       </c>
       <c r="G31" t="s">
         <v>16</v>
       </c>
       <c r="H31" t="s">
         <v>30</v>
       </c>
       <c r="I31" t="s">
@@ -1489,109 +1498,109 @@
       <c r="A34" s="1">
         <v>46103.0</v>
       </c>
       <c r="B34" t="s">
         <v>34</v>
       </c>
       <c r="C34" t="s">
         <v>37</v>
       </c>
       <c r="D34" s="2">
         <v>0.38541666666667</v>
       </c>
       <c r="E34" s="2">
         <v>0.51041666666667</v>
       </c>
       <c r="F34" t="s">
         <v>38</v>
       </c>
       <c r="G34" t="s">
         <v>16</v>
       </c>
       <c r="H34" t="s">
         <v>36</v>
       </c>
       <c r="I34" t="s">
-        <v>40</v>
+        <v>53</v>
       </c>
     </row>
     <row r="35" spans="1:10">
       <c r="A35" s="1">
         <v>46103.0</v>
       </c>
       <c r="B35" t="s">
         <v>34</v>
       </c>
       <c r="C35" t="s">
         <v>41</v>
       </c>
       <c r="D35" s="2">
         <v>0.38541666666667</v>
       </c>
       <c r="E35" s="2">
         <v>0.51041666666667</v>
       </c>
       <c r="F35" t="s">
         <v>38</v>
       </c>
       <c r="G35" t="s">
         <v>16</v>
       </c>
       <c r="H35" t="s">
         <v>39</v>
       </c>
       <c r="I35" t="s">
-        <v>40</v>
+        <v>53</v>
       </c>
     </row>
     <row r="36" spans="1:10">
       <c r="A36" s="1">
         <v>46103.0</v>
       </c>
       <c r="B36" t="s">
         <v>34</v>
       </c>
       <c r="C36" t="s">
         <v>43</v>
       </c>
       <c r="D36" s="2">
         <v>0.38541666666667</v>
       </c>
       <c r="E36" s="2">
         <v>0.51041666666667</v>
       </c>
       <c r="F36" t="s">
         <v>38</v>
       </c>
       <c r="G36" t="s">
         <v>16</v>
       </c>
       <c r="H36" t="s">
         <v>42</v>
       </c>
       <c r="I36" t="s">
-        <v>40</v>
+        <v>53</v>
       </c>
     </row>
     <row r="37" spans="1:10">
       <c r="A37" s="1">
         <v>46103.0</v>
       </c>
       <c r="B37" t="s">
         <v>34</v>
       </c>
       <c r="D37" s="2">
         <v>0.53125</v>
       </c>
       <c r="E37" s="2">
         <v>0.59375</v>
       </c>
       <c r="F37" t="s">
         <v>44</v>
       </c>
       <c r="G37" t="s">
         <v>11</v>
       </c>
       <c r="H37" t="s">
         <v>45</v>
       </c>
       <c r="I37" t="s">
@@ -1944,77 +1953,77 @@
       </c>
     </row>
     <row r="50" spans="1:10">
       <c r="A50" s="1">
         <v>46109.0</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="D50" s="2">
         <v>0.67708333333333</v>
       </c>
       <c r="E50" s="2">
         <v>0.73958333333333</v>
       </c>
       <c r="F50" t="s">
         <v>26</v>
       </c>
       <c r="G50" t="s">
         <v>11</v>
       </c>
       <c r="H50" t="s">
         <v>27</v>
       </c>
       <c r="I50" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="51" spans="1:10">
       <c r="A51" s="1">
         <v>46109.0</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="D51" s="2">
         <v>0.75</v>
       </c>
       <c r="E51" s="2">
         <v>0.8125</v>
       </c>
       <c r="F51" t="s">
         <v>28</v>
       </c>
       <c r="G51" t="s">
         <v>23</v>
       </c>
       <c r="H51" t="s">
         <v>27</v>
       </c>
       <c r="I51" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="52" spans="1:10">
       <c r="A52" s="1">
         <v>46109.0</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="D52" s="2">
         <v>0.82291666666667</v>
       </c>
       <c r="E52" s="2">
         <v>0.88541666666667</v>
       </c>
       <c r="F52" t="s">
         <v>29</v>
       </c>
       <c r="G52" t="s">
         <v>16</v>
       </c>
       <c r="H52" t="s">
         <v>30</v>
       </c>
       <c r="I52" t="s">
@@ -2077,109 +2086,109 @@
       <c r="A55" s="1">
         <v>46110.0</v>
       </c>
       <c r="B55" t="s">
         <v>34</v>
       </c>
       <c r="C55" t="s">
         <v>37</v>
       </c>
       <c r="D55" s="2">
         <v>0.38541666666667</v>
       </c>
       <c r="E55" s="2">
         <v>0.51041666666667</v>
       </c>
       <c r="F55" t="s">
         <v>38</v>
       </c>
       <c r="G55" t="s">
         <v>16</v>
       </c>
       <c r="H55" t="s">
         <v>42</v>
       </c>
       <c r="I55" t="s">
-        <v>40</v>
+        <v>53</v>
       </c>
     </row>
     <row r="56" spans="1:10">
       <c r="A56" s="1">
         <v>46110.0</v>
       </c>
       <c r="B56" t="s">
         <v>34</v>
       </c>
       <c r="C56" t="s">
         <v>41</v>
       </c>
       <c r="D56" s="2">
         <v>0.38541666666667</v>
       </c>
       <c r="E56" s="2">
         <v>0.51041666666667</v>
       </c>
       <c r="F56" t="s">
         <v>38</v>
       </c>
       <c r="G56" t="s">
         <v>16</v>
       </c>
       <c r="H56" t="s">
         <v>36</v>
       </c>
       <c r="I56" t="s">
-        <v>40</v>
+        <v>53</v>
       </c>
     </row>
     <row r="57" spans="1:10">
       <c r="A57" s="1">
         <v>46110.0</v>
       </c>
       <c r="B57" t="s">
         <v>34</v>
       </c>
       <c r="C57" t="s">
         <v>43</v>
       </c>
       <c r="D57" s="2">
         <v>0.38541666666667</v>
       </c>
       <c r="E57" s="2">
         <v>0.51041666666667</v>
       </c>
       <c r="F57" t="s">
         <v>38</v>
       </c>
       <c r="G57" t="s">
         <v>16</v>
       </c>
       <c r="H57" t="s">
         <v>39</v>
       </c>
       <c r="I57" t="s">
-        <v>40</v>
+        <v>53</v>
       </c>
     </row>
     <row r="58" spans="1:10">
       <c r="A58" s="1">
         <v>46110.0</v>
       </c>
       <c r="B58" t="s">
         <v>34</v>
       </c>
       <c r="D58" s="2">
         <v>0.53125</v>
       </c>
       <c r="E58" s="2">
         <v>0.59375</v>
       </c>
       <c r="F58" t="s">
         <v>44</v>
       </c>
       <c r="G58" t="s">
         <v>11</v>
       </c>
       <c r="H58" t="s">
         <v>45</v>
       </c>
       <c r="I58" t="s">
@@ -2332,51 +2341,51 @@
       </c>
     </row>
     <row r="64" spans="1:10">
       <c r="A64" s="1">
         <v>46123.0</v>
       </c>
       <c r="B64" t="s">
         <v>9</v>
       </c>
       <c r="D64" s="2">
         <v>0.3125</v>
       </c>
       <c r="E64" s="2">
         <v>0.37847222222222</v>
       </c>
       <c r="F64" t="s">
         <v>52</v>
       </c>
       <c r="G64" t="s">
         <v>11</v>
       </c>
       <c r="H64" t="s">
         <v>20</v>
       </c>
       <c r="I64" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
     </row>
     <row r="65" spans="1:10">
       <c r="A65" s="1">
         <v>46123.0</v>
       </c>
       <c r="B65" t="s">
         <v>9</v>
       </c>
       <c r="C65" t="s">
         <v>14</v>
       </c>
       <c r="D65" s="2">
         <v>0.38541666666667</v>
       </c>
       <c r="E65" s="2">
         <v>0.44791666666667</v>
       </c>
       <c r="F65" t="s">
         <v>15</v>
       </c>
       <c r="G65" t="s">
         <v>16</v>
       </c>
       <c r="H65" t="s">
@@ -2532,51 +2541,51 @@
       </c>
     </row>
     <row r="71" spans="1:10">
       <c r="A71" s="1">
         <v>46123.0</v>
       </c>
       <c r="B71" t="s">
         <v>9</v>
       </c>
       <c r="D71" s="2">
         <v>0.67708333333333</v>
       </c>
       <c r="E71" s="2">
         <v>0.73958333333333</v>
       </c>
       <c r="F71" t="s">
         <v>26</v>
       </c>
       <c r="G71" t="s">
         <v>11</v>
       </c>
       <c r="H71" t="s">
         <v>27</v>
       </c>
       <c r="I71" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="72" spans="1:10">
       <c r="A72" s="1">
         <v>46123.0</v>
       </c>
       <c r="B72" t="s">
         <v>9</v>
       </c>
       <c r="D72" s="2">
         <v>0.82291666666667</v>
       </c>
       <c r="E72" s="2">
         <v>0.88541666666667</v>
       </c>
       <c r="F72" t="s">
         <v>29</v>
       </c>
       <c r="G72" t="s">
         <v>16</v>
       </c>
       <c r="H72" t="s">
         <v>30</v>
       </c>
       <c r="I72" t="s">
@@ -2639,109 +2648,109 @@
       <c r="A75" s="1">
         <v>46124.0</v>
       </c>
       <c r="B75" t="s">
         <v>34</v>
       </c>
       <c r="C75" t="s">
         <v>37</v>
       </c>
       <c r="D75" s="2">
         <v>0.38541666666667</v>
       </c>
       <c r="E75" s="2">
         <v>0.51041666666667</v>
       </c>
       <c r="F75" t="s">
         <v>38</v>
       </c>
       <c r="G75" t="s">
         <v>16</v>
       </c>
       <c r="H75" t="s">
         <v>39</v>
       </c>
       <c r="I75" t="s">
-        <v>40</v>
+        <v>53</v>
       </c>
     </row>
     <row r="76" spans="1:10">
       <c r="A76" s="1">
         <v>46124.0</v>
       </c>
       <c r="B76" t="s">
         <v>34</v>
       </c>
       <c r="C76" t="s">
         <v>41</v>
       </c>
       <c r="D76" s="2">
         <v>0.38541666666667</v>
       </c>
       <c r="E76" s="2">
         <v>0.51041666666667</v>
       </c>
       <c r="F76" t="s">
         <v>38</v>
       </c>
       <c r="G76" t="s">
         <v>16</v>
       </c>
       <c r="H76" t="s">
         <v>42</v>
       </c>
       <c r="I76" t="s">
-        <v>40</v>
+        <v>53</v>
       </c>
     </row>
     <row r="77" spans="1:10">
       <c r="A77" s="1">
         <v>46124.0</v>
       </c>
       <c r="B77" t="s">
         <v>34</v>
       </c>
       <c r="C77" t="s">
         <v>43</v>
       </c>
       <c r="D77" s="2">
         <v>0.38541666666667</v>
       </c>
       <c r="E77" s="2">
         <v>0.51041666666667</v>
       </c>
       <c r="F77" t="s">
         <v>38</v>
       </c>
       <c r="G77" t="s">
         <v>16</v>
       </c>
       <c r="H77" t="s">
         <v>36</v>
       </c>
       <c r="I77" t="s">
-        <v>40</v>
+        <v>53</v>
       </c>
     </row>
     <row r="78" spans="1:10">
       <c r="A78" s="1">
         <v>46124.0</v>
       </c>
       <c r="B78" t="s">
         <v>34</v>
       </c>
       <c r="D78" s="2">
         <v>0.53125</v>
       </c>
       <c r="E78" s="2">
         <v>0.59375</v>
       </c>
       <c r="F78" t="s">
         <v>44</v>
       </c>
       <c r="G78" t="s">
         <v>11</v>
       </c>
       <c r="H78" t="s">
         <v>45</v>
       </c>
       <c r="I78" t="s">
@@ -3094,77 +3103,77 @@
       </c>
     </row>
     <row r="91" spans="1:10">
       <c r="A91" s="1">
         <v>46137.0</v>
       </c>
       <c r="B91" t="s">
         <v>9</v>
       </c>
       <c r="D91" s="2">
         <v>0.67708333333333</v>
       </c>
       <c r="E91" s="2">
         <v>0.73958333333333</v>
       </c>
       <c r="F91" t="s">
         <v>26</v>
       </c>
       <c r="G91" t="s">
         <v>11</v>
       </c>
       <c r="H91" t="s">
         <v>27</v>
       </c>
       <c r="I91" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="92" spans="1:10">
       <c r="A92" s="1">
         <v>46137.0</v>
       </c>
       <c r="B92" t="s">
         <v>9</v>
       </c>
       <c r="D92" s="2">
         <v>0.75</v>
       </c>
       <c r="E92" s="2">
         <v>0.8125</v>
       </c>
       <c r="F92" t="s">
         <v>28</v>
       </c>
       <c r="G92" t="s">
         <v>23</v>
       </c>
       <c r="H92" t="s">
         <v>27</v>
       </c>
       <c r="I92" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="93" spans="1:10">
       <c r="A93" s="1">
         <v>46137.0</v>
       </c>
       <c r="B93" t="s">
         <v>9</v>
       </c>
       <c r="D93" s="2">
         <v>0.82291666666667</v>
       </c>
       <c r="E93" s="2">
         <v>0.88541666666667</v>
       </c>
       <c r="F93" t="s">
         <v>29</v>
       </c>
       <c r="G93" t="s">
         <v>16</v>
       </c>
       <c r="H93" t="s">
         <v>30</v>
       </c>
       <c r="I93" t="s">
@@ -3227,109 +3236,109 @@
       <c r="A96" s="1">
         <v>46138.0</v>
       </c>
       <c r="B96" t="s">
         <v>34</v>
       </c>
       <c r="C96" t="s">
         <v>37</v>
       </c>
       <c r="D96" s="2">
         <v>0.38541666666667</v>
       </c>
       <c r="E96" s="2">
         <v>0.51041666666667</v>
       </c>
       <c r="F96" t="s">
         <v>38</v>
       </c>
       <c r="G96" t="s">
         <v>16</v>
       </c>
       <c r="H96" t="s">
         <v>36</v>
       </c>
       <c r="I96" t="s">
-        <v>40</v>
+        <v>53</v>
       </c>
     </row>
     <row r="97" spans="1:10">
       <c r="A97" s="1">
         <v>46138.0</v>
       </c>
       <c r="B97" t="s">
         <v>34</v>
       </c>
       <c r="C97" t="s">
         <v>41</v>
       </c>
       <c r="D97" s="2">
         <v>0.38541666666667</v>
       </c>
       <c r="E97" s="2">
         <v>0.51041666666667</v>
       </c>
       <c r="F97" t="s">
         <v>38</v>
       </c>
       <c r="G97" t="s">
         <v>16</v>
       </c>
       <c r="H97" t="s">
         <v>39</v>
       </c>
       <c r="I97" t="s">
-        <v>40</v>
+        <v>53</v>
       </c>
     </row>
     <row r="98" spans="1:10">
       <c r="A98" s="1">
         <v>46138.0</v>
       </c>
       <c r="B98" t="s">
         <v>34</v>
       </c>
       <c r="C98" t="s">
         <v>43</v>
       </c>
       <c r="D98" s="2">
         <v>0.38541666666667</v>
       </c>
       <c r="E98" s="2">
         <v>0.51041666666667</v>
       </c>
       <c r="F98" t="s">
         <v>38</v>
       </c>
       <c r="G98" t="s">
         <v>16</v>
       </c>
       <c r="H98" t="s">
         <v>42</v>
       </c>
       <c r="I98" t="s">
-        <v>40</v>
+        <v>53</v>
       </c>
     </row>
     <row r="99" spans="1:10">
       <c r="A99" s="1">
         <v>46138.0</v>
       </c>
       <c r="B99" t="s">
         <v>34</v>
       </c>
       <c r="D99" s="2">
         <v>0.53125</v>
       </c>
       <c r="E99" s="2">
         <v>0.59375</v>
       </c>
       <c r="F99" t="s">
         <v>44</v>
       </c>
       <c r="G99" t="s">
         <v>11</v>
       </c>
       <c r="H99" t="s">
         <v>45</v>
       </c>
       <c r="I99" t="s">
@@ -3482,51 +3491,51 @@
       </c>
     </row>
     <row r="105" spans="1:10">
       <c r="A105" s="1">
         <v>46151.0</v>
       </c>
       <c r="B105" t="s">
         <v>9</v>
       </c>
       <c r="D105" s="2">
         <v>0.3125</v>
       </c>
       <c r="E105" s="2">
         <v>0.37847222222222</v>
       </c>
       <c r="F105" t="s">
         <v>52</v>
       </c>
       <c r="G105" t="s">
         <v>11</v>
       </c>
       <c r="H105" t="s">
         <v>20</v>
       </c>
       <c r="I105" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
     </row>
     <row r="106" spans="1:10">
       <c r="A106" s="1">
         <v>46151.0</v>
       </c>
       <c r="B106" t="s">
         <v>9</v>
       </c>
       <c r="C106" t="s">
         <v>14</v>
       </c>
       <c r="D106" s="2">
         <v>0.38541666666667</v>
       </c>
       <c r="E106" s="2">
         <v>0.44791666666667</v>
       </c>
       <c r="F106" t="s">
         <v>15</v>
       </c>
       <c r="G106" t="s">
         <v>16</v>
       </c>
       <c r="H106" t="s">
@@ -3682,51 +3691,51 @@
       </c>
     </row>
     <row r="112" spans="1:10">
       <c r="A112" s="1">
         <v>46151.0</v>
       </c>
       <c r="B112" t="s">
         <v>9</v>
       </c>
       <c r="D112" s="2">
         <v>0.67708333333333</v>
       </c>
       <c r="E112" s="2">
         <v>0.73958333333333</v>
       </c>
       <c r="F112" t="s">
         <v>26</v>
       </c>
       <c r="G112" t="s">
         <v>11</v>
       </c>
       <c r="H112" t="s">
         <v>27</v>
       </c>
       <c r="I112" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="113" spans="1:10">
       <c r="A113" s="1">
         <v>46151.0</v>
       </c>
       <c r="B113" t="s">
         <v>9</v>
       </c>
       <c r="D113" s="2">
         <v>0.82291666666667</v>
       </c>
       <c r="E113" s="2">
         <v>0.88541666666667</v>
       </c>
       <c r="F113" t="s">
         <v>29</v>
       </c>
       <c r="G113" t="s">
         <v>16</v>
       </c>
       <c r="H113" t="s">
         <v>30</v>
       </c>
       <c r="I113" t="s">
@@ -3789,109 +3798,109 @@
       <c r="A116" s="1">
         <v>46152.0</v>
       </c>
       <c r="B116" t="s">
         <v>34</v>
       </c>
       <c r="C116" t="s">
         <v>37</v>
       </c>
       <c r="D116" s="2">
         <v>0.38541666666667</v>
       </c>
       <c r="E116" s="2">
         <v>0.51041666666667</v>
       </c>
       <c r="F116" t="s">
         <v>38</v>
       </c>
       <c r="G116" t="s">
         <v>16</v>
       </c>
       <c r="H116" t="s">
         <v>42</v>
       </c>
       <c r="I116" t="s">
-        <v>40</v>
+        <v>53</v>
       </c>
     </row>
     <row r="117" spans="1:10">
       <c r="A117" s="1">
         <v>46152.0</v>
       </c>
       <c r="B117" t="s">
         <v>34</v>
       </c>
       <c r="C117" t="s">
         <v>41</v>
       </c>
       <c r="D117" s="2">
         <v>0.38541666666667</v>
       </c>
       <c r="E117" s="2">
         <v>0.51041666666667</v>
       </c>
       <c r="F117" t="s">
         <v>38</v>
       </c>
       <c r="G117" t="s">
         <v>16</v>
       </c>
       <c r="H117" t="s">
         <v>36</v>
       </c>
       <c r="I117" t="s">
-        <v>40</v>
+        <v>53</v>
       </c>
     </row>
     <row r="118" spans="1:10">
       <c r="A118" s="1">
         <v>46152.0</v>
       </c>
       <c r="B118" t="s">
         <v>34</v>
       </c>
       <c r="C118" t="s">
         <v>43</v>
       </c>
       <c r="D118" s="2">
         <v>0.38541666666667</v>
       </c>
       <c r="E118" s="2">
         <v>0.51041666666667</v>
       </c>
       <c r="F118" t="s">
         <v>38</v>
       </c>
       <c r="G118" t="s">
         <v>16</v>
       </c>
       <c r="H118" t="s">
         <v>39</v>
       </c>
       <c r="I118" t="s">
-        <v>40</v>
+        <v>53</v>
       </c>
     </row>
     <row r="119" spans="1:10">
       <c r="A119" s="1">
         <v>46152.0</v>
       </c>
       <c r="B119" t="s">
         <v>34</v>
       </c>
       <c r="D119" s="2">
         <v>0.53125</v>
       </c>
       <c r="E119" s="2">
         <v>0.59375</v>
       </c>
       <c r="F119" t="s">
         <v>44</v>
       </c>
       <c r="G119" t="s">
         <v>11</v>
       </c>
       <c r="H119" t="s">
         <v>45</v>
       </c>
       <c r="I119" t="s">
@@ -4244,77 +4253,77 @@
       </c>
     </row>
     <row r="132" spans="1:10">
       <c r="A132" s="1">
         <v>46158.0</v>
       </c>
       <c r="B132" t="s">
         <v>9</v>
       </c>
       <c r="D132" s="2">
         <v>0.67708333333333</v>
       </c>
       <c r="E132" s="2">
         <v>0.73958333333333</v>
       </c>
       <c r="F132" t="s">
         <v>26</v>
       </c>
       <c r="G132" t="s">
         <v>11</v>
       </c>
       <c r="H132" t="s">
         <v>27</v>
       </c>
       <c r="I132" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="133" spans="1:10">
       <c r="A133" s="1">
         <v>46158.0</v>
       </c>
       <c r="B133" t="s">
         <v>9</v>
       </c>
       <c r="D133" s="2">
         <v>0.75</v>
       </c>
       <c r="E133" s="2">
         <v>0.8125</v>
       </c>
       <c r="F133" t="s">
         <v>28</v>
       </c>
       <c r="G133" t="s">
         <v>23</v>
       </c>
       <c r="H133" t="s">
         <v>27</v>
       </c>
       <c r="I133" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="134" spans="1:10">
       <c r="A134" s="1">
         <v>46158.0</v>
       </c>
       <c r="B134" t="s">
         <v>9</v>
       </c>
       <c r="D134" s="2">
         <v>0.82291666666667</v>
       </c>
       <c r="E134" s="2">
         <v>0.88541666666667</v>
       </c>
       <c r="F134" t="s">
         <v>29</v>
       </c>
       <c r="G134" t="s">
         <v>16</v>
       </c>
       <c r="H134" t="s">
         <v>30</v>
       </c>
       <c r="I134" t="s">
@@ -4377,109 +4386,109 @@
       <c r="A137" s="1">
         <v>46159.0</v>
       </c>
       <c r="B137" t="s">
         <v>34</v>
       </c>
       <c r="C137" t="s">
         <v>37</v>
       </c>
       <c r="D137" s="2">
         <v>0.38541666666667</v>
       </c>
       <c r="E137" s="2">
         <v>0.51041666666667</v>
       </c>
       <c r="F137" t="s">
         <v>38</v>
       </c>
       <c r="G137" t="s">
         <v>16</v>
       </c>
       <c r="H137" t="s">
         <v>39</v>
       </c>
       <c r="I137" t="s">
-        <v>40</v>
+        <v>53</v>
       </c>
     </row>
     <row r="138" spans="1:10">
       <c r="A138" s="1">
         <v>46159.0</v>
       </c>
       <c r="B138" t="s">
         <v>34</v>
       </c>
       <c r="C138" t="s">
         <v>41</v>
       </c>
       <c r="D138" s="2">
         <v>0.38541666666667</v>
       </c>
       <c r="E138" s="2">
         <v>0.51041666666667</v>
       </c>
       <c r="F138" t="s">
         <v>38</v>
       </c>
       <c r="G138" t="s">
         <v>16</v>
       </c>
       <c r="H138" t="s">
         <v>42</v>
       </c>
       <c r="I138" t="s">
-        <v>40</v>
+        <v>53</v>
       </c>
     </row>
     <row r="139" spans="1:10">
       <c r="A139" s="1">
         <v>46159.0</v>
       </c>
       <c r="B139" t="s">
         <v>34</v>
       </c>
       <c r="C139" t="s">
         <v>43</v>
       </c>
       <c r="D139" s="2">
         <v>0.38541666666667</v>
       </c>
       <c r="E139" s="2">
         <v>0.51041666666667</v>
       </c>
       <c r="F139" t="s">
         <v>38</v>
       </c>
       <c r="G139" t="s">
         <v>16</v>
       </c>
       <c r="H139" t="s">
         <v>36</v>
       </c>
       <c r="I139" t="s">
-        <v>40</v>
+        <v>53</v>
       </c>
     </row>
     <row r="140" spans="1:10">
       <c r="A140" s="1">
         <v>46159.0</v>
       </c>
       <c r="B140" t="s">
         <v>34</v>
       </c>
       <c r="D140" s="2">
         <v>0.53125</v>
       </c>
       <c r="E140" s="2">
         <v>0.59375</v>
       </c>
       <c r="F140" t="s">
         <v>44</v>
       </c>
       <c r="G140" t="s">
         <v>11</v>
       </c>
       <c r="H140" t="s">
         <v>45</v>
       </c>
       <c r="I140" t="s">
@@ -4632,51 +4641,51 @@
       </c>
     </row>
     <row r="146" spans="1:10">
       <c r="A146" s="1">
         <v>46172.0</v>
       </c>
       <c r="B146" t="s">
         <v>9</v>
       </c>
       <c r="D146" s="2">
         <v>0.3125</v>
       </c>
       <c r="E146" s="2">
         <v>0.37847222222222</v>
       </c>
       <c r="F146" t="s">
         <v>52</v>
       </c>
       <c r="G146" t="s">
         <v>11</v>
       </c>
       <c r="H146" t="s">
         <v>20</v>
       </c>
       <c r="I146" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
     </row>
     <row r="147" spans="1:10">
       <c r="A147" s="1">
         <v>46172.0</v>
       </c>
       <c r="B147" t="s">
         <v>9</v>
       </c>
       <c r="C147" t="s">
         <v>14</v>
       </c>
       <c r="D147" s="2">
         <v>0.38541666666667</v>
       </c>
       <c r="E147" s="2">
         <v>0.44791666666667</v>
       </c>
       <c r="F147" t="s">
         <v>15</v>
       </c>
       <c r="G147" t="s">
         <v>16</v>
       </c>
       <c r="H147" t="s">
@@ -4832,51 +4841,51 @@
       </c>
     </row>
     <row r="153" spans="1:10">
       <c r="A153" s="1">
         <v>46172.0</v>
       </c>
       <c r="B153" t="s">
         <v>9</v>
       </c>
       <c r="D153" s="2">
         <v>0.67708333333333</v>
       </c>
       <c r="E153" s="2">
         <v>0.73958333333333</v>
       </c>
       <c r="F153" t="s">
         <v>26</v>
       </c>
       <c r="G153" t="s">
         <v>11</v>
       </c>
       <c r="H153" t="s">
         <v>27</v>
       </c>
       <c r="I153" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="154" spans="1:10">
       <c r="A154" s="1">
         <v>46172.0</v>
       </c>
       <c r="B154" t="s">
         <v>9</v>
       </c>
       <c r="D154" s="2">
         <v>0.82291666666667</v>
       </c>
       <c r="E154" s="2">
         <v>0.88541666666667</v>
       </c>
       <c r="F154" t="s">
         <v>29</v>
       </c>
       <c r="G154" t="s">
         <v>16</v>
       </c>
       <c r="H154" t="s">
         <v>30</v>
       </c>
       <c r="I154" t="s">
@@ -4939,109 +4948,109 @@
       <c r="A157" s="1">
         <v>46173.0</v>
       </c>
       <c r="B157" t="s">
         <v>34</v>
       </c>
       <c r="C157" t="s">
         <v>37</v>
       </c>
       <c r="D157" s="2">
         <v>0.38541666666667</v>
       </c>
       <c r="E157" s="2">
         <v>0.51041666666667</v>
       </c>
       <c r="F157" t="s">
         <v>38</v>
       </c>
       <c r="G157" t="s">
         <v>16</v>
       </c>
       <c r="H157" t="s">
         <v>36</v>
       </c>
       <c r="I157" t="s">
-        <v>40</v>
+        <v>53</v>
       </c>
     </row>
     <row r="158" spans="1:10">
       <c r="A158" s="1">
         <v>46173.0</v>
       </c>
       <c r="B158" t="s">
         <v>34</v>
       </c>
       <c r="C158" t="s">
         <v>41</v>
       </c>
       <c r="D158" s="2">
         <v>0.38541666666667</v>
       </c>
       <c r="E158" s="2">
         <v>0.51041666666667</v>
       </c>
       <c r="F158" t="s">
         <v>38</v>
       </c>
       <c r="G158" t="s">
         <v>16</v>
       </c>
       <c r="H158" t="s">
         <v>39</v>
       </c>
       <c r="I158" t="s">
-        <v>40</v>
+        <v>53</v>
       </c>
     </row>
     <row r="159" spans="1:10">
       <c r="A159" s="1">
         <v>46173.0</v>
       </c>
       <c r="B159" t="s">
         <v>34</v>
       </c>
       <c r="C159" t="s">
         <v>43</v>
       </c>
       <c r="D159" s="2">
         <v>0.38541666666667</v>
       </c>
       <c r="E159" s="2">
         <v>0.51041666666667</v>
       </c>
       <c r="F159" t="s">
         <v>38</v>
       </c>
       <c r="G159" t="s">
         <v>16</v>
       </c>
       <c r="H159" t="s">
         <v>42</v>
       </c>
       <c r="I159" t="s">
-        <v>40</v>
+        <v>53</v>
       </c>
     </row>
     <row r="160" spans="1:10">
       <c r="A160" s="1">
         <v>46173.0</v>
       </c>
       <c r="B160" t="s">
         <v>34</v>
       </c>
       <c r="D160" s="2">
         <v>0.53125</v>
       </c>
       <c r="E160" s="2">
         <v>0.59375</v>
       </c>
       <c r="F160" t="s">
         <v>44</v>
       </c>
       <c r="G160" t="s">
         <v>11</v>
       </c>
       <c r="H160" t="s">
         <v>45</v>
       </c>
       <c r="I160" t="s">
@@ -5394,77 +5403,77 @@
       </c>
     </row>
     <row r="173" spans="1:10">
       <c r="A173" s="1">
         <v>46186.0</v>
       </c>
       <c r="B173" t="s">
         <v>9</v>
       </c>
       <c r="D173" s="2">
         <v>0.67708333333333</v>
       </c>
       <c r="E173" s="2">
         <v>0.73958333333333</v>
       </c>
       <c r="F173" t="s">
         <v>26</v>
       </c>
       <c r="G173" t="s">
         <v>11</v>
       </c>
       <c r="H173" t="s">
         <v>27</v>
       </c>
       <c r="I173" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="174" spans="1:10">
       <c r="A174" s="1">
         <v>46186.0</v>
       </c>
       <c r="B174" t="s">
         <v>9</v>
       </c>
       <c r="D174" s="2">
         <v>0.74652777777778</v>
       </c>
       <c r="E174" s="2">
         <v>0.77777777777778</v>
       </c>
       <c r="F174" t="s">
         <v>28</v>
       </c>
       <c r="G174" t="s">
         <v>23</v>
       </c>
       <c r="H174" t="s">
         <v>27</v>
       </c>
       <c r="I174" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="175" spans="1:10">
       <c r="A175" s="1">
         <v>46186.0</v>
       </c>
       <c r="B175" t="s">
         <v>9</v>
       </c>
       <c r="D175" s="2">
         <v>0.82291666666667</v>
       </c>
       <c r="E175" s="2">
         <v>0.88541666666667</v>
       </c>
       <c r="F175" t="s">
         <v>29</v>
       </c>
       <c r="G175" t="s">
         <v>16</v>
       </c>
       <c r="H175" t="s">
         <v>30</v>
       </c>
       <c r="I175" t="s">
@@ -5527,109 +5536,109 @@
       <c r="A178" s="1">
         <v>46187.0</v>
       </c>
       <c r="B178" t="s">
         <v>34</v>
       </c>
       <c r="C178" t="s">
         <v>37</v>
       </c>
       <c r="D178" s="2">
         <v>0.38541666666667</v>
       </c>
       <c r="E178" s="2">
         <v>0.51041666666667</v>
       </c>
       <c r="F178" t="s">
         <v>38</v>
       </c>
       <c r="G178" t="s">
         <v>16</v>
       </c>
       <c r="H178" t="s">
         <v>42</v>
       </c>
       <c r="I178" t="s">
-        <v>40</v>
+        <v>53</v>
       </c>
     </row>
     <row r="179" spans="1:10">
       <c r="A179" s="1">
         <v>46187.0</v>
       </c>
       <c r="B179" t="s">
         <v>34</v>
       </c>
       <c r="C179" t="s">
         <v>41</v>
       </c>
       <c r="D179" s="2">
         <v>0.38541666666667</v>
       </c>
       <c r="E179" s="2">
         <v>0.51041666666667</v>
       </c>
       <c r="F179" t="s">
         <v>38</v>
       </c>
       <c r="G179" t="s">
         <v>16</v>
       </c>
       <c r="H179" t="s">
         <v>36</v>
       </c>
       <c r="I179" t="s">
-        <v>40</v>
+        <v>53</v>
       </c>
     </row>
     <row r="180" spans="1:10">
       <c r="A180" s="1">
         <v>46187.0</v>
       </c>
       <c r="B180" t="s">
         <v>34</v>
       </c>
       <c r="C180" t="s">
         <v>43</v>
       </c>
       <c r="D180" s="2">
         <v>0.38541666666667</v>
       </c>
       <c r="E180" s="2">
         <v>0.51041666666667</v>
       </c>
       <c r="F180" t="s">
         <v>38</v>
       </c>
       <c r="G180" t="s">
         <v>16</v>
       </c>
       <c r="H180" t="s">
         <v>39</v>
       </c>
       <c r="I180" t="s">
-        <v>40</v>
+        <v>53</v>
       </c>
     </row>
     <row r="181" spans="1:10">
       <c r="A181" s="1">
         <v>46187.0</v>
       </c>
       <c r="B181" t="s">
         <v>34</v>
       </c>
       <c r="D181" s="2">
         <v>0.53125</v>
       </c>
       <c r="E181" s="2">
         <v>0.59375</v>
       </c>
       <c r="F181" t="s">
         <v>44</v>
       </c>
       <c r="G181" t="s">
         <v>11</v>
       </c>
       <c r="H181" t="s">
         <v>45</v>
       </c>
       <c r="I181" t="s">
@@ -5728,50 +5737,102 @@
         <v>46187.0</v>
       </c>
       <c r="B185" t="s">
         <v>34</v>
       </c>
       <c r="C185" t="s">
         <v>18</v>
       </c>
       <c r="D185" s="2">
         <v>0.75</v>
       </c>
       <c r="E185" s="2">
         <v>0.8125</v>
       </c>
       <c r="F185" t="s">
         <v>49</v>
       </c>
       <c r="G185" t="s">
         <v>16</v>
       </c>
       <c r="H185" t="s">
         <v>50</v>
       </c>
       <c r="I185" t="s">
         <v>51</v>
+      </c>
+    </row>
+    <row r="186" spans="1:10">
+      <c r="A186" s="1">
+        <v>46200.0</v>
+      </c>
+      <c r="B186" t="s">
+        <v>9</v>
+      </c>
+      <c r="D186" s="2">
+        <v>0.45833333333333</v>
+      </c>
+      <c r="E186" s="2">
+        <v>0.54166666666667</v>
+      </c>
+      <c r="F186" t="s">
+        <v>54</v>
+      </c>
+      <c r="G186" t="s">
+        <v>55</v>
+      </c>
+      <c r="H186" t="s">
+        <v>27</v>
+      </c>
+      <c r="I186" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="187" spans="1:10">
+      <c r="A187" s="1">
+        <v>46270.0</v>
+      </c>
+      <c r="B187" t="s">
+        <v>9</v>
+      </c>
+      <c r="D187" s="2">
+        <v>0.45833333333333</v>
+      </c>
+      <c r="E187" s="2">
+        <v>0.54166666666667</v>
+      </c>
+      <c r="F187" t="s">
+        <v>54</v>
+      </c>
+      <c r="G187" t="s">
+        <v>55</v>
+      </c>
+      <c r="H187" t="s">
+        <v>27</v>
+      </c>
+      <c r="I187" t="s">
+        <v>13</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>