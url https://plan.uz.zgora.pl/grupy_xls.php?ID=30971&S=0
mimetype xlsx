--- v1 (2026-04-26)
+++ v2 (2026-07-26)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Plan zajęć" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
   <si>
     <t>Termin</t>
   </si>
   <si>
     <t>Dzień</t>
   </si>
   <si>
     <t>PG</t>
   </si>
   <si>
     <t>Od</t>
   </si>
   <si>
     <t>Do</t>
   </si>
   <si>
     <t>Przedmiot</t>
   </si>
   <si>
     <t>RZ</t>
   </si>
   <si>
     <t>Nauczyciel</t>
   </si>
   <si>
@@ -176,54 +176,75 @@
   <si>
     <t>Rysunek techniczny i geometria wykreślna (L)</t>
   </si>
   <si>
     <t>107 A-8</t>
   </si>
   <si>
     <t>Wytrzymałość materiałów (L)</t>
   </si>
   <si>
     <t>Systemy CAD i podstawy BIM W1 (L)</t>
   </si>
   <si>
     <t>mgr inż. Daria Kalinowska-Szarejko</t>
   </si>
   <si>
     <t>320 A-8</t>
   </si>
   <si>
     <t>Podstawy geodezji (W)</t>
   </si>
   <si>
     <t>021 A-8; 024 A-8; 06 A-8; 07 A-8; 112A A-8</t>
   </si>
   <si>
+    <t>Rezerwacja (R)</t>
+  </si>
+  <si>
+    <t>R</t>
+  </si>
+  <si>
+    <t>dr Arkadiusz Kozioł; dr Tomasz Małolepszy</t>
+  </si>
+  <si>
+    <t>115 A-8</t>
+  </si>
+  <si>
+    <t>Materiały budowlane i ich analizy chemiczne (E)</t>
+  </si>
+  <si>
+    <t>E</t>
+  </si>
+  <si>
     <t>Matematyka (E)</t>
   </si>
   <si>
-    <t>E</t>
+    <t>Budownictwo ogólne (E)</t>
+  </si>
+  <si>
+    <t>105/106 A-8</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="yyyy/mm/dd;@"/>
   </numFmts>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
@@ -531,66 +552,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J187"/>
+  <dimension ref="A1:J192"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E187" sqref="E187"/>
+      <selection activeCell="E192" sqref="E192"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="3.428" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="41.133" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="49.417" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
@@ -5358,480 +5379,610 @@
         <v>0.53125</v>
       </c>
       <c r="E171" s="2">
         <v>0.59375</v>
       </c>
       <c r="F171" t="s">
         <v>22</v>
       </c>
       <c r="G171" t="s">
         <v>23</v>
       </c>
       <c r="H171" t="s">
         <v>24</v>
       </c>
       <c r="I171" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="172" spans="1:10">
       <c r="A172" s="1">
         <v>46186.0</v>
       </c>
       <c r="B172" t="s">
         <v>9</v>
       </c>
-      <c r="C172" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D172" s="2">
-        <v>0.60416666666667</v>
+        <v>0.53125</v>
       </c>
       <c r="E172" s="2">
-        <v>0.66666666666667</v>
+        <v>0.59375</v>
       </c>
       <c r="F172" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G172" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="H172" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="I172" t="s">
-        <v>25</v>
+        <v>57</v>
       </c>
     </row>
     <row r="173" spans="1:10">
       <c r="A173" s="1">
         <v>46186.0</v>
       </c>
       <c r="B173" t="s">
         <v>9</v>
       </c>
+      <c r="C173" t="s">
+        <v>14</v>
+      </c>
       <c r="D173" s="2">
-        <v>0.67708333333333</v>
+        <v>0.60416666666667</v>
       </c>
       <c r="E173" s="2">
-        <v>0.73958333333333</v>
+        <v>0.66666666666667</v>
       </c>
       <c r="F173" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="G173" t="s">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="H173" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="I173" t="s">
-        <v>17</v>
+        <v>25</v>
       </c>
     </row>
     <row r="174" spans="1:10">
       <c r="A174" s="1">
         <v>46186.0</v>
       </c>
       <c r="B174" t="s">
         <v>9</v>
       </c>
       <c r="D174" s="2">
-        <v>0.74652777777778</v>
+        <v>0.67708333333333</v>
       </c>
       <c r="E174" s="2">
-        <v>0.77777777777778</v>
+        <v>0.73958333333333</v>
       </c>
       <c r="F174" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="G174" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="H174" t="s">
         <v>27</v>
       </c>
       <c r="I174" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="175" spans="1:10">
       <c r="A175" s="1">
         <v>46186.0</v>
       </c>
       <c r="B175" t="s">
         <v>9</v>
       </c>
       <c r="D175" s="2">
-        <v>0.82291666666667</v>
+        <v>0.74652777777778</v>
       </c>
       <c r="E175" s="2">
-        <v>0.88541666666667</v>
+        <v>0.77777777777778</v>
       </c>
       <c r="F175" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="G175" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="H175" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="I175" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
     </row>
     <row r="176" spans="1:10">
       <c r="A176" s="1">
         <v>46186.0</v>
       </c>
       <c r="B176" t="s">
         <v>9</v>
       </c>
       <c r="D176" s="2">
         <v>0.82291666666667</v>
       </c>
       <c r="E176" s="2">
         <v>0.88541666666667</v>
       </c>
       <c r="F176" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="G176" t="s">
-        <v>33</v>
+        <v>16</v>
       </c>
       <c r="H176" t="s">
         <v>30</v>
       </c>
       <c r="I176" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="177" spans="1:10">
       <c r="A177" s="1">
-        <v>46187.0</v>
+        <v>46186.0</v>
       </c>
       <c r="B177" t="s">
-        <v>34</v>
+        <v>9</v>
       </c>
       <c r="D177" s="2">
-        <v>0.3125</v>
+        <v>0.82291666666667</v>
       </c>
       <c r="E177" s="2">
-        <v>0.375</v>
+        <v>0.88541666666667</v>
       </c>
       <c r="F177" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="G177" t="s">
-        <v>11</v>
+        <v>33</v>
       </c>
       <c r="H177" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="I177" t="s">
-        <v>13</v>
+        <v>31</v>
       </c>
     </row>
     <row r="178" spans="1:10">
       <c r="A178" s="1">
         <v>46187.0</v>
       </c>
       <c r="B178" t="s">
         <v>34</v>
       </c>
-      <c r="C178" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D178" s="2">
-        <v>0.38541666666667</v>
+        <v>0.3125</v>
       </c>
       <c r="E178" s="2">
-        <v>0.51041666666667</v>
+        <v>0.375</v>
       </c>
       <c r="F178" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="G178" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="H178" t="s">
-        <v>42</v>
+        <v>36</v>
       </c>
       <c r="I178" t="s">
-        <v>53</v>
+        <v>13</v>
       </c>
     </row>
     <row r="179" spans="1:10">
       <c r="A179" s="1">
         <v>46187.0</v>
       </c>
       <c r="B179" t="s">
         <v>34</v>
       </c>
       <c r="C179" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D179" s="2">
         <v>0.38541666666667</v>
       </c>
       <c r="E179" s="2">
         <v>0.51041666666667</v>
       </c>
       <c r="F179" t="s">
         <v>38</v>
       </c>
       <c r="G179" t="s">
         <v>16</v>
       </c>
       <c r="H179" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="I179" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="180" spans="1:10">
       <c r="A180" s="1">
         <v>46187.0</v>
       </c>
       <c r="B180" t="s">
         <v>34</v>
       </c>
       <c r="C180" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="D180" s="2">
         <v>0.38541666666667</v>
       </c>
       <c r="E180" s="2">
         <v>0.51041666666667</v>
       </c>
       <c r="F180" t="s">
         <v>38</v>
       </c>
       <c r="G180" t="s">
         <v>16</v>
       </c>
       <c r="H180" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="I180" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="181" spans="1:10">
       <c r="A181" s="1">
         <v>46187.0</v>
       </c>
       <c r="B181" t="s">
         <v>34</v>
       </c>
+      <c r="C181" t="s">
+        <v>43</v>
+      </c>
       <c r="D181" s="2">
-        <v>0.53125</v>
+        <v>0.38541666666667</v>
       </c>
       <c r="E181" s="2">
-        <v>0.59375</v>
+        <v>0.51041666666667</v>
       </c>
       <c r="F181" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="G181" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="H181" t="s">
-        <v>45</v>
+        <v>39</v>
       </c>
       <c r="I181" t="s">
-        <v>17</v>
+        <v>53</v>
       </c>
     </row>
     <row r="182" spans="1:10">
       <c r="A182" s="1">
         <v>46187.0</v>
       </c>
       <c r="B182" t="s">
         <v>34</v>
       </c>
-      <c r="C182" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D182" s="2">
-        <v>0.60416666666667</v>
+        <v>0.53125</v>
       </c>
       <c r="E182" s="2">
-        <v>0.66666666666667</v>
+        <v>0.59375</v>
       </c>
       <c r="F182" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="G182" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="H182" t="s">
         <v>45</v>
       </c>
       <c r="I182" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="183" spans="1:10">
       <c r="A183" s="1">
         <v>46187.0</v>
       </c>
       <c r="B183" t="s">
         <v>34</v>
       </c>
       <c r="C183" t="s">
         <v>14</v>
       </c>
       <c r="D183" s="2">
-        <v>0.67708333333333</v>
+        <v>0.60416666666667</v>
       </c>
       <c r="E183" s="2">
-        <v>0.73958333333333</v>
+        <v>0.66666666666667</v>
       </c>
       <c r="F183" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="G183" t="s">
         <v>16</v>
       </c>
       <c r="H183" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="I183" t="s">
-        <v>51</v>
+        <v>17</v>
       </c>
     </row>
     <row r="184" spans="1:10">
       <c r="A184" s="1">
         <v>46187.0</v>
       </c>
       <c r="B184" t="s">
         <v>34</v>
       </c>
       <c r="C184" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="D184" s="2">
         <v>0.67708333333333</v>
       </c>
       <c r="E184" s="2">
         <v>0.73958333333333</v>
       </c>
       <c r="F184" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="G184" t="s">
         <v>16</v>
       </c>
       <c r="H184" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="I184" t="s">
-        <v>17</v>
+        <v>51</v>
       </c>
     </row>
     <row r="185" spans="1:10">
       <c r="A185" s="1">
         <v>46187.0</v>
       </c>
       <c r="B185" t="s">
         <v>34</v>
       </c>
       <c r="C185" t="s">
         <v>18</v>
       </c>
       <c r="D185" s="2">
-        <v>0.75</v>
+        <v>0.67708333333333</v>
       </c>
       <c r="E185" s="2">
-        <v>0.8125</v>
+        <v>0.73958333333333</v>
       </c>
       <c r="F185" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="G185" t="s">
         <v>16</v>
       </c>
       <c r="H185" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="I185" t="s">
-        <v>51</v>
+        <v>17</v>
       </c>
     </row>
     <row r="186" spans="1:10">
       <c r="A186" s="1">
-        <v>46200.0</v>
+        <v>46187.0</v>
       </c>
       <c r="B186" t="s">
-        <v>9</v>
+        <v>34</v>
+      </c>
+      <c r="C186" t="s">
+        <v>18</v>
       </c>
       <c r="D186" s="2">
-        <v>0.45833333333333</v>
+        <v>0.75</v>
       </c>
       <c r="E186" s="2">
-        <v>0.54166666666667</v>
+        <v>0.8125</v>
       </c>
       <c r="F186" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="G186" t="s">
-        <v>55</v>
+        <v>16</v>
       </c>
       <c r="H186" t="s">
-        <v>27</v>
+        <v>50</v>
       </c>
       <c r="I186" t="s">
-        <v>13</v>
+        <v>51</v>
       </c>
     </row>
     <row r="187" spans="1:10">
       <c r="A187" s="1">
+        <v>46193.0</v>
+      </c>
+      <c r="B187" t="s">
+        <v>9</v>
+      </c>
+      <c r="D187" s="2">
+        <v>0.41666666666667</v>
+      </c>
+      <c r="E187" s="2">
+        <v>0.45833333333333</v>
+      </c>
+      <c r="F187" t="s">
+        <v>58</v>
+      </c>
+      <c r="G187" t="s">
+        <v>59</v>
+      </c>
+      <c r="H187" t="s">
+        <v>36</v>
+      </c>
+      <c r="I187" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="188" spans="1:10">
+      <c r="A188" s="1">
+        <v>46200.0</v>
+      </c>
+      <c r="B188" t="s">
+        <v>9</v>
+      </c>
+      <c r="D188" s="2">
+        <v>0.45833333333333</v>
+      </c>
+      <c r="E188" s="2">
+        <v>0.54166666666667</v>
+      </c>
+      <c r="F188" t="s">
+        <v>60</v>
+      </c>
+      <c r="G188" t="s">
+        <v>59</v>
+      </c>
+      <c r="H188" t="s">
+        <v>27</v>
+      </c>
+      <c r="I188" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="189" spans="1:10">
+      <c r="A189" s="1">
+        <v>46201.0</v>
+      </c>
+      <c r="B189" t="s">
+        <v>34</v>
+      </c>
+      <c r="D189" s="2">
+        <v>0.375</v>
+      </c>
+      <c r="E189" s="2">
+        <v>0.45833333333333</v>
+      </c>
+      <c r="F189" t="s">
+        <v>61</v>
+      </c>
+      <c r="G189" t="s">
+        <v>59</v>
+      </c>
+      <c r="H189" t="s">
+        <v>12</v>
+      </c>
+      <c r="I189" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="190" spans="1:10">
+      <c r="A190" s="1">
         <v>46270.0</v>
       </c>
-      <c r="B187" t="s">
-[...2 lines deleted...]
-      <c r="D187" s="2">
+      <c r="B190" t="s">
+        <v>9</v>
+      </c>
+      <c r="D190" s="2">
         <v>0.45833333333333</v>
       </c>
-      <c r="E187" s="2">
+      <c r="E190" s="2">
         <v>0.54166666666667</v>
       </c>
-      <c r="F187" t="s">
-[...5 lines deleted...]
-      <c r="H187" t="s">
+      <c r="F190" t="s">
+        <v>60</v>
+      </c>
+      <c r="G190" t="s">
+        <v>59</v>
+      </c>
+      <c r="H190" t="s">
         <v>27</v>
       </c>
-      <c r="I187" t="s">
+      <c r="I190" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="191" spans="1:10">
+      <c r="A191" s="1">
+        <v>46277.0</v>
+      </c>
+      <c r="B191" t="s">
+        <v>9</v>
+      </c>
+      <c r="D191" s="2">
+        <v>0.37152777777778</v>
+      </c>
+      <c r="E191" s="2">
+        <v>0.45486111111111</v>
+      </c>
+      <c r="F191" t="s">
+        <v>61</v>
+      </c>
+      <c r="G191" t="s">
+        <v>59</v>
+      </c>
+      <c r="H191" t="s">
+        <v>12</v>
+      </c>
+      <c r="I191" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="192" spans="1:10">
+      <c r="A192" s="1">
+        <v>46278.0</v>
+      </c>
+      <c r="B192" t="s">
+        <v>34</v>
+      </c>
+      <c r="D192" s="2">
+        <v>0.41666666666667</v>
+      </c>
+      <c r="E192" s="2">
+        <v>0.45833333333333</v>
+      </c>
+      <c r="F192" t="s">
+        <v>58</v>
+      </c>
+      <c r="G192" t="s">
+        <v>59</v>
+      </c>
+      <c r="H192" t="s">
+        <v>36</v>
+      </c>
+      <c r="I192" t="s">
         <v>13</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>