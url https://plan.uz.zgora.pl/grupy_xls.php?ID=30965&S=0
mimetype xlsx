--- v0 (2026-04-26)
+++ v1 (2026-06-11)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Plan zajęć" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
   <si>
     <t>Termin</t>
   </si>
   <si>
     <t>Dzień</t>
   </si>
   <si>
     <t>PG</t>
   </si>
   <si>
     <t>Od</t>
   </si>
   <si>
     <t>Do</t>
   </si>
   <si>
     <t>Przedmiot</t>
   </si>
   <si>
     <t>RZ</t>
   </si>
   <si>
     <t>Nauczyciel</t>
   </si>
   <si>
@@ -168,50 +168,59 @@
     <t>Dynamika konstrukcji (P)</t>
   </si>
   <si>
     <t>215 A-8</t>
   </si>
   <si>
     <t>Metody komputerowe (W)</t>
   </si>
   <si>
     <t>Złożone konstrukcje betonowe I (L)</t>
   </si>
   <si>
     <t>Matematyka (Ć)</t>
   </si>
   <si>
     <t>Metalowe konstrukcje cienkościenne (W)</t>
   </si>
   <si>
     <t>Metalowe konstrukcje cienkościenne (P)</t>
   </si>
   <si>
     <t>Złożone konstrukcje betonowe I (P)</t>
   </si>
   <si>
     <t>22 A-8</t>
+  </si>
+  <si>
+    <t>Teoria sprężystości i plastyczności (E)</t>
+  </si>
+  <si>
+    <t>E</t>
+  </si>
+  <si>
+    <t>Złożone konstrukcje metalowe I (E)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="yyyy/mm/dd;@"/>
   </numFmts>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
@@ -519,54 +528,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J121"/>
+  <dimension ref="A1:J125"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E121" sqref="E121"/>
+      <selection activeCell="E125" sqref="E125"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
@@ -3555,51 +3564,51 @@
       </c>
     </row>
     <row r="116" spans="1:10">
       <c r="A116" s="1">
         <v>46187.0</v>
       </c>
       <c r="B116" t="s">
         <v>30</v>
       </c>
       <c r="D116" s="2">
         <v>0.52777777777778</v>
       </c>
       <c r="E116" s="2">
         <v>0.55902777777778</v>
       </c>
       <c r="F116" t="s">
         <v>48</v>
       </c>
       <c r="G116" t="s">
         <v>11</v>
       </c>
       <c r="H116" t="s">
         <v>32</v>
       </c>
       <c r="I116" t="s">
-        <v>33</v>
+        <v>44</v>
       </c>
     </row>
     <row r="117" spans="1:10">
       <c r="A117" s="1">
         <v>46187.0</v>
       </c>
       <c r="B117" t="s">
         <v>30</v>
       </c>
       <c r="D117" s="2">
         <v>0.56597222222222</v>
       </c>
       <c r="E117" s="2">
         <v>0.59722222222222</v>
       </c>
       <c r="F117" t="s">
         <v>49</v>
       </c>
       <c r="G117" t="s">
         <v>35</v>
       </c>
       <c r="H117" t="s">
         <v>32</v>
       </c>
       <c r="I117" t="s">
@@ -3685,50 +3694,154 @@
       </c>
     </row>
     <row r="121" spans="1:10">
       <c r="A121" s="1">
         <v>46187.0</v>
       </c>
       <c r="B121" t="s">
         <v>30</v>
       </c>
       <c r="D121" s="2">
         <v>0.78472222222222</v>
       </c>
       <c r="E121" s="2">
         <v>0.81597222222222</v>
       </c>
       <c r="F121" t="s">
         <v>42</v>
       </c>
       <c r="G121" t="s">
         <v>21</v>
       </c>
       <c r="H121" t="s">
         <v>15</v>
       </c>
       <c r="I121" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="122" spans="1:10">
+      <c r="A122" s="1">
+        <v>46194.0</v>
+      </c>
+      <c r="B122" t="s">
+        <v>30</v>
+      </c>
+      <c r="D122" s="2">
+        <v>0.41666666666667</v>
+      </c>
+      <c r="E122" s="2">
+        <v>0.47916666666667</v>
+      </c>
+      <c r="F122" t="s">
+        <v>52</v>
+      </c>
+      <c r="G122" t="s">
+        <v>53</v>
+      </c>
+      <c r="H122" t="s">
+        <v>15</v>
+      </c>
+      <c r="I122" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="123" spans="1:10">
+      <c r="A123" s="1">
+        <v>46200.0</v>
+      </c>
+      <c r="B123" t="s">
+        <v>9</v>
+      </c>
+      <c r="D123" s="2">
+        <v>0.4375</v>
+      </c>
+      <c r="E123" s="2">
+        <v>0.5</v>
+      </c>
+      <c r="F123" t="s">
+        <v>54</v>
+      </c>
+      <c r="G123" t="s">
+        <v>53</v>
+      </c>
+      <c r="H123" t="s">
+        <v>32</v>
+      </c>
+      <c r="I123" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="124" spans="1:10">
+      <c r="A124" s="1">
+        <v>46270.0</v>
+      </c>
+      <c r="B124" t="s">
+        <v>9</v>
+      </c>
+      <c r="D124" s="2">
+        <v>0.4375</v>
+      </c>
+      <c r="E124" s="2">
+        <v>0.5</v>
+      </c>
+      <c r="F124" t="s">
+        <v>54</v>
+      </c>
+      <c r="G124" t="s">
+        <v>53</v>
+      </c>
+      <c r="H124" t="s">
+        <v>32</v>
+      </c>
+      <c r="I124" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="125" spans="1:10">
+      <c r="A125" s="1">
+        <v>46277.0</v>
+      </c>
+      <c r="B125" t="s">
+        <v>9</v>
+      </c>
+      <c r="D125" s="2">
+        <v>0.41666666666667</v>
+      </c>
+      <c r="E125" s="2">
+        <v>0.47916666666667</v>
+      </c>
+      <c r="F125" t="s">
+        <v>52</v>
+      </c>
+      <c r="G125" t="s">
+        <v>53</v>
+      </c>
+      <c r="H125" t="s">
+        <v>15</v>
+      </c>
+      <c r="I125" t="s">
         <v>39</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>