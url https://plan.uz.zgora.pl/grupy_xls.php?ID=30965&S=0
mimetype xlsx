--- v1 (2026-06-11)
+++ v2 (2026-07-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Plan zajęć" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
   <si>
     <t>Termin</t>
   </si>
   <si>
     <t>Dzień</t>
   </si>
   <si>
     <t>PG</t>
   </si>
   <si>
     <t>Od</t>
   </si>
   <si>
     <t>Do</t>
   </si>
   <si>
     <t>Przedmiot</t>
   </si>
   <si>
     <t>RZ</t>
   </si>
   <si>
     <t>Nauczyciel</t>
   </si>
   <si>
@@ -170,57 +170,63 @@
   <si>
     <t>215 A-8</t>
   </si>
   <si>
     <t>Metody komputerowe (W)</t>
   </si>
   <si>
     <t>Złożone konstrukcje betonowe I (L)</t>
   </si>
   <si>
     <t>Matematyka (Ć)</t>
   </si>
   <si>
     <t>Metalowe konstrukcje cienkościenne (W)</t>
   </si>
   <si>
     <t>Metalowe konstrukcje cienkościenne (P)</t>
   </si>
   <si>
     <t>Złożone konstrukcje betonowe I (P)</t>
   </si>
   <si>
     <t>22 A-8</t>
   </si>
   <si>
+    <t>dr Arkadiusz Kozioł; dr Tomasz Małolepszy</t>
+  </si>
+  <si>
     <t>Teoria sprężystości i plastyczności (E)</t>
   </si>
   <si>
     <t>E</t>
   </si>
   <si>
     <t>Złożone konstrukcje metalowe I (E)</t>
+  </si>
+  <si>
+    <t>Złożone konstrukcje betonowe I (E)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="yyyy/mm/dd;@"/>
   </numFmts>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
@@ -528,66 +534,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J125"/>
+  <dimension ref="A1:J127"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E125" sqref="E125"/>
+      <selection activeCell="E127" sqref="E127"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="3.428" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="43.561" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="49.417" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
@@ -3353,51 +3359,51 @@
       </c>
       <c r="I107" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="108" spans="1:10">
       <c r="A108" s="1">
         <v>46186.0</v>
       </c>
       <c r="B108" t="s">
         <v>9</v>
       </c>
       <c r="D108" s="2">
         <v>0.60069444444444</v>
       </c>
       <c r="E108" s="2">
         <v>0.63194444444444</v>
       </c>
       <c r="F108" t="s">
         <v>24</v>
       </c>
       <c r="G108" t="s">
         <v>11</v>
       </c>
       <c r="H108" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="I108" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="109" spans="1:10">
       <c r="A109" s="1">
         <v>46186.0</v>
       </c>
       <c r="B109" t="s">
         <v>9</v>
       </c>
       <c r="D109" s="2">
         <v>0.63888888888889</v>
       </c>
       <c r="E109" s="2">
         <v>0.67013888888889</v>
       </c>
       <c r="F109" t="s">
         <v>47</v>
       </c>
       <c r="G109" t="s">
         <v>21</v>
       </c>
       <c r="H109" t="s">
@@ -3434,51 +3440,51 @@
       </c>
     </row>
     <row r="111" spans="1:10">
       <c r="A111" s="1">
         <v>46187.0</v>
       </c>
       <c r="B111" t="s">
         <v>30</v>
       </c>
       <c r="D111" s="2">
         <v>0.3125</v>
       </c>
       <c r="E111" s="2">
         <v>0.375</v>
       </c>
       <c r="F111" t="s">
         <v>31</v>
       </c>
       <c r="G111" t="s">
         <v>11</v>
       </c>
       <c r="H111" t="s">
         <v>32</v>
       </c>
       <c r="I111" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
     </row>
     <row r="112" spans="1:10">
       <c r="A112" s="1">
         <v>46187.0</v>
       </c>
       <c r="B112" t="s">
         <v>30</v>
       </c>
       <c r="D112" s="2">
         <v>0.38194444444444</v>
       </c>
       <c r="E112" s="2">
         <v>0.41319444444444</v>
       </c>
       <c r="F112" t="s">
         <v>34</v>
       </c>
       <c r="G112" t="s">
         <v>35</v>
       </c>
       <c r="H112" t="s">
         <v>32</v>
       </c>
       <c r="I112" t="s">
@@ -3711,137 +3717,189 @@
       </c>
       <c r="G121" t="s">
         <v>21</v>
       </c>
       <c r="H121" t="s">
         <v>15</v>
       </c>
       <c r="I121" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="122" spans="1:10">
       <c r="A122" s="1">
         <v>46194.0</v>
       </c>
       <c r="B122" t="s">
         <v>30</v>
       </c>
       <c r="D122" s="2">
         <v>0.41666666666667</v>
       </c>
       <c r="E122" s="2">
         <v>0.47916666666667</v>
       </c>
       <c r="F122" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G122" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="H122" t="s">
         <v>15</v>
       </c>
       <c r="I122" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="123" spans="1:10">
       <c r="A123" s="1">
         <v>46200.0</v>
       </c>
       <c r="B123" t="s">
         <v>9</v>
       </c>
       <c r="D123" s="2">
-        <v>0.4375</v>
+        <v>0.37152777777778</v>
       </c>
       <c r="E123" s="2">
-        <v>0.5</v>
+        <v>0.43402777777778</v>
       </c>
       <c r="F123" t="s">
+        <v>55</v>
+      </c>
+      <c r="G123" t="s">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
       <c r="H123" t="s">
         <v>32</v>
       </c>
       <c r="I123" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="124" spans="1:10">
       <c r="A124" s="1">
-        <v>46270.0</v>
+        <v>46201.0</v>
       </c>
       <c r="B124" t="s">
-        <v>9</v>
+        <v>30</v>
       </c>
       <c r="D124" s="2">
-        <v>0.4375</v>
+        <v>0.46180555555556</v>
       </c>
       <c r="E124" s="2">
-        <v>0.5</v>
+        <v>0.50347222222222</v>
       </c>
       <c r="F124" t="s">
+        <v>56</v>
+      </c>
+      <c r="G124" t="s">
         <v>54</v>
       </c>
-      <c r="G124" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H124" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I124" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="125" spans="1:10">
       <c r="A125" s="1">
+        <v>46270.0</v>
+      </c>
+      <c r="B125" t="s">
+        <v>9</v>
+      </c>
+      <c r="D125" s="2">
+        <v>0.37152777777778</v>
+      </c>
+      <c r="E125" s="2">
+        <v>0.43402777777778</v>
+      </c>
+      <c r="F125" t="s">
+        <v>55</v>
+      </c>
+      <c r="G125" t="s">
+        <v>54</v>
+      </c>
+      <c r="H125" t="s">
+        <v>32</v>
+      </c>
+      <c r="I125" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="126" spans="1:10">
+      <c r="A126" s="1">
+        <v>46271.0</v>
+      </c>
+      <c r="B126" t="s">
+        <v>30</v>
+      </c>
+      <c r="D126" s="2">
+        <v>0.45833333333333</v>
+      </c>
+      <c r="E126" s="2">
+        <v>0.5</v>
+      </c>
+      <c r="F126" t="s">
+        <v>56</v>
+      </c>
+      <c r="G126" t="s">
+        <v>54</v>
+      </c>
+      <c r="H126" t="s">
+        <v>28</v>
+      </c>
+      <c r="I126" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="127" spans="1:10">
+      <c r="A127" s="1">
         <v>46277.0</v>
       </c>
-      <c r="B125" t="s">
-[...2 lines deleted...]
-      <c r="D125" s="2">
+      <c r="B127" t="s">
+        <v>9</v>
+      </c>
+      <c r="D127" s="2">
         <v>0.41666666666667</v>
       </c>
-      <c r="E125" s="2">
+      <c r="E127" s="2">
         <v>0.47916666666667</v>
       </c>
-      <c r="F125" t="s">
-[...2 lines deleted...]
-      <c r="G125" t="s">
+      <c r="F127" t="s">
         <v>53</v>
       </c>
-      <c r="H125" t="s">
-[...2 lines deleted...]
-      <c r="I125" t="s">
+      <c r="G127" t="s">
+        <v>54</v>
+      </c>
+      <c r="H127" t="s">
+        <v>15</v>
+      </c>
+      <c r="I127" t="s">
         <v>39</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>