--- v0 (2026-04-12)
+++ v1 (2026-05-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Plan zajęć" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
   <si>
     <t>Termin</t>
   </si>
   <si>
     <t>Dzień</t>
   </si>
   <si>
     <t>PG</t>
   </si>
   <si>
     <t>Od</t>
   </si>
   <si>
     <t>Do</t>
   </si>
   <si>
     <t>Przedmiot</t>
   </si>
   <si>
     <t>RZ</t>
   </si>
   <si>
     <t>Nauczyciel</t>
   </si>
   <si>
@@ -203,51 +203,66 @@
   <si>
     <t>Konstrukcje metalowe z elementami BIM (L)</t>
   </si>
   <si>
     <t>mgr inż. Damian Nowacki</t>
   </si>
   <si>
     <t>318 A-8</t>
   </si>
   <si>
     <t>Pi</t>
   </si>
   <si>
     <t>Budownictwo wodne (W)</t>
   </si>
   <si>
     <t>mgr inż. Filip Szmatuła</t>
   </si>
   <si>
     <t>403 A-8</t>
   </si>
   <si>
     <t>115 A-8</t>
   </si>
   <si>
-    <t>221/221a A-8</t>
+    <t>315 A-8; 318 A-8</t>
+  </si>
+  <si>
+    <t>Konstrukcje metalowe z elementami BIM (E)</t>
+  </si>
+  <si>
+    <t>E</t>
+  </si>
+  <si>
+    <t>Technologia robót budowlanych (E)</t>
+  </si>
+  <si>
+    <t>Konsultacje (I)</t>
+  </si>
+  <si>
+    <t>412 A-8</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="yyyy/mm/dd;@"/>
   </numFmts>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
@@ -555,67 +570,67 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J236"/>
+  <dimension ref="A1:J241"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E236" sqref="E236"/>
+      <selection activeCell="E241" sqref="E241"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="109.545" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="43.561" bestFit="true" customWidth="true" style="0"/>
-    <col min="9" max="9" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -3528,80 +3543,80 @@
       </c>
       <c r="F106" t="s">
         <v>52</v>
       </c>
       <c r="G106" t="s">
         <v>22</v>
       </c>
       <c r="H106" t="s">
         <v>15</v>
       </c>
       <c r="I106" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="107" spans="1:10">
       <c r="A107" s="1">
         <v>46132.0</v>
       </c>
       <c r="B107" t="s">
         <v>9</v>
       </c>
       <c r="C107" t="s">
         <v>20</v>
       </c>
       <c r="D107" s="2">
-        <v>0.45833333333333</v>
+        <v>0.44791666666667</v>
       </c>
       <c r="E107" s="2">
-        <v>0.52083333333333</v>
+        <v>0.51041666666667</v>
       </c>
       <c r="F107" t="s">
         <v>48</v>
       </c>
       <c r="G107" t="s">
         <v>22</v>
       </c>
       <c r="H107" t="s">
         <v>12</v>
       </c>
       <c r="I107" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="108" spans="1:10">
       <c r="A108" s="1">
         <v>46132.0</v>
       </c>
       <c r="B108" t="s">
         <v>9</v>
       </c>
       <c r="D108" s="2">
-        <v>0.625</v>
+        <v>0.64236111111111</v>
       </c>
       <c r="E108" s="2">
-        <v>0.69097222222222</v>
+        <v>0.70833333333333</v>
       </c>
       <c r="F108" t="s">
         <v>53</v>
       </c>
       <c r="G108" t="s">
         <v>11</v>
       </c>
       <c r="H108" t="s">
         <v>15</v>
       </c>
       <c r="I108" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="109" spans="1:10">
       <c r="A109" s="1">
         <v>46133.0</v>
       </c>
       <c r="B109" t="s">
         <v>16</v>
       </c>
       <c r="C109" t="s">
         <v>20</v>
       </c>
       <c r="D109" s="2">
@@ -4451,339 +4466,339 @@
         <v>0.64236111111111</v>
       </c>
       <c r="E139" s="2">
         <v>0.67361111111111</v>
       </c>
       <c r="F139" t="s">
         <v>34</v>
       </c>
       <c r="G139" t="s">
         <v>26</v>
       </c>
       <c r="H139" t="s">
         <v>27</v>
       </c>
       <c r="I139" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="140" spans="1:10">
       <c r="A140" s="1">
         <v>46148.0</v>
       </c>
       <c r="B140" t="s">
         <v>36</v>
       </c>
-      <c r="C140" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D140" s="2">
-        <v>0.45833333333333</v>
+        <v>0.3125</v>
       </c>
       <c r="E140" s="2">
-        <v>0.52083333333333</v>
+        <v>0.375</v>
       </c>
       <c r="F140" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="G140" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="H140" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="I140" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
     </row>
     <row r="141" spans="1:10">
       <c r="A141" s="1">
         <v>46148.0</v>
       </c>
       <c r="B141" t="s">
         <v>36</v>
       </c>
       <c r="C141" t="s">
         <v>20</v>
       </c>
       <c r="D141" s="2">
-        <v>0.53125</v>
+        <v>0.38541666666667</v>
       </c>
       <c r="E141" s="2">
-        <v>0.59375</v>
+        <v>0.44791666666667</v>
       </c>
       <c r="F141" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="G141" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="H141" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="I141" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="142" spans="1:10">
       <c r="A142" s="1">
         <v>46148.0</v>
       </c>
       <c r="B142" t="s">
         <v>36</v>
       </c>
       <c r="C142" t="s">
         <v>20</v>
       </c>
       <c r="D142" s="2">
-        <v>0.60416666666667</v>
+        <v>0.45833333333333</v>
       </c>
       <c r="E142" s="2">
-        <v>0.66666666666667</v>
+        <v>0.52083333333333</v>
       </c>
       <c r="F142" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="G142" t="s">
         <v>26</v>
       </c>
       <c r="H142" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="I142" t="s">
-        <v>44</v>
+        <v>24</v>
       </c>
     </row>
     <row r="143" spans="1:10">
       <c r="A143" s="1">
         <v>46148.0</v>
       </c>
       <c r="B143" t="s">
         <v>36</v>
       </c>
+      <c r="C143" t="s">
+        <v>20</v>
+      </c>
       <c r="D143" s="2">
-        <v>0.67708333333333</v>
+        <v>0.53125</v>
       </c>
       <c r="E143" s="2">
-        <v>0.73958333333333</v>
+        <v>0.59375</v>
       </c>
       <c r="F143" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="G143" t="s">
-        <v>46</v>
+        <v>22</v>
+      </c>
+      <c r="H143" t="s">
+        <v>27</v>
       </c>
       <c r="I143" t="s">
-        <v>13</v>
+        <v>42</v>
       </c>
     </row>
     <row r="144" spans="1:10">
       <c r="A144" s="1">
-        <v>46149.0</v>
+        <v>46148.0</v>
       </c>
       <c r="B144" t="s">
-        <v>47</v>
+        <v>36</v>
       </c>
       <c r="D144" s="2">
-        <v>0.60416666666667</v>
+        <v>0.67708333333333</v>
       </c>
       <c r="E144" s="2">
-        <v>0.63541666666667</v>
+        <v>0.73958333333333</v>
       </c>
       <c r="F144" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="G144" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="I144" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="145" spans="1:10">
       <c r="A145" s="1">
         <v>46149.0</v>
       </c>
       <c r="B145" t="s">
         <v>47</v>
       </c>
-      <c r="C145" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D145" s="2">
-        <v>0.64583333333333</v>
+        <v>0.60416666666667</v>
       </c>
       <c r="E145" s="2">
-        <v>0.71180555555556</v>
+        <v>0.63541666666667</v>
       </c>
       <c r="F145" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="G145" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="H145" t="s">
-        <v>56</v>
+        <v>51</v>
       </c>
       <c r="I145" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
     </row>
     <row r="146" spans="1:10">
       <c r="A146" s="1">
         <v>46149.0</v>
       </c>
       <c r="B146" t="s">
         <v>47</v>
       </c>
       <c r="C146" t="s">
         <v>20</v>
       </c>
       <c r="D146" s="2">
-        <v>0.71527777777778</v>
+        <v>0.64583333333333</v>
       </c>
       <c r="E146" s="2">
-        <v>0.77777777777778</v>
+        <v>0.71180555555556</v>
       </c>
       <c r="F146" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G146" t="s">
         <v>22</v>
       </c>
       <c r="H146" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="I146" t="s">
-        <v>33</v>
+        <v>57</v>
       </c>
     </row>
     <row r="147" spans="1:10">
       <c r="A147" s="1">
-        <v>46153.0</v>
+        <v>46149.0</v>
       </c>
       <c r="B147" t="s">
-        <v>9</v>
+        <v>47</v>
       </c>
       <c r="C147" t="s">
         <v>20</v>
       </c>
       <c r="D147" s="2">
-        <v>0.3125</v>
+        <v>0.71527777777778</v>
       </c>
       <c r="E147" s="2">
-        <v>0.375</v>
+        <v>0.77777777777778</v>
       </c>
       <c r="F147" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="G147" t="s">
         <v>22</v>
       </c>
       <c r="H147" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="I147" t="s">
-        <v>61</v>
+        <v>33</v>
       </c>
     </row>
     <row r="148" spans="1:10">
       <c r="A148" s="1">
         <v>46153.0</v>
       </c>
       <c r="B148" t="s">
         <v>9</v>
       </c>
+      <c r="C148" t="s">
+        <v>20</v>
+      </c>
       <c r="D148" s="2">
-        <v>0.38541666666667</v>
+        <v>0.3125</v>
       </c>
       <c r="E148" s="2">
-        <v>0.44444444444444</v>
+        <v>0.375</v>
       </c>
       <c r="F148" t="s">
-        <v>59</v>
+        <v>48</v>
       </c>
       <c r="G148" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="H148" t="s">
-        <v>60</v>
+        <v>12</v>
       </c>
       <c r="I148" t="s">
-        <v>24</v>
+        <v>61</v>
       </c>
     </row>
     <row r="149" spans="1:10">
       <c r="A149" s="1">
         <v>46153.0</v>
       </c>
       <c r="B149" t="s">
         <v>9</v>
       </c>
       <c r="D149" s="2">
-        <v>0.45833333333333</v>
+        <v>0.38541666666667</v>
       </c>
       <c r="E149" s="2">
-        <v>0.51736111111111</v>
+        <v>0.44444444444444</v>
       </c>
       <c r="F149" t="s">
-        <v>10</v>
+        <v>59</v>
       </c>
       <c r="G149" t="s">
         <v>11</v>
       </c>
       <c r="H149" t="s">
-        <v>12</v>
+        <v>60</v>
       </c>
       <c r="I149" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
     </row>
     <row r="150" spans="1:10">
       <c r="A150" s="1">
         <v>46153.0</v>
       </c>
       <c r="B150" t="s">
         <v>9</v>
       </c>
       <c r="D150" s="2">
-        <v>0.625</v>
+        <v>0.45833333333333</v>
       </c>
       <c r="E150" s="2">
-        <v>0.68402777777778</v>
+        <v>0.51736111111111</v>
       </c>
       <c r="F150" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="G150" t="s">
         <v>11</v>
       </c>
       <c r="H150" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="I150" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="151" spans="1:10">
       <c r="A151" s="1">
         <v>46154.0</v>
       </c>
       <c r="B151" t="s">
         <v>16</v>
       </c>
       <c r="D151" s="2">
         <v>0.31597222222222</v>
       </c>
       <c r="E151" s="2">
         <v>0.375</v>
       </c>
       <c r="F151" t="s">
         <v>17</v>
       </c>
       <c r="G151" t="s">
         <v>11</v>
       </c>
       <c r="H151" t="s">
@@ -4953,124 +4968,124 @@
       </c>
       <c r="F157" t="s">
         <v>37</v>
       </c>
       <c r="G157" t="s">
         <v>11</v>
       </c>
       <c r="H157" t="s">
         <v>38</v>
       </c>
       <c r="I157" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="158" spans="1:10">
       <c r="A158" s="1">
         <v>46155.0</v>
       </c>
       <c r="B158" t="s">
         <v>36</v>
       </c>
       <c r="C158" t="s">
         <v>20</v>
       </c>
       <c r="D158" s="2">
-        <v>0.45833333333333</v>
+        <v>0.38541666666667</v>
       </c>
       <c r="E158" s="2">
-        <v>0.52083333333333</v>
+        <v>0.44791666666667</v>
       </c>
       <c r="F158" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="G158" t="s">
         <v>26</v>
       </c>
       <c r="H158" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="I158" t="s">
-        <v>24</v>
+        <v>42</v>
       </c>
     </row>
     <row r="159" spans="1:10">
       <c r="A159" s="1">
         <v>46155.0</v>
       </c>
       <c r="B159" t="s">
         <v>36</v>
       </c>
       <c r="C159" t="s">
         <v>20</v>
       </c>
       <c r="D159" s="2">
-        <v>0.53125</v>
+        <v>0.45833333333333</v>
       </c>
       <c r="E159" s="2">
-        <v>0.59375</v>
+        <v>0.52083333333333</v>
       </c>
       <c r="F159" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="G159" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="H159" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="I159" t="s">
-        <v>42</v>
+        <v>24</v>
       </c>
     </row>
     <row r="160" spans="1:10">
       <c r="A160" s="1">
         <v>46155.0</v>
       </c>
       <c r="B160" t="s">
         <v>36</v>
       </c>
       <c r="C160" t="s">
         <v>20</v>
       </c>
       <c r="D160" s="2">
-        <v>0.60416666666667</v>
+        <v>0.53125</v>
       </c>
       <c r="E160" s="2">
-        <v>0.66666666666667</v>
+        <v>0.59375</v>
       </c>
       <c r="F160" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="G160" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="H160" t="s">
-        <v>38</v>
+        <v>27</v>
       </c>
       <c r="I160" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
     </row>
     <row r="161" spans="1:10">
       <c r="A161" s="1">
         <v>46155.0</v>
       </c>
       <c r="B161" t="s">
         <v>36</v>
       </c>
       <c r="D161" s="2">
         <v>0.67708333333333</v>
       </c>
       <c r="E161" s="2">
         <v>0.73958333333333</v>
       </c>
       <c r="F161" t="s">
         <v>45</v>
       </c>
       <c r="G161" t="s">
         <v>46</v>
       </c>
       <c r="I161" t="s">
         <v>13</v>
       </c>
     </row>
@@ -5561,66 +5576,66 @@
       </c>
       <c r="E179" s="2">
         <v>0.59375</v>
       </c>
       <c r="F179" t="s">
         <v>48</v>
       </c>
       <c r="G179" t="s">
         <v>22</v>
       </c>
       <c r="H179" t="s">
         <v>12</v>
       </c>
       <c r="I179" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="180" spans="1:10">
       <c r="A180" s="1">
         <v>46167.0</v>
       </c>
       <c r="B180" t="s">
         <v>9</v>
       </c>
       <c r="D180" s="2">
-        <v>0.625</v>
+        <v>0.61805555555556</v>
       </c>
       <c r="E180" s="2">
-        <v>0.68402777777778</v>
+        <v>0.67708333333333</v>
       </c>
       <c r="F180" t="s">
         <v>14</v>
       </c>
       <c r="G180" t="s">
         <v>11</v>
       </c>
       <c r="H180" t="s">
         <v>15</v>
       </c>
       <c r="I180" t="s">
-        <v>63</v>
+        <v>13</v>
       </c>
     </row>
     <row r="181" spans="1:10">
       <c r="A181" s="1">
         <v>46168.0</v>
       </c>
       <c r="B181" t="s">
         <v>16</v>
       </c>
       <c r="D181" s="2">
         <v>0.31597222222222</v>
       </c>
       <c r="E181" s="2">
         <v>0.375</v>
       </c>
       <c r="F181" t="s">
         <v>17</v>
       </c>
       <c r="G181" t="s">
         <v>11</v>
       </c>
       <c r="H181" t="s">
         <v>18</v>
       </c>
       <c r="I181" t="s">
@@ -5787,124 +5802,124 @@
       </c>
       <c r="F187" t="s">
         <v>37</v>
       </c>
       <c r="G187" t="s">
         <v>11</v>
       </c>
       <c r="H187" t="s">
         <v>38</v>
       </c>
       <c r="I187" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="188" spans="1:10">
       <c r="A188" s="1">
         <v>46169.0</v>
       </c>
       <c r="B188" t="s">
         <v>36</v>
       </c>
       <c r="C188" t="s">
         <v>20</v>
       </c>
       <c r="D188" s="2">
-        <v>0.45833333333333</v>
+        <v>0.38541666666667</v>
       </c>
       <c r="E188" s="2">
-        <v>0.52083333333333</v>
+        <v>0.44791666666667</v>
       </c>
       <c r="F188" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="G188" t="s">
         <v>26</v>
       </c>
       <c r="H188" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="I188" t="s">
-        <v>24</v>
+        <v>42</v>
       </c>
     </row>
     <row r="189" spans="1:10">
       <c r="A189" s="1">
         <v>46169.0</v>
       </c>
       <c r="B189" t="s">
         <v>36</v>
       </c>
       <c r="C189" t="s">
         <v>20</v>
       </c>
       <c r="D189" s="2">
-        <v>0.53125</v>
+        <v>0.45833333333333</v>
       </c>
       <c r="E189" s="2">
-        <v>0.59375</v>
+        <v>0.52083333333333</v>
       </c>
       <c r="F189" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="G189" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="H189" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="I189" t="s">
-        <v>42</v>
+        <v>24</v>
       </c>
     </row>
     <row r="190" spans="1:10">
       <c r="A190" s="1">
         <v>46169.0</v>
       </c>
       <c r="B190" t="s">
         <v>36</v>
       </c>
       <c r="C190" t="s">
         <v>20</v>
       </c>
       <c r="D190" s="2">
-        <v>0.60416666666667</v>
+        <v>0.53125</v>
       </c>
       <c r="E190" s="2">
-        <v>0.66666666666667</v>
+        <v>0.59375</v>
       </c>
       <c r="F190" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="G190" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="H190" t="s">
-        <v>38</v>
+        <v>27</v>
       </c>
       <c r="I190" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
     </row>
     <row r="191" spans="1:10">
       <c r="A191" s="1">
         <v>46169.0</v>
       </c>
       <c r="B191" t="s">
         <v>36</v>
       </c>
       <c r="D191" s="2">
         <v>0.67708333333333</v>
       </c>
       <c r="E191" s="2">
         <v>0.73958333333333</v>
       </c>
       <c r="F191" t="s">
         <v>45</v>
       </c>
       <c r="G191" t="s">
         <v>46</v>
       </c>
       <c r="I191" t="s">
         <v>13</v>
       </c>
     </row>
@@ -5977,96 +5992,96 @@
         <v>0.3125</v>
       </c>
       <c r="E194" s="2">
         <v>0.375</v>
       </c>
       <c r="F194" t="s">
         <v>48</v>
       </c>
       <c r="G194" t="s">
         <v>22</v>
       </c>
       <c r="H194" t="s">
         <v>12</v>
       </c>
       <c r="I194" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="195" spans="1:10">
       <c r="A195" s="1">
         <v>46174.0</v>
       </c>
       <c r="B195" t="s">
         <v>9</v>
       </c>
-      <c r="C195" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D195" s="2">
-        <v>0.60416666666667</v>
+        <v>0.625</v>
       </c>
       <c r="E195" s="2">
-        <v>0.66666666666667</v>
+        <v>0.69097222222222</v>
       </c>
       <c r="F195" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="G195" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="H195" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="I195" t="s">
-        <v>61</v>
+        <v>13</v>
       </c>
     </row>
     <row r="196" spans="1:10">
       <c r="A196" s="1">
         <v>46174.0</v>
       </c>
       <c r="B196" t="s">
         <v>9</v>
       </c>
+      <c r="C196" t="s">
+        <v>20</v>
+      </c>
       <c r="D196" s="2">
-        <v>0.625</v>
+        <v>0.69791666666667</v>
       </c>
       <c r="E196" s="2">
-        <v>0.69097222222222</v>
+        <v>0.76041666666667</v>
       </c>
       <c r="F196" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="G196" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="H196" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="I196" t="s">
-        <v>13</v>
+        <v>61</v>
       </c>
     </row>
     <row r="197" spans="1:10">
       <c r="A197" s="1">
         <v>46175.0</v>
       </c>
       <c r="B197" t="s">
         <v>16</v>
       </c>
       <c r="C197" t="s">
         <v>20</v>
       </c>
       <c r="D197" s="2">
         <v>0.38541666666667</v>
       </c>
       <c r="E197" s="2">
         <v>0.45138888888889</v>
       </c>
       <c r="F197" t="s">
         <v>54</v>
       </c>
       <c r="G197" t="s">
         <v>26</v>
       </c>
       <c r="H197" t="s">
@@ -6265,923 +6280,1053 @@
       </c>
       <c r="E204" s="2">
         <v>0.66666666666667</v>
       </c>
       <c r="F204" t="s">
         <v>43</v>
       </c>
       <c r="G204" t="s">
         <v>26</v>
       </c>
       <c r="H204" t="s">
         <v>38</v>
       </c>
       <c r="I204" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="205" spans="1:10">
       <c r="A205" s="1">
         <v>46176.0</v>
       </c>
       <c r="B205" t="s">
         <v>36</v>
       </c>
       <c r="D205" s="2">
-        <v>0.67708333333333</v>
+        <v>0.66666666666667</v>
       </c>
       <c r="E205" s="2">
-        <v>0.73958333333333</v>
+        <v>0.72916666666667</v>
       </c>
       <c r="F205" t="s">
-        <v>45</v>
+        <v>14</v>
       </c>
       <c r="G205" t="s">
-        <v>46</v>
+        <v>11</v>
+      </c>
+      <c r="H205" t="s">
+        <v>15</v>
       </c>
       <c r="I205" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="206" spans="1:10">
       <c r="A206" s="1">
-        <v>46181.0</v>
+        <v>46176.0</v>
       </c>
       <c r="B206" t="s">
-        <v>9</v>
+        <v>36</v>
       </c>
       <c r="D206" s="2">
-        <v>0.38541666666667</v>
+        <v>0.67708333333333</v>
       </c>
       <c r="E206" s="2">
-        <v>0.44444444444444</v>
+        <v>0.73958333333333</v>
       </c>
       <c r="F206" t="s">
-        <v>59</v>
+        <v>45</v>
       </c>
       <c r="G206" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>46</v>
       </c>
       <c r="I206" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
     </row>
     <row r="207" spans="1:10">
       <c r="A207" s="1">
         <v>46181.0</v>
       </c>
       <c r="B207" t="s">
         <v>9</v>
       </c>
       <c r="D207" s="2">
-        <v>0.45833333333333</v>
+        <v>0.38541666666667</v>
       </c>
       <c r="E207" s="2">
-        <v>0.51736111111111</v>
+        <v>0.44444444444444</v>
       </c>
       <c r="F207" t="s">
-        <v>10</v>
+        <v>59</v>
       </c>
       <c r="G207" t="s">
         <v>11</v>
       </c>
       <c r="H207" t="s">
-        <v>12</v>
+        <v>60</v>
       </c>
       <c r="I207" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
     </row>
     <row r="208" spans="1:10">
       <c r="A208" s="1">
         <v>46181.0</v>
       </c>
       <c r="B208" t="s">
         <v>9</v>
       </c>
       <c r="D208" s="2">
-        <v>0.625</v>
+        <v>0.45833333333333</v>
       </c>
       <c r="E208" s="2">
-        <v>0.68402777777778</v>
+        <v>0.51736111111111</v>
       </c>
       <c r="F208" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="G208" t="s">
         <v>11</v>
       </c>
       <c r="H208" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="I208" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="209" spans="1:10">
       <c r="A209" s="1">
-        <v>46182.0</v>
+        <v>46181.0</v>
       </c>
       <c r="B209" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="D209" s="2">
-        <v>0.31597222222222</v>
+        <v>0.625</v>
       </c>
       <c r="E209" s="2">
-        <v>0.375</v>
+        <v>0.68402777777778</v>
       </c>
       <c r="F209" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="G209" t="s">
         <v>11</v>
       </c>
       <c r="H209" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="I209" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
     </row>
     <row r="210" spans="1:10">
       <c r="A210" s="1">
         <v>46182.0</v>
       </c>
       <c r="B210" t="s">
         <v>16</v>
       </c>
-      <c r="C210" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D210" s="2">
-        <v>0.38541666666667</v>
+        <v>0.31597222222222</v>
       </c>
       <c r="E210" s="2">
-        <v>0.44444444444444</v>
+        <v>0.375</v>
       </c>
       <c r="F210" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="G210" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="H210" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="I210" t="s">
-        <v>24</v>
+        <v>19</v>
       </c>
     </row>
     <row r="211" spans="1:10">
       <c r="A211" s="1">
         <v>46182.0</v>
       </c>
       <c r="B211" t="s">
         <v>16</v>
       </c>
       <c r="C211" t="s">
         <v>20</v>
       </c>
       <c r="D211" s="2">
-        <v>0.45833333333333</v>
+        <v>0.38541666666667</v>
       </c>
       <c r="E211" s="2">
-        <v>0.52083333333333</v>
+        <v>0.44444444444444</v>
       </c>
       <c r="F211" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="G211" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="H211" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="I211" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
     </row>
     <row r="212" spans="1:10">
       <c r="A212" s="1">
         <v>46182.0</v>
       </c>
       <c r="B212" t="s">
         <v>16</v>
       </c>
       <c r="C212" t="s">
         <v>20</v>
       </c>
       <c r="D212" s="2">
-        <v>0.53125</v>
+        <v>0.45833333333333</v>
       </c>
       <c r="E212" s="2">
-        <v>0.59375</v>
+        <v>0.52083333333333</v>
       </c>
       <c r="F212" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="G212" t="s">
         <v>26</v>
       </c>
       <c r="H212" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="I212" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
     </row>
     <row r="213" spans="1:10">
       <c r="A213" s="1">
         <v>46182.0</v>
       </c>
       <c r="B213" t="s">
         <v>16</v>
       </c>
       <c r="C213" t="s">
         <v>20</v>
       </c>
       <c r="D213" s="2">
-        <v>0.60763888888889</v>
+        <v>0.53125</v>
       </c>
       <c r="E213" s="2">
-        <v>0.63888888888889</v>
+        <v>0.59375</v>
       </c>
       <c r="F213" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="G213" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="H213" t="s">
         <v>30</v>
       </c>
       <c r="I213" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
     </row>
     <row r="214" spans="1:10">
       <c r="A214" s="1">
         <v>46182.0</v>
       </c>
       <c r="B214" t="s">
         <v>16</v>
       </c>
       <c r="C214" t="s">
         <v>20</v>
       </c>
       <c r="D214" s="2">
-        <v>0.64236111111111</v>
+        <v>0.60763888888889</v>
       </c>
       <c r="E214" s="2">
-        <v>0.67361111111111</v>
+        <v>0.63888888888889</v>
       </c>
       <c r="F214" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="G214" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="H214" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="I214" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
     </row>
     <row r="215" spans="1:10">
       <c r="A215" s="1">
-        <v>46183.0</v>
+        <v>46182.0</v>
       </c>
       <c r="B215" t="s">
-        <v>36</v>
+        <v>16</v>
+      </c>
+      <c r="C215" t="s">
+        <v>20</v>
       </c>
       <c r="D215" s="2">
-        <v>0.3125</v>
+        <v>0.64236111111111</v>
       </c>
       <c r="E215" s="2">
-        <v>0.375</v>
+        <v>0.67361111111111</v>
       </c>
       <c r="F215" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="G215" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="H215" t="s">
-        <v>38</v>
+        <v>27</v>
       </c>
       <c r="I215" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
     </row>
     <row r="216" spans="1:10">
       <c r="A216" s="1">
         <v>46183.0</v>
       </c>
       <c r="B216" t="s">
         <v>36</v>
       </c>
-      <c r="C216" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D216" s="2">
-        <v>0.45833333333333</v>
+        <v>0.34375</v>
       </c>
       <c r="E216" s="2">
-        <v>0.52083333333333</v>
+        <v>0.375</v>
       </c>
       <c r="F216" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="G216" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="H216" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="I216" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
     </row>
     <row r="217" spans="1:10">
       <c r="A217" s="1">
         <v>46183.0</v>
       </c>
       <c r="B217" t="s">
         <v>36</v>
       </c>
       <c r="C217" t="s">
         <v>20</v>
       </c>
       <c r="D217" s="2">
-        <v>0.53125</v>
+        <v>0.38541666666667</v>
       </c>
       <c r="E217" s="2">
-        <v>0.59375</v>
+        <v>0.44791666666667</v>
       </c>
       <c r="F217" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="G217" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="H217" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="I217" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="218" spans="1:10">
       <c r="A218" s="1">
         <v>46183.0</v>
       </c>
       <c r="B218" t="s">
         <v>36</v>
       </c>
       <c r="C218" t="s">
         <v>20</v>
       </c>
       <c r="D218" s="2">
-        <v>0.60416666666667</v>
+        <v>0.45833333333333</v>
       </c>
       <c r="E218" s="2">
-        <v>0.66666666666667</v>
+        <v>0.52083333333333</v>
       </c>
       <c r="F218" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="G218" t="s">
         <v>26</v>
       </c>
       <c r="H218" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="I218" t="s">
-        <v>44</v>
+        <v>24</v>
       </c>
     </row>
     <row r="219" spans="1:10">
       <c r="A219" s="1">
         <v>46183.0</v>
       </c>
       <c r="B219" t="s">
         <v>36</v>
       </c>
+      <c r="C219" t="s">
+        <v>20</v>
+      </c>
       <c r="D219" s="2">
-        <v>0.67708333333333</v>
+        <v>0.53125</v>
       </c>
       <c r="E219" s="2">
-        <v>0.73958333333333</v>
+        <v>0.59375</v>
       </c>
       <c r="F219" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="G219" t="s">
-        <v>46</v>
+        <v>22</v>
+      </c>
+      <c r="H219" t="s">
+        <v>27</v>
       </c>
       <c r="I219" t="s">
-        <v>13</v>
+        <v>42</v>
       </c>
     </row>
     <row r="220" spans="1:10">
       <c r="A220" s="1">
-        <v>46184.0</v>
+        <v>46183.0</v>
       </c>
       <c r="B220" t="s">
-        <v>47</v>
+        <v>36</v>
       </c>
       <c r="D220" s="2">
-        <v>0.60416666666667</v>
+        <v>0.67708333333333</v>
       </c>
       <c r="E220" s="2">
-        <v>0.63541666666667</v>
+        <v>0.73958333333333</v>
       </c>
       <c r="F220" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="G220" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="I220" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="221" spans="1:10">
       <c r="A221" s="1">
         <v>46184.0</v>
       </c>
       <c r="B221" t="s">
         <v>47</v>
       </c>
-      <c r="C221" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D221" s="2">
-        <v>0.71527777777778</v>
+        <v>0.60416666666667</v>
       </c>
       <c r="E221" s="2">
-        <v>0.77777777777778</v>
+        <v>0.63541666666667</v>
       </c>
       <c r="F221" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="G221" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="H221" t="s">
-        <v>15</v>
+        <v>51</v>
       </c>
       <c r="I221" t="s">
-        <v>33</v>
+        <v>13</v>
       </c>
     </row>
     <row r="222" spans="1:10">
       <c r="A222" s="1">
-        <v>46188.0</v>
+        <v>46185.0</v>
       </c>
       <c r="B222" t="s">
-        <v>9</v>
+        <v>58</v>
       </c>
       <c r="C222" t="s">
         <v>20</v>
       </c>
       <c r="D222" s="2">
-        <v>0.53125</v>
+        <v>0.64236111111111</v>
       </c>
       <c r="E222" s="2">
-        <v>0.59375</v>
+        <v>0.70486111111111</v>
       </c>
       <c r="F222" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="G222" t="s">
         <v>22</v>
       </c>
       <c r="H222" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="I222" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
     </row>
     <row r="223" spans="1:10">
       <c r="A223" s="1">
-        <v>46188.0</v>
+        <v>46185.0</v>
       </c>
       <c r="B223" t="s">
-        <v>9</v>
+        <v>58</v>
+      </c>
+      <c r="C223" t="s">
+        <v>20</v>
       </c>
       <c r="D223" s="2">
-        <v>0.625</v>
+        <v>0.70833333333333</v>
       </c>
       <c r="E223" s="2">
-        <v>0.69097222222222</v>
+        <v>0.77083333333333</v>
       </c>
       <c r="F223" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G223" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="H223" t="s">
         <v>15</v>
       </c>
       <c r="I223" t="s">
-        <v>13</v>
+        <v>63</v>
       </c>
     </row>
     <row r="224" spans="1:10">
       <c r="A224" s="1">
-        <v>46189.0</v>
+        <v>46188.0</v>
       </c>
       <c r="B224" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="C224" t="s">
         <v>20</v>
       </c>
       <c r="D224" s="2">
-        <v>0.38541666666667</v>
+        <v>0.53125</v>
       </c>
       <c r="E224" s="2">
-        <v>0.45138888888889</v>
+        <v>0.59375</v>
       </c>
       <c r="F224" t="s">
-        <v>54</v>
+        <v>48</v>
       </c>
       <c r="G224" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="H224" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="I224" t="s">
-        <v>44</v>
+        <v>61</v>
       </c>
     </row>
     <row r="225" spans="1:10">
       <c r="A225" s="1">
-        <v>46189.0</v>
+        <v>46188.0</v>
       </c>
       <c r="B225" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="D225" s="2">
-        <v>0.45833333333333</v>
+        <v>0.625</v>
       </c>
       <c r="E225" s="2">
-        <v>0.52083333333333</v>
+        <v>0.69097222222222</v>
       </c>
       <c r="F225" t="s">
-        <v>25</v>
+        <v>53</v>
       </c>
       <c r="G225" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="H225" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="I225" t="s">
-        <v>28</v>
+        <v>13</v>
       </c>
     </row>
     <row r="226" spans="1:10">
       <c r="A226" s="1">
         <v>46189.0</v>
       </c>
       <c r="B226" t="s">
         <v>16</v>
       </c>
       <c r="C226" t="s">
         <v>20</v>
       </c>
       <c r="D226" s="2">
-        <v>0.53125</v>
+        <v>0.38541666666667</v>
       </c>
       <c r="E226" s="2">
-        <v>0.59375</v>
+        <v>0.45138888888889</v>
       </c>
       <c r="F226" t="s">
-        <v>29</v>
+        <v>54</v>
       </c>
       <c r="G226" t="s">
         <v>26</v>
       </c>
       <c r="H226" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="I226" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
     </row>
     <row r="227" spans="1:10">
       <c r="A227" s="1">
         <v>46189.0</v>
       </c>
       <c r="B227" t="s">
         <v>16</v>
       </c>
       <c r="C227" t="s">
         <v>20</v>
       </c>
       <c r="D227" s="2">
-        <v>0.60763888888889</v>
+        <v>0.45833333333333</v>
       </c>
       <c r="E227" s="2">
-        <v>0.63888888888889</v>
+        <v>0.52083333333333</v>
       </c>
       <c r="F227" t="s">
-        <v>32</v>
+        <v>25</v>
       </c>
       <c r="G227" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="H227" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="I227" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
     </row>
     <row r="228" spans="1:10">
       <c r="A228" s="1">
         <v>46189.0</v>
       </c>
       <c r="B228" t="s">
         <v>16</v>
       </c>
       <c r="C228" t="s">
         <v>20</v>
       </c>
       <c r="D228" s="2">
-        <v>0.64236111111111</v>
+        <v>0.53125</v>
       </c>
       <c r="E228" s="2">
-        <v>0.67361111111111</v>
+        <v>0.59375</v>
       </c>
       <c r="F228" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="G228" t="s">
         <v>26</v>
       </c>
       <c r="H228" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="I228" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
     </row>
     <row r="229" spans="1:10">
       <c r="A229" s="1">
-        <v>46190.0</v>
+        <v>46189.0</v>
       </c>
       <c r="B229" t="s">
-        <v>36</v>
+        <v>16</v>
+      </c>
+      <c r="C229" t="s">
+        <v>20</v>
       </c>
       <c r="D229" s="2">
-        <v>0.34375</v>
+        <v>0.60763888888889</v>
       </c>
       <c r="E229" s="2">
-        <v>0.375</v>
+        <v>0.63888888888889</v>
       </c>
       <c r="F229" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="G229" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="H229" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="I229" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
     </row>
     <row r="230" spans="1:10">
       <c r="A230" s="1">
-        <v>46190.0</v>
+        <v>46189.0</v>
       </c>
       <c r="B230" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="C230" t="s">
         <v>20</v>
       </c>
       <c r="D230" s="2">
-        <v>0.45833333333333</v>
+        <v>0.64236111111111</v>
       </c>
       <c r="E230" s="2">
-        <v>0.52083333333333</v>
+        <v>0.67361111111111</v>
       </c>
       <c r="F230" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="G230" t="s">
         <v>26</v>
       </c>
       <c r="H230" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="I230" t="s">
-        <v>24</v>
+        <v>35</v>
       </c>
     </row>
     <row r="231" spans="1:10">
       <c r="A231" s="1">
         <v>46190.0</v>
       </c>
       <c r="B231" t="s">
         <v>36</v>
       </c>
       <c r="C231" t="s">
         <v>20</v>
       </c>
       <c r="D231" s="2">
-        <v>0.53125</v>
+        <v>0.3125</v>
       </c>
       <c r="E231" s="2">
-        <v>0.59375</v>
+        <v>0.375</v>
       </c>
       <c r="F231" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="G231" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="H231" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="I231" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
     </row>
     <row r="232" spans="1:10">
       <c r="A232" s="1">
         <v>46190.0</v>
       </c>
       <c r="B232" t="s">
         <v>36</v>
       </c>
       <c r="C232" t="s">
         <v>20</v>
       </c>
       <c r="D232" s="2">
-        <v>0.60416666666667</v>
+        <v>0.45833333333333</v>
       </c>
       <c r="E232" s="2">
-        <v>0.66666666666667</v>
+        <v>0.52083333333333</v>
       </c>
       <c r="F232" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="G232" t="s">
         <v>26</v>
       </c>
       <c r="H232" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="I232" t="s">
-        <v>44</v>
+        <v>24</v>
       </c>
     </row>
     <row r="233" spans="1:10">
       <c r="A233" s="1">
         <v>46190.0</v>
       </c>
       <c r="B233" t="s">
         <v>36</v>
       </c>
+      <c r="C233" t="s">
+        <v>20</v>
+      </c>
       <c r="D233" s="2">
-        <v>0.67708333333333</v>
+        <v>0.53125</v>
       </c>
       <c r="E233" s="2">
-        <v>0.73958333333333</v>
+        <v>0.59375</v>
       </c>
       <c r="F233" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="G233" t="s">
-        <v>46</v>
+        <v>22</v>
+      </c>
+      <c r="H233" t="s">
+        <v>27</v>
       </c>
       <c r="I233" t="s">
-        <v>13</v>
+        <v>42</v>
       </c>
     </row>
     <row r="234" spans="1:10">
       <c r="A234" s="1">
-        <v>46191.0</v>
+        <v>46190.0</v>
       </c>
       <c r="B234" t="s">
-        <v>47</v>
+        <v>36</v>
       </c>
       <c r="D234" s="2">
-        <v>0.60416666666667</v>
+        <v>0.67708333333333</v>
       </c>
       <c r="E234" s="2">
-        <v>0.63541666666667</v>
+        <v>0.73958333333333</v>
       </c>
       <c r="F234" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="G234" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="I234" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="235" spans="1:10">
       <c r="A235" s="1">
         <v>46191.0</v>
       </c>
       <c r="B235" t="s">
         <v>47</v>
       </c>
-      <c r="C235" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D235" s="2">
-        <v>0.64583333333333</v>
+        <v>0.60416666666667</v>
       </c>
       <c r="E235" s="2">
-        <v>0.71180555555556</v>
+        <v>0.63541666666667</v>
       </c>
       <c r="F235" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="G235" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="H235" t="s">
-        <v>56</v>
+        <v>51</v>
       </c>
       <c r="I235" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
     </row>
     <row r="236" spans="1:10">
       <c r="A236" s="1">
         <v>46191.0</v>
       </c>
       <c r="B236" t="s">
         <v>47</v>
       </c>
       <c r="C236" t="s">
         <v>20</v>
       </c>
       <c r="D236" s="2">
-        <v>0.71527777777778</v>
+        <v>0.64583333333333</v>
       </c>
       <c r="E236" s="2">
-        <v>0.77777777777778</v>
+        <v>0.71180555555556</v>
       </c>
       <c r="F236" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G236" t="s">
         <v>22</v>
       </c>
       <c r="H236" t="s">
+        <v>56</v>
+      </c>
+      <c r="I236" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="237" spans="1:10">
+      <c r="A237" s="1">
+        <v>46197.0</v>
+      </c>
+      <c r="B237" t="s">
+        <v>36</v>
+      </c>
+      <c r="D237" s="2">
+        <v>0.41666666666667</v>
+      </c>
+      <c r="E237" s="2">
+        <v>0.5</v>
+      </c>
+      <c r="F237" t="s">
+        <v>64</v>
+      </c>
+      <c r="G237" t="s">
+        <v>65</v>
+      </c>
+      <c r="H237" t="s">
+        <v>38</v>
+      </c>
+      <c r="I237" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="238" spans="1:10">
+      <c r="A238" s="1">
+        <v>46199.0</v>
+      </c>
+      <c r="B238" t="s">
+        <v>58</v>
+      </c>
+      <c r="D238" s="2">
+        <v>0.625</v>
+      </c>
+      <c r="E238" s="2">
+        <v>0.70833333333333</v>
+      </c>
+      <c r="F238" t="s">
+        <v>66</v>
+      </c>
+      <c r="G238" t="s">
+        <v>65</v>
+      </c>
+      <c r="H238" t="s">
         <v>15</v>
       </c>
-      <c r="I236" t="s">
-        <v>33</v>
+      <c r="I238" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="239" spans="1:10">
+      <c r="A239" s="1">
+        <v>46204.0</v>
+      </c>
+      <c r="B239" t="s">
+        <v>36</v>
+      </c>
+      <c r="D239" s="2">
+        <v>0.41666666666667</v>
+      </c>
+      <c r="E239" s="2">
+        <v>0.5</v>
+      </c>
+      <c r="F239" t="s">
+        <v>67</v>
+      </c>
+      <c r="G239" t="s">
+        <v>46</v>
+      </c>
+      <c r="H239" t="s">
+        <v>38</v>
+      </c>
+      <c r="I239" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="240" spans="1:10">
+      <c r="A240" s="1">
+        <v>46267.0</v>
+      </c>
+      <c r="B240" t="s">
+        <v>36</v>
+      </c>
+      <c r="D240" s="2">
+        <v>0.41666666666667</v>
+      </c>
+      <c r="E240" s="2">
+        <v>0.5</v>
+      </c>
+      <c r="F240" t="s">
+        <v>64</v>
+      </c>
+      <c r="G240" t="s">
+        <v>65</v>
+      </c>
+      <c r="H240" t="s">
+        <v>38</v>
+      </c>
+      <c r="I240" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="241" spans="1:10">
+      <c r="A241" s="1">
+        <v>46276.0</v>
+      </c>
+      <c r="B241" t="s">
+        <v>58</v>
+      </c>
+      <c r="D241" s="2">
+        <v>0.625</v>
+      </c>
+      <c r="E241" s="2">
+        <v>0.70833333333333</v>
+      </c>
+      <c r="F241" t="s">
+        <v>66</v>
+      </c>
+      <c r="G241" t="s">
+        <v>65</v>
+      </c>
+      <c r="H241" t="s">
+        <v>15</v>
+      </c>
+      <c r="I241" t="s">
+        <v>19</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>