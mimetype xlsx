--- v1 (2026-05-28)
+++ v2 (2026-07-14)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Plan zajęć" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
   <si>
     <t>Termin</t>
   </si>
   <si>
     <t>Dzień</t>
   </si>
   <si>
     <t>PG</t>
   </si>
   <si>
     <t>Od</t>
   </si>
   <si>
     <t>Do</t>
   </si>
   <si>
     <t>Przedmiot</t>
   </si>
   <si>
     <t>RZ</t>
   </si>
   <si>
     <t>Nauczyciel</t>
   </si>
   <si>
@@ -206,63 +206,78 @@
   <si>
     <t>mgr inż. Damian Nowacki</t>
   </si>
   <si>
     <t>318 A-8</t>
   </si>
   <si>
     <t>Pi</t>
   </si>
   <si>
     <t>Budownictwo wodne (W)</t>
   </si>
   <si>
     <t>mgr inż. Filip Szmatuła</t>
   </si>
   <si>
     <t>403 A-8</t>
   </si>
   <si>
     <t>115 A-8</t>
   </si>
   <si>
     <t>315 A-8; 318 A-8</t>
   </si>
   <si>
+    <t>dr inż. Artur Juszczyk</t>
+  </si>
+  <si>
+    <t>Rezerwacja (R)</t>
+  </si>
+  <si>
+    <t>R</t>
+  </si>
+  <si>
     <t>Konstrukcje metalowe z elementami BIM (E)</t>
   </si>
   <si>
     <t>E</t>
   </si>
   <si>
     <t>Technologia robót budowlanych (E)</t>
   </si>
   <si>
-    <t>Konsultacje (I)</t>
+    <t>Konstrukcje betonowe z elementami BIM (E)</t>
   </si>
   <si>
-    <t>412 A-8</t>
+    <t>124 A-8</t>
+  </si>
+  <si>
+    <t>Organizacja produkcji budowlanej i kierowanie procesem inwestycyjnym z elementami BIM W1 (R)</t>
+  </si>
+  <si>
+    <t>BIM w kosztorysowaniu (R)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="yyyy/mm/dd;@"/>
   </numFmts>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
@@ -570,54 +585,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J241"/>
+  <dimension ref="A1:J245"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E241" sqref="E241"/>
+      <selection activeCell="E245" sqref="E245"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="109.545" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
@@ -7096,50 +7111,53 @@
         <v>27</v>
       </c>
       <c r="I233" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="234" spans="1:10">
       <c r="A234" s="1">
         <v>46190.0</v>
       </c>
       <c r="B234" t="s">
         <v>36</v>
       </c>
       <c r="D234" s="2">
         <v>0.67708333333333</v>
       </c>
       <c r="E234" s="2">
         <v>0.73958333333333</v>
       </c>
       <c r="F234" t="s">
         <v>45</v>
       </c>
       <c r="G234" t="s">
         <v>46</v>
       </c>
+      <c r="H234" t="s">
+        <v>64</v>
+      </c>
       <c r="I234" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="235" spans="1:10">
       <c r="A235" s="1">
         <v>46191.0</v>
       </c>
       <c r="B235" t="s">
         <v>47</v>
       </c>
       <c r="D235" s="2">
         <v>0.60416666666667</v>
       </c>
       <c r="E235" s="2">
         <v>0.63541666666667</v>
       </c>
       <c r="F235" t="s">
         <v>50</v>
       </c>
       <c r="G235" t="s">
         <v>11</v>
       </c>
       <c r="H235" t="s">
         <v>51</v>
@@ -7157,176 +7175,280 @@
       </c>
       <c r="C236" t="s">
         <v>20</v>
       </c>
       <c r="D236" s="2">
         <v>0.64583333333333</v>
       </c>
       <c r="E236" s="2">
         <v>0.71180555555556</v>
       </c>
       <c r="F236" t="s">
         <v>55</v>
       </c>
       <c r="G236" t="s">
         <v>22</v>
       </c>
       <c r="H236" t="s">
         <v>56</v>
       </c>
       <c r="I236" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="237" spans="1:10">
       <c r="A237" s="1">
-        <v>46197.0</v>
+        <v>46195.0</v>
       </c>
       <c r="B237" t="s">
-        <v>36</v>
+        <v>9</v>
       </c>
       <c r="D237" s="2">
-        <v>0.41666666666667</v>
+        <v>0.72916666666667</v>
       </c>
       <c r="E237" s="2">
-        <v>0.5</v>
+        <v>0.79166666666667</v>
       </c>
       <c r="F237" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="G237" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="H237" t="s">
-        <v>38</v>
+        <v>15</v>
       </c>
       <c r="I237" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
     </row>
     <row r="238" spans="1:10">
       <c r="A238" s="1">
-        <v>46199.0</v>
+        <v>46197.0</v>
       </c>
       <c r="B238" t="s">
-        <v>58</v>
+        <v>36</v>
       </c>
       <c r="D238" s="2">
-        <v>0.625</v>
+        <v>0.41666666666667</v>
       </c>
       <c r="E238" s="2">
-        <v>0.70833333333333</v>
+        <v>0.5</v>
       </c>
       <c r="F238" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="G238" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="H238" t="s">
-        <v>15</v>
+        <v>38</v>
       </c>
       <c r="I238" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="239" spans="1:10">
       <c r="A239" s="1">
-        <v>46204.0</v>
+        <v>46199.0</v>
       </c>
       <c r="B239" t="s">
-        <v>36</v>
+        <v>58</v>
       </c>
       <c r="D239" s="2">
-        <v>0.41666666666667</v>
+        <v>0.625</v>
       </c>
       <c r="E239" s="2">
-        <v>0.5</v>
+        <v>0.70833333333333</v>
       </c>
       <c r="F239" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="G239" t="s">
-        <v>46</v>
+        <v>68</v>
       </c>
       <c r="H239" t="s">
-        <v>38</v>
+        <v>15</v>
       </c>
       <c r="I239" t="s">
-        <v>68</v>
+        <v>19</v>
       </c>
     </row>
     <row r="240" spans="1:10">
       <c r="A240" s="1">
-        <v>46267.0</v>
+        <v>46202.0</v>
       </c>
       <c r="B240" t="s">
-        <v>36</v>
+        <v>9</v>
       </c>
       <c r="D240" s="2">
         <v>0.41666666666667</v>
       </c>
       <c r="E240" s="2">
-        <v>0.5</v>
+        <v>0.58333333333333</v>
       </c>
       <c r="F240" t="s">
-        <v>64</v>
+        <v>70</v>
       </c>
       <c r="G240" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="H240" t="s">
-        <v>38</v>
+        <v>12</v>
       </c>
       <c r="I240" t="s">
-        <v>24</v>
+        <v>71</v>
       </c>
     </row>
     <row r="241" spans="1:10">
       <c r="A241" s="1">
+        <v>46267.0</v>
+      </c>
+      <c r="B241" t="s">
+        <v>36</v>
+      </c>
+      <c r="D241" s="2">
+        <v>0.41666666666667</v>
+      </c>
+      <c r="E241" s="2">
+        <v>0.5</v>
+      </c>
+      <c r="F241" t="s">
+        <v>67</v>
+      </c>
+      <c r="G241" t="s">
+        <v>68</v>
+      </c>
+      <c r="H241" t="s">
+        <v>38</v>
+      </c>
+      <c r="I241" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="242" spans="1:10">
+      <c r="A242" s="1">
+        <v>46269.0</v>
+      </c>
+      <c r="B242" t="s">
+        <v>58</v>
+      </c>
+      <c r="D242" s="2">
+        <v>0.41666666666667</v>
+      </c>
+      <c r="E242" s="2">
+        <v>0.45833333333333</v>
+      </c>
+      <c r="F242" t="s">
+        <v>70</v>
+      </c>
+      <c r="G242" t="s">
+        <v>68</v>
+      </c>
+      <c r="H242" t="s">
+        <v>12</v>
+      </c>
+      <c r="I242" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="243" spans="1:10">
+      <c r="A243" s="1">
+        <v>46275.0</v>
+      </c>
+      <c r="B243" t="s">
+        <v>47</v>
+      </c>
+      <c r="D243" s="2">
+        <v>0.72916666666667</v>
+      </c>
+      <c r="E243" s="2">
+        <v>0.77083333333333</v>
+      </c>
+      <c r="F243" t="s">
+        <v>72</v>
+      </c>
+      <c r="G243" t="s">
+        <v>66</v>
+      </c>
+      <c r="H243" t="s">
+        <v>15</v>
+      </c>
+      <c r="I243" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="244" spans="1:10">
+      <c r="A244" s="1">
         <v>46276.0</v>
       </c>
-      <c r="B241" t="s">
+      <c r="B244" t="s">
         <v>58</v>
       </c>
-      <c r="D241" s="2">
+      <c r="D244" s="2">
         <v>0.625</v>
       </c>
-      <c r="E241" s="2">
-[...2 lines deleted...]
-      <c r="F241" t="s">
+      <c r="E244" s="2">
+        <v>0.66597222222222</v>
+      </c>
+      <c r="F244" t="s">
+        <v>69</v>
+      </c>
+      <c r="G244" t="s">
+        <v>68</v>
+      </c>
+      <c r="H244" t="s">
+        <v>15</v>
+      </c>
+      <c r="I244" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="245" spans="1:10">
+      <c r="A245" s="1">
+        <v>46276.0</v>
+      </c>
+      <c r="B245" t="s">
+        <v>58</v>
+      </c>
+      <c r="D245" s="2">
+        <v>0.67708333333333</v>
+      </c>
+      <c r="E245" s="2">
+        <v>0.76041666666667</v>
+      </c>
+      <c r="F245" t="s">
+        <v>73</v>
+      </c>
+      <c r="G245" t="s">
         <v>66</v>
       </c>
-      <c r="G241" t="s">
-[...2 lines deleted...]
-      <c r="H241" t="s">
+      <c r="H245" t="s">
         <v>15</v>
       </c>
-      <c r="I241" t="s">
-        <v>19</v>
+      <c r="I245" t="s">
+        <v>63</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>