--- v0 (2026-04-13)
+++ v1 (2026-07-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Plan zajęć" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="76">
   <si>
     <t>Termin</t>
   </si>
   <si>
     <t>Dzień</t>
   </si>
   <si>
     <t>PG</t>
   </si>
   <si>
     <t>Od</t>
   </si>
   <si>
     <t>Do</t>
   </si>
   <si>
     <t>Przedmiot</t>
   </si>
   <si>
     <t>RZ</t>
   </si>
   <si>
     <t>Nauczyciel</t>
   </si>
   <si>
@@ -224,57 +224,66 @@
   <si>
     <t>ĆL</t>
   </si>
   <si>
     <t>mgr Danuta Chlebicz</t>
   </si>
   <si>
     <t>12 A-5</t>
   </si>
   <si>
     <t>1 C-2</t>
   </si>
   <si>
     <t>Budownictwo ogólne (W)</t>
   </si>
   <si>
     <t>Pi</t>
   </si>
   <si>
     <t>dr inż. Joanna Drobiec</t>
   </si>
   <si>
     <t>07 A-8; 112A A-8; 314 A-8</t>
   </si>
   <si>
+    <t>dr inż. Artur Juszczyk</t>
+  </si>
+  <si>
     <t>Matematyka (E)</t>
   </si>
   <si>
     <t>E</t>
   </si>
   <si>
     <t>216 A-29</t>
+  </si>
+  <si>
+    <t>Budownictwo ogólne (E)</t>
+  </si>
+  <si>
+    <t>Materiały budowlane i ich analizy chemiczne (E)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="yyyy/mm/dd;@"/>
   </numFmts>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
@@ -582,54 +591,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J427"/>
+  <dimension ref="A1:J431"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E427" sqref="E427"/>
+      <selection activeCell="E431" sqref="E431"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="61.271" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="87.122" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
@@ -7064,5200 +7073,5203 @@
       </c>
       <c r="C233" t="s">
         <v>24</v>
       </c>
       <c r="D233" s="2">
         <v>0.53125</v>
       </c>
       <c r="E233" s="2">
         <v>0.59375</v>
       </c>
       <c r="F233" t="s">
         <v>43</v>
       </c>
       <c r="G233" t="s">
         <v>19</v>
       </c>
       <c r="H233" t="s">
         <v>41</v>
       </c>
       <c r="I233" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="234" spans="1:10">
       <c r="A234" s="1">
-        <v>46142.0</v>
+        <v>46141.0</v>
       </c>
       <c r="B234" t="s">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="D234" s="2">
         <v>0.3125</v>
       </c>
       <c r="E234" s="2">
-        <v>0.375</v>
+        <v>0.34375</v>
       </c>
       <c r="F234" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="G234" t="s">
-        <v>11</v>
+        <v>32</v>
       </c>
       <c r="H234" t="s">
         <v>47</v>
       </c>
       <c r="I234" t="s">
-        <v>54</v>
+        <v>48</v>
       </c>
     </row>
     <row r="235" spans="1:10">
       <c r="A235" s="1">
-        <v>46142.0</v>
+        <v>46141.0</v>
       </c>
       <c r="B235" t="s">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="D235" s="2">
-        <v>0.38541666666667</v>
+        <v>0.34722222222222</v>
       </c>
       <c r="E235" s="2">
-        <v>0.41666666666667</v>
+        <v>0.40972222222222</v>
       </c>
       <c r="F235" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="G235" t="s">
-        <v>32</v>
+        <v>11</v>
       </c>
       <c r="H235" t="s">
         <v>47</v>
       </c>
       <c r="I235" t="s">
-        <v>56</v>
+        <v>48</v>
       </c>
     </row>
     <row r="236" spans="1:10">
       <c r="A236" s="1">
-        <v>46142.0</v>
+        <v>46141.0</v>
       </c>
       <c r="B236" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>45</v>
       </c>
       <c r="D236" s="2">
-        <v>0.45833333333333</v>
+        <v>0.41666666666667</v>
       </c>
       <c r="E236" s="2">
-        <v>0.52083333333333</v>
+        <v>0.47916666666667</v>
       </c>
       <c r="F236" t="s">
-        <v>57</v>
+        <v>46</v>
       </c>
       <c r="G236" t="s">
-        <v>19</v>
+        <v>32</v>
       </c>
       <c r="H236" t="s">
-        <v>58</v>
+        <v>47</v>
       </c>
       <c r="I236" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
     </row>
     <row r="237" spans="1:10">
       <c r="A237" s="1">
         <v>46142.0</v>
       </c>
       <c r="B237" t="s">
         <v>52</v>
       </c>
-      <c r="C237" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D237" s="2">
-        <v>0.45833333333333</v>
+        <v>0.3125</v>
       </c>
       <c r="E237" s="2">
-        <v>0.52083333333333</v>
+        <v>0.375</v>
       </c>
       <c r="F237" t="s">
-        <v>59</v>
+        <v>53</v>
       </c>
       <c r="G237" t="s">
-        <v>60</v>
+        <v>11</v>
       </c>
       <c r="H237" t="s">
-        <v>12</v>
+        <v>47</v>
       </c>
       <c r="I237" t="s">
-        <v>26</v>
+        <v>54</v>
       </c>
     </row>
     <row r="238" spans="1:10">
       <c r="A238" s="1">
         <v>46142.0</v>
       </c>
       <c r="B238" t="s">
         <v>52</v>
       </c>
-      <c r="C238" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D238" s="2">
-        <v>0.53125</v>
+        <v>0.38541666666667</v>
       </c>
       <c r="E238" s="2">
-        <v>0.59375</v>
+        <v>0.41666666666667</v>
       </c>
       <c r="F238" t="s">
-        <v>43</v>
+        <v>55</v>
       </c>
       <c r="G238" t="s">
-        <v>19</v>
+        <v>32</v>
       </c>
       <c r="H238" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="I238" t="s">
-        <v>30</v>
+        <v>56</v>
       </c>
     </row>
     <row r="239" spans="1:10">
       <c r="A239" s="1">
         <v>46142.0</v>
       </c>
       <c r="B239" t="s">
         <v>52</v>
       </c>
       <c r="C239" t="s">
         <v>24</v>
       </c>
       <c r="D239" s="2">
-        <v>0.53125</v>
+        <v>0.45833333333333</v>
       </c>
       <c r="E239" s="2">
-        <v>0.59375</v>
+        <v>0.52083333333333</v>
       </c>
       <c r="F239" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="G239" t="s">
-        <v>60</v>
+        <v>19</v>
       </c>
       <c r="H239" t="s">
-        <v>12</v>
+        <v>58</v>
       </c>
       <c r="I239" t="s">
-        <v>26</v>
+        <v>44</v>
       </c>
     </row>
     <row r="240" spans="1:10">
       <c r="A240" s="1">
         <v>46142.0</v>
       </c>
       <c r="B240" t="s">
         <v>52</v>
       </c>
       <c r="C240" t="s">
         <v>27</v>
       </c>
       <c r="D240" s="2">
-        <v>0.60416666666667</v>
+        <v>0.45833333333333</v>
       </c>
       <c r="E240" s="2">
-        <v>0.66666666666667</v>
+        <v>0.52083333333333</v>
       </c>
       <c r="F240" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="G240" t="s">
-        <v>19</v>
+        <v>60</v>
       </c>
       <c r="H240" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I240" t="s">
-        <v>44</v>
+        <v>26</v>
       </c>
     </row>
     <row r="241" spans="1:10">
       <c r="A241" s="1">
         <v>46142.0</v>
       </c>
       <c r="B241" t="s">
         <v>52</v>
       </c>
+      <c r="C241" t="s">
+        <v>27</v>
+      </c>
       <c r="D241" s="2">
-        <v>0.67708333333333</v>
+        <v>0.53125</v>
       </c>
       <c r="E241" s="2">
-        <v>0.73958333333333</v>
+        <v>0.59375</v>
       </c>
       <c r="F241" t="s">
-        <v>61</v>
+        <v>43</v>
       </c>
       <c r="G241" t="s">
-        <v>62</v>
+        <v>19</v>
       </c>
       <c r="H241" t="s">
-        <v>63</v>
+        <v>41</v>
       </c>
       <c r="I241" t="s">
-        <v>64</v>
+        <v>30</v>
       </c>
     </row>
     <row r="242" spans="1:10">
       <c r="A242" s="1">
-        <v>46146.0</v>
+        <v>46142.0</v>
       </c>
       <c r="B242" t="s">
-        <v>9</v>
+        <v>52</v>
+      </c>
+      <c r="C242" t="s">
+        <v>24</v>
       </c>
       <c r="D242" s="2">
-        <v>0.38541666666667</v>
+        <v>0.53125</v>
       </c>
       <c r="E242" s="2">
-        <v>0.44791666666667</v>
+        <v>0.59375</v>
       </c>
       <c r="F242" t="s">
-        <v>14</v>
+        <v>59</v>
       </c>
       <c r="G242" t="s">
-        <v>11</v>
+        <v>60</v>
       </c>
       <c r="H242" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="I242" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
     </row>
     <row r="243" spans="1:10">
       <c r="A243" s="1">
-        <v>46146.0</v>
+        <v>46142.0</v>
       </c>
       <c r="B243" t="s">
-        <v>9</v>
+        <v>52</v>
       </c>
       <c r="C243" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="D243" s="2">
-        <v>0.45833333333333</v>
+        <v>0.60416666666667</v>
       </c>
       <c r="E243" s="2">
-        <v>0.52083333333333</v>
+        <v>0.66666666666667</v>
       </c>
       <c r="F243" t="s">
-        <v>18</v>
+        <v>57</v>
       </c>
       <c r="G243" t="s">
         <v>19</v>
       </c>
       <c r="H243" t="s">
-        <v>20</v>
+        <v>58</v>
       </c>
       <c r="I243" t="s">
-        <v>21</v>
+        <v>44</v>
       </c>
     </row>
     <row r="244" spans="1:10">
       <c r="A244" s="1">
-        <v>46146.0</v>
+        <v>46142.0</v>
       </c>
       <c r="B244" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>52</v>
       </c>
       <c r="D244" s="2">
-        <v>0.45833333333333</v>
+        <v>0.67708333333333</v>
       </c>
       <c r="E244" s="2">
-        <v>0.52083333333333</v>
+        <v>0.73958333333333</v>
       </c>
       <c r="F244" t="s">
-        <v>18</v>
+        <v>61</v>
       </c>
       <c r="G244" t="s">
-        <v>19</v>
+        <v>62</v>
       </c>
       <c r="H244" t="s">
-        <v>20</v>
+        <v>63</v>
       </c>
       <c r="I244" t="s">
-        <v>21</v>
+        <v>64</v>
       </c>
     </row>
     <row r="245" spans="1:10">
       <c r="A245" s="1">
         <v>46146.0</v>
       </c>
       <c r="B245" t="s">
         <v>9</v>
       </c>
-      <c r="C245" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D245" s="2">
-        <v>0.45833333333333</v>
+        <v>0.38541666666667</v>
       </c>
       <c r="E245" s="2">
-        <v>0.52083333333333</v>
+        <v>0.44791666666667</v>
       </c>
       <c r="F245" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="G245" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="H245" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="I245" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
     </row>
     <row r="246" spans="1:10">
       <c r="A246" s="1">
         <v>46146.0</v>
       </c>
       <c r="B246" t="s">
         <v>9</v>
       </c>
       <c r="C246" t="s">
         <v>17</v>
       </c>
       <c r="D246" s="2">
-        <v>0.53125</v>
+        <v>0.45833333333333</v>
       </c>
       <c r="E246" s="2">
-        <v>0.59375</v>
+        <v>0.52083333333333</v>
       </c>
       <c r="F246" t="s">
         <v>18</v>
       </c>
       <c r="G246" t="s">
         <v>19</v>
       </c>
       <c r="H246" t="s">
         <v>20</v>
       </c>
       <c r="I246" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="247" spans="1:10">
       <c r="A247" s="1">
         <v>46146.0</v>
       </c>
       <c r="B247" t="s">
         <v>9</v>
       </c>
       <c r="C247" t="s">
         <v>22</v>
       </c>
       <c r="D247" s="2">
-        <v>0.53125</v>
+        <v>0.45833333333333</v>
       </c>
       <c r="E247" s="2">
-        <v>0.59375</v>
+        <v>0.52083333333333</v>
       </c>
       <c r="F247" t="s">
         <v>18</v>
       </c>
       <c r="G247" t="s">
         <v>19</v>
       </c>
       <c r="H247" t="s">
         <v>20</v>
       </c>
       <c r="I247" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="248" spans="1:10">
       <c r="A248" s="1">
         <v>46146.0</v>
       </c>
       <c r="B248" t="s">
         <v>9</v>
       </c>
       <c r="C248" t="s">
         <v>23</v>
       </c>
       <c r="D248" s="2">
-        <v>0.53125</v>
+        <v>0.45833333333333</v>
       </c>
       <c r="E248" s="2">
-        <v>0.59375</v>
+        <v>0.52083333333333</v>
       </c>
       <c r="F248" t="s">
         <v>18</v>
       </c>
       <c r="G248" t="s">
         <v>19</v>
       </c>
       <c r="H248" t="s">
         <v>20</v>
       </c>
       <c r="I248" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="249" spans="1:10">
       <c r="A249" s="1">
         <v>46146.0</v>
       </c>
       <c r="B249" t="s">
         <v>9</v>
       </c>
       <c r="C249" t="s">
-        <v>27</v>
+        <v>17</v>
       </c>
       <c r="D249" s="2">
-        <v>0.60416666666667</v>
+        <v>0.53125</v>
       </c>
       <c r="E249" s="2">
-        <v>0.66666666666667</v>
+        <v>0.59375</v>
       </c>
       <c r="F249" t="s">
-        <v>31</v>
+        <v>18</v>
       </c>
       <c r="G249" t="s">
-        <v>32</v>
+        <v>19</v>
       </c>
       <c r="H249" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="I249" t="s">
-        <v>34</v>
+        <v>21</v>
       </c>
     </row>
     <row r="250" spans="1:10">
       <c r="A250" s="1">
         <v>46146.0</v>
       </c>
       <c r="B250" t="s">
         <v>9</v>
       </c>
       <c r="C250" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="D250" s="2">
-        <v>0.60416666666667</v>
+        <v>0.53125</v>
       </c>
       <c r="E250" s="2">
-        <v>0.66666666666667</v>
+        <v>0.59375</v>
       </c>
       <c r="F250" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="G250" t="s">
         <v>19</v>
       </c>
       <c r="H250" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="I250" t="s">
-        <v>26</v>
+        <v>21</v>
       </c>
     </row>
     <row r="251" spans="1:10">
       <c r="A251" s="1">
-        <v>46147.0</v>
+        <v>46146.0</v>
       </c>
       <c r="B251" t="s">
-        <v>35</v>
+        <v>9</v>
+      </c>
+      <c r="C251" t="s">
+        <v>23</v>
       </c>
       <c r="D251" s="2">
-        <v>0.3125</v>
+        <v>0.53125</v>
       </c>
       <c r="E251" s="2">
-        <v>0.375</v>
+        <v>0.59375</v>
       </c>
       <c r="F251" t="s">
-        <v>36</v>
+        <v>18</v>
       </c>
       <c r="G251" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="H251" t="s">
-        <v>37</v>
+        <v>20</v>
       </c>
       <c r="I251" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
     </row>
     <row r="252" spans="1:10">
       <c r="A252" s="1">
-        <v>46147.0</v>
+        <v>46146.0</v>
       </c>
       <c r="B252" t="s">
-        <v>35</v>
+        <v>9</v>
       </c>
       <c r="C252" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="D252" s="2">
-        <v>0.38541666666667</v>
+        <v>0.60416666666667</v>
       </c>
       <c r="E252" s="2">
-        <v>0.44791666666667</v>
+        <v>0.66666666666667</v>
       </c>
       <c r="F252" t="s">
         <v>31</v>
       </c>
       <c r="G252" t="s">
         <v>32</v>
       </c>
       <c r="H252" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="I252" t="s">
-        <v>65</v>
+        <v>34</v>
       </c>
     </row>
     <row r="253" spans="1:10">
       <c r="A253" s="1">
-        <v>46147.0</v>
+        <v>46146.0</v>
       </c>
       <c r="B253" t="s">
-        <v>35</v>
+        <v>9</v>
       </c>
       <c r="C253" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="D253" s="2">
-        <v>0.38541666666667</v>
+        <v>0.60416666666667</v>
       </c>
       <c r="E253" s="2">
-        <v>0.44791666666667</v>
+        <v>0.66666666666667</v>
       </c>
       <c r="F253" t="s">
-        <v>40</v>
+        <v>25</v>
       </c>
       <c r="G253" t="s">
         <v>19</v>
       </c>
       <c r="H253" t="s">
-        <v>41</v>
+        <v>12</v>
       </c>
       <c r="I253" t="s">
-        <v>42</v>
+        <v>26</v>
       </c>
     </row>
     <row r="254" spans="1:10">
       <c r="A254" s="1">
         <v>46147.0</v>
       </c>
       <c r="B254" t="s">
         <v>35</v>
       </c>
-      <c r="C254" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D254" s="2">
-        <v>0.45833333333333</v>
+        <v>0.3125</v>
       </c>
       <c r="E254" s="2">
-        <v>0.52083333333333</v>
+        <v>0.375</v>
       </c>
       <c r="F254" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="G254" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="H254" t="s">
-        <v>12</v>
+        <v>37</v>
       </c>
       <c r="I254" t="s">
-        <v>26</v>
+        <v>13</v>
       </c>
     </row>
     <row r="255" spans="1:10">
       <c r="A255" s="1">
         <v>46147.0</v>
       </c>
       <c r="B255" t="s">
         <v>35</v>
       </c>
       <c r="C255" t="s">
         <v>24</v>
       </c>
       <c r="D255" s="2">
-        <v>0.45833333333333</v>
+        <v>0.38541666666667</v>
       </c>
       <c r="E255" s="2">
-        <v>0.52083333333333</v>
+        <v>0.44791666666667</v>
       </c>
       <c r="F255" t="s">
-        <v>40</v>
+        <v>31</v>
       </c>
       <c r="G255" t="s">
-        <v>19</v>
+        <v>32</v>
       </c>
       <c r="H255" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="I255" t="s">
-        <v>42</v>
+        <v>65</v>
       </c>
     </row>
     <row r="256" spans="1:10">
       <c r="A256" s="1">
         <v>46147.0</v>
       </c>
       <c r="B256" t="s">
         <v>35</v>
       </c>
       <c r="C256" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="D256" s="2">
-        <v>0.53125</v>
+        <v>0.38541666666667</v>
       </c>
       <c r="E256" s="2">
-        <v>0.59375</v>
+        <v>0.44791666666667</v>
       </c>
       <c r="F256" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="G256" t="s">
         <v>19</v>
       </c>
       <c r="H256" t="s">
         <v>41</v>
       </c>
       <c r="I256" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
     </row>
     <row r="257" spans="1:10">
       <c r="A257" s="1">
-        <v>46148.0</v>
+        <v>46147.0</v>
       </c>
       <c r="B257" t="s">
-        <v>45</v>
+        <v>35</v>
+      </c>
+      <c r="C257" t="s">
+        <v>27</v>
       </c>
       <c r="D257" s="2">
-        <v>0.3125</v>
+        <v>0.45833333333333</v>
       </c>
       <c r="E257" s="2">
-        <v>0.375</v>
+        <v>0.52083333333333</v>
       </c>
       <c r="F257" t="s">
-        <v>46</v>
+        <v>25</v>
       </c>
       <c r="G257" t="s">
-        <v>32</v>
+        <v>19</v>
       </c>
       <c r="H257" t="s">
-        <v>47</v>
+        <v>12</v>
       </c>
       <c r="I257" t="s">
-        <v>48</v>
+        <v>26</v>
       </c>
     </row>
     <row r="258" spans="1:10">
       <c r="A258" s="1">
-        <v>46148.0</v>
+        <v>46147.0</v>
       </c>
       <c r="B258" t="s">
-        <v>45</v>
+        <v>35</v>
+      </c>
+      <c r="C258" t="s">
+        <v>24</v>
       </c>
       <c r="D258" s="2">
-        <v>0.39583333333333</v>
+        <v>0.45833333333333</v>
       </c>
       <c r="E258" s="2">
-        <v>0.58333333333333</v>
+        <v>0.52083333333333</v>
       </c>
       <c r="F258" t="s">
-        <v>49</v>
+        <v>40</v>
       </c>
       <c r="G258" t="s">
-        <v>32</v>
+        <v>19</v>
+      </c>
+      <c r="H258" t="s">
+        <v>41</v>
+      </c>
+      <c r="I258" t="s">
+        <v>42</v>
       </c>
     </row>
     <row r="259" spans="1:10">
       <c r="A259" s="1">
-        <v>46148.0</v>
+        <v>46147.0</v>
       </c>
       <c r="B259" t="s">
-        <v>45</v>
+        <v>35</v>
+      </c>
+      <c r="C259" t="s">
+        <v>24</v>
       </c>
       <c r="D259" s="2">
-        <v>0.60069444444444</v>
+        <v>0.53125</v>
       </c>
       <c r="E259" s="2">
-        <v>0.66666666666667</v>
+        <v>0.59375</v>
       </c>
       <c r="F259" t="s">
-        <v>66</v>
+        <v>43</v>
       </c>
       <c r="G259" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="H259" t="s">
         <v>41</v>
       </c>
       <c r="I259" t="s">
-        <v>13</v>
+        <v>44</v>
       </c>
     </row>
     <row r="260" spans="1:10">
       <c r="A260" s="1">
         <v>46148.0</v>
       </c>
       <c r="B260" t="s">
         <v>45</v>
       </c>
       <c r="D260" s="2">
-        <v>0.67708333333333</v>
+        <v>0.3125</v>
       </c>
       <c r="E260" s="2">
-        <v>0.73958333333333</v>
+        <v>0.375</v>
       </c>
       <c r="F260" t="s">
-        <v>50</v>
+        <v>46</v>
       </c>
       <c r="G260" t="s">
-        <v>51</v>
+        <v>32</v>
+      </c>
+      <c r="H260" t="s">
+        <v>47</v>
       </c>
       <c r="I260" t="s">
-        <v>13</v>
+        <v>48</v>
       </c>
     </row>
     <row r="261" spans="1:10">
       <c r="A261" s="1">
-        <v>46149.0</v>
+        <v>46148.0</v>
       </c>
       <c r="B261" t="s">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="D261" s="2">
-        <v>0.3125</v>
+        <v>0.39583333333333</v>
       </c>
       <c r="E261" s="2">
-        <v>0.375</v>
+        <v>0.58333333333333</v>
       </c>
       <c r="F261" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="G261" t="s">
-        <v>11</v>
-[...5 lines deleted...]
-        <v>54</v>
+        <v>32</v>
       </c>
     </row>
     <row r="262" spans="1:10">
       <c r="A262" s="1">
-        <v>46149.0</v>
+        <v>46148.0</v>
       </c>
       <c r="B262" t="s">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="D262" s="2">
-        <v>0.38541666666667</v>
+        <v>0.60069444444444</v>
       </c>
       <c r="E262" s="2">
-        <v>0.41666666666667</v>
+        <v>0.66666666666667</v>
       </c>
       <c r="F262" t="s">
-        <v>55</v>
+        <v>66</v>
       </c>
       <c r="G262" t="s">
-        <v>32</v>
+        <v>11</v>
       </c>
       <c r="H262" t="s">
-        <v>47</v>
+        <v>41</v>
       </c>
       <c r="I262" t="s">
-        <v>56</v>
+        <v>13</v>
       </c>
     </row>
     <row r="263" spans="1:10">
       <c r="A263" s="1">
-        <v>46149.0</v>
+        <v>46148.0</v>
       </c>
       <c r="B263" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>45</v>
       </c>
       <c r="D263" s="2">
-        <v>0.45833333333333</v>
+        <v>0.67708333333333</v>
       </c>
       <c r="E263" s="2">
-        <v>0.52083333333333</v>
+        <v>0.73958333333333</v>
       </c>
       <c r="F263" t="s">
-        <v>57</v>
+        <v>50</v>
       </c>
       <c r="G263" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>51</v>
       </c>
       <c r="I263" t="s">
-        <v>44</v>
+        <v>13</v>
       </c>
     </row>
     <row r="264" spans="1:10">
       <c r="A264" s="1">
         <v>46149.0</v>
       </c>
       <c r="B264" t="s">
         <v>52</v>
       </c>
-      <c r="C264" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D264" s="2">
-        <v>0.45833333333333</v>
+        <v>0.3125</v>
       </c>
       <c r="E264" s="2">
-        <v>0.52083333333333</v>
+        <v>0.375</v>
       </c>
       <c r="F264" t="s">
-        <v>59</v>
+        <v>53</v>
       </c>
       <c r="G264" t="s">
-        <v>60</v>
+        <v>11</v>
       </c>
       <c r="H264" t="s">
-        <v>12</v>
+        <v>47</v>
       </c>
       <c r="I264" t="s">
-        <v>26</v>
+        <v>54</v>
       </c>
     </row>
     <row r="265" spans="1:10">
       <c r="A265" s="1">
         <v>46149.0</v>
       </c>
       <c r="B265" t="s">
         <v>52</v>
       </c>
-      <c r="C265" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D265" s="2">
-        <v>0.53125</v>
+        <v>0.38541666666667</v>
       </c>
       <c r="E265" s="2">
-        <v>0.59375</v>
+        <v>0.41666666666667</v>
       </c>
       <c r="F265" t="s">
-        <v>43</v>
+        <v>55</v>
       </c>
       <c r="G265" t="s">
-        <v>19</v>
+        <v>32</v>
       </c>
       <c r="H265" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="I265" t="s">
-        <v>30</v>
+        <v>56</v>
       </c>
     </row>
     <row r="266" spans="1:10">
       <c r="A266" s="1">
         <v>46149.0</v>
       </c>
       <c r="B266" t="s">
         <v>52</v>
       </c>
       <c r="C266" t="s">
         <v>24</v>
       </c>
       <c r="D266" s="2">
-        <v>0.53125</v>
+        <v>0.45833333333333</v>
       </c>
       <c r="E266" s="2">
-        <v>0.59375</v>
+        <v>0.52083333333333</v>
       </c>
       <c r="F266" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="G266" t="s">
-        <v>60</v>
+        <v>19</v>
       </c>
       <c r="H266" t="s">
-        <v>12</v>
+        <v>58</v>
       </c>
       <c r="I266" t="s">
-        <v>26</v>
+        <v>44</v>
       </c>
     </row>
     <row r="267" spans="1:10">
       <c r="A267" s="1">
         <v>46149.0</v>
       </c>
       <c r="B267" t="s">
         <v>52</v>
       </c>
       <c r="C267" t="s">
         <v>27</v>
       </c>
       <c r="D267" s="2">
-        <v>0.60416666666667</v>
+        <v>0.45833333333333</v>
       </c>
       <c r="E267" s="2">
-        <v>0.66666666666667</v>
+        <v>0.52083333333333</v>
       </c>
       <c r="F267" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="G267" t="s">
-        <v>19</v>
+        <v>60</v>
       </c>
       <c r="H267" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I267" t="s">
-        <v>44</v>
+        <v>26</v>
       </c>
     </row>
     <row r="268" spans="1:10">
       <c r="A268" s="1">
         <v>46149.0</v>
       </c>
       <c r="B268" t="s">
         <v>52</v>
       </c>
+      <c r="C268" t="s">
+        <v>27</v>
+      </c>
       <c r="D268" s="2">
-        <v>0.67708333333333</v>
+        <v>0.53125</v>
       </c>
       <c r="E268" s="2">
-        <v>0.73958333333333</v>
+        <v>0.59375</v>
       </c>
       <c r="F268" t="s">
-        <v>61</v>
+        <v>43</v>
       </c>
       <c r="G268" t="s">
-        <v>62</v>
+        <v>19</v>
       </c>
       <c r="H268" t="s">
-        <v>63</v>
+        <v>41</v>
       </c>
       <c r="I268" t="s">
-        <v>64</v>
+        <v>30</v>
       </c>
     </row>
     <row r="269" spans="1:10">
       <c r="A269" s="1">
-        <v>46153.0</v>
+        <v>46149.0</v>
       </c>
       <c r="B269" t="s">
-        <v>9</v>
+        <v>52</v>
+      </c>
+      <c r="C269" t="s">
+        <v>24</v>
       </c>
       <c r="D269" s="2">
-        <v>0.38541666666667</v>
+        <v>0.53125</v>
       </c>
       <c r="E269" s="2">
-        <v>0.44791666666667</v>
+        <v>0.59375</v>
       </c>
       <c r="F269" t="s">
-        <v>14</v>
+        <v>59</v>
       </c>
       <c r="G269" t="s">
-        <v>11</v>
+        <v>60</v>
       </c>
       <c r="H269" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="I269" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
     </row>
     <row r="270" spans="1:10">
       <c r="A270" s="1">
-        <v>46153.0</v>
+        <v>46149.0</v>
       </c>
       <c r="B270" t="s">
-        <v>9</v>
+        <v>52</v>
       </c>
       <c r="C270" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="D270" s="2">
-        <v>0.45833333333333</v>
+        <v>0.60416666666667</v>
       </c>
       <c r="E270" s="2">
-        <v>0.52083333333333</v>
+        <v>0.66666666666667</v>
       </c>
       <c r="F270" t="s">
-        <v>18</v>
+        <v>57</v>
       </c>
       <c r="G270" t="s">
         <v>19</v>
       </c>
       <c r="H270" t="s">
-        <v>20</v>
+        <v>58</v>
       </c>
       <c r="I270" t="s">
-        <v>21</v>
+        <v>44</v>
       </c>
     </row>
     <row r="271" spans="1:10">
       <c r="A271" s="1">
-        <v>46153.0</v>
+        <v>46149.0</v>
       </c>
       <c r="B271" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>52</v>
       </c>
       <c r="D271" s="2">
-        <v>0.45833333333333</v>
+        <v>0.67708333333333</v>
       </c>
       <c r="E271" s="2">
-        <v>0.52083333333333</v>
+        <v>0.73958333333333</v>
       </c>
       <c r="F271" t="s">
-        <v>18</v>
+        <v>61</v>
       </c>
       <c r="G271" t="s">
-        <v>19</v>
+        <v>62</v>
       </c>
       <c r="H271" t="s">
-        <v>20</v>
+        <v>63</v>
       </c>
       <c r="I271" t="s">
-        <v>21</v>
+        <v>64</v>
       </c>
     </row>
     <row r="272" spans="1:10">
       <c r="A272" s="1">
         <v>46153.0</v>
       </c>
       <c r="B272" t="s">
         <v>9</v>
       </c>
-      <c r="C272" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D272" s="2">
-        <v>0.45833333333333</v>
+        <v>0.38541666666667</v>
       </c>
       <c r="E272" s="2">
-        <v>0.52083333333333</v>
+        <v>0.44791666666667</v>
       </c>
       <c r="F272" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="G272" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="H272" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="I272" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
     </row>
     <row r="273" spans="1:10">
       <c r="A273" s="1">
         <v>46153.0</v>
       </c>
       <c r="B273" t="s">
         <v>9</v>
       </c>
       <c r="C273" t="s">
         <v>17</v>
       </c>
       <c r="D273" s="2">
-        <v>0.53125</v>
+        <v>0.45833333333333</v>
       </c>
       <c r="E273" s="2">
-        <v>0.59375</v>
+        <v>0.52083333333333</v>
       </c>
       <c r="F273" t="s">
         <v>18</v>
       </c>
       <c r="G273" t="s">
         <v>19</v>
       </c>
       <c r="H273" t="s">
         <v>20</v>
       </c>
       <c r="I273" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="274" spans="1:10">
       <c r="A274" s="1">
         <v>46153.0</v>
       </c>
       <c r="B274" t="s">
         <v>9</v>
       </c>
       <c r="C274" t="s">
         <v>22</v>
       </c>
       <c r="D274" s="2">
-        <v>0.53125</v>
+        <v>0.45833333333333</v>
       </c>
       <c r="E274" s="2">
-        <v>0.59375</v>
+        <v>0.52083333333333</v>
       </c>
       <c r="F274" t="s">
         <v>18</v>
       </c>
       <c r="G274" t="s">
         <v>19</v>
       </c>
       <c r="H274" t="s">
         <v>20</v>
       </c>
       <c r="I274" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="275" spans="1:10">
       <c r="A275" s="1">
         <v>46153.0</v>
       </c>
       <c r="B275" t="s">
         <v>9</v>
       </c>
       <c r="C275" t="s">
         <v>23</v>
       </c>
       <c r="D275" s="2">
-        <v>0.53125</v>
+        <v>0.45833333333333</v>
       </c>
       <c r="E275" s="2">
-        <v>0.59375</v>
+        <v>0.52083333333333</v>
       </c>
       <c r="F275" t="s">
         <v>18</v>
       </c>
       <c r="G275" t="s">
         <v>19</v>
       </c>
       <c r="H275" t="s">
         <v>20</v>
       </c>
       <c r="I275" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="276" spans="1:10">
       <c r="A276" s="1">
         <v>46153.0</v>
       </c>
       <c r="B276" t="s">
         <v>9</v>
       </c>
       <c r="C276" t="s">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="D276" s="2">
-        <v>0.60416666666667</v>
+        <v>0.53125</v>
       </c>
       <c r="E276" s="2">
-        <v>0.66666666666667</v>
+        <v>0.59375</v>
       </c>
       <c r="F276" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="G276" t="s">
         <v>19</v>
       </c>
       <c r="H276" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="I276" t="s">
-        <v>26</v>
+        <v>21</v>
       </c>
     </row>
     <row r="277" spans="1:10">
       <c r="A277" s="1">
         <v>46153.0</v>
       </c>
       <c r="B277" t="s">
         <v>9</v>
       </c>
       <c r="C277" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="D277" s="2">
-        <v>0.60763888888889</v>
+        <v>0.53125</v>
       </c>
       <c r="E277" s="2">
-        <v>0.66666666666667</v>
+        <v>0.59375</v>
       </c>
       <c r="F277" t="s">
-        <v>28</v>
+        <v>18</v>
       </c>
       <c r="G277" t="s">
         <v>19</v>
       </c>
       <c r="H277" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="I277" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
     </row>
     <row r="278" spans="1:10">
       <c r="A278" s="1">
         <v>46153.0</v>
       </c>
       <c r="B278" t="s">
         <v>9</v>
       </c>
       <c r="C278" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="D278" s="2">
-        <v>0.67708333333333</v>
+        <v>0.53125</v>
       </c>
       <c r="E278" s="2">
-        <v>0.73611111111111</v>
+        <v>0.59375</v>
       </c>
       <c r="F278" t="s">
-        <v>28</v>
+        <v>18</v>
       </c>
       <c r="G278" t="s">
         <v>19</v>
       </c>
       <c r="H278" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="I278" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
     </row>
     <row r="279" spans="1:10">
       <c r="A279" s="1">
         <v>46153.0</v>
       </c>
       <c r="B279" t="s">
         <v>9</v>
       </c>
       <c r="C279" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="D279" s="2">
-        <v>0.67708333333333</v>
+        <v>0.60416666666667</v>
       </c>
       <c r="E279" s="2">
-        <v>0.73958333333333</v>
+        <v>0.66666666666667</v>
       </c>
       <c r="F279" t="s">
-        <v>31</v>
+        <v>25</v>
       </c>
       <c r="G279" t="s">
-        <v>32</v>
+        <v>19</v>
       </c>
       <c r="H279" t="s">
-        <v>33</v>
+        <v>12</v>
       </c>
       <c r="I279" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
     </row>
     <row r="280" spans="1:10">
       <c r="A280" s="1">
-        <v>46154.0</v>
+        <v>46153.0</v>
       </c>
       <c r="B280" t="s">
-        <v>35</v>
+        <v>9</v>
+      </c>
+      <c r="C280" t="s">
+        <v>27</v>
       </c>
       <c r="D280" s="2">
-        <v>0.3125</v>
+        <v>0.60763888888889</v>
       </c>
       <c r="E280" s="2">
-        <v>0.375</v>
+        <v>0.66666666666667</v>
       </c>
       <c r="F280" t="s">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="G280" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="H280" t="s">
-        <v>37</v>
+        <v>29</v>
       </c>
       <c r="I280" t="s">
-        <v>13</v>
+        <v>30</v>
       </c>
     </row>
     <row r="281" spans="1:10">
       <c r="A281" s="1">
-        <v>46154.0</v>
+        <v>46153.0</v>
       </c>
       <c r="B281" t="s">
-        <v>35</v>
+        <v>9</v>
       </c>
       <c r="C281" t="s">
         <v>24</v>
       </c>
       <c r="D281" s="2">
-        <v>0.38541666666667</v>
+        <v>0.67708333333333</v>
       </c>
       <c r="E281" s="2">
-        <v>0.44791666666667</v>
+        <v>0.73611111111111</v>
       </c>
       <c r="F281" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="G281" t="s">
-        <v>32</v>
+        <v>19</v>
       </c>
       <c r="H281" t="s">
-        <v>38</v>
+        <v>29</v>
       </c>
       <c r="I281" t="s">
-        <v>65</v>
+        <v>30</v>
       </c>
     </row>
     <row r="282" spans="1:10">
       <c r="A282" s="1">
-        <v>46154.0</v>
+        <v>46153.0</v>
       </c>
       <c r="B282" t="s">
-        <v>35</v>
+        <v>9</v>
       </c>
       <c r="C282" t="s">
         <v>27</v>
       </c>
       <c r="D282" s="2">
-        <v>0.38541666666667</v>
+        <v>0.67708333333333</v>
       </c>
       <c r="E282" s="2">
-        <v>0.44791666666667</v>
+        <v>0.73958333333333</v>
       </c>
       <c r="F282" t="s">
-        <v>40</v>
+        <v>31</v>
       </c>
       <c r="G282" t="s">
-        <v>19</v>
+        <v>32</v>
       </c>
       <c r="H282" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="I282" t="s">
-        <v>42</v>
+        <v>34</v>
       </c>
     </row>
     <row r="283" spans="1:10">
       <c r="A283" s="1">
         <v>46154.0</v>
       </c>
       <c r="B283" t="s">
         <v>35</v>
       </c>
       <c r="C283" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="D283" s="2">
-        <v>0.45833333333333</v>
+        <v>0.38541666666667</v>
       </c>
       <c r="E283" s="2">
-        <v>0.52083333333333</v>
+        <v>0.44791666666667</v>
       </c>
       <c r="F283" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="G283" t="s">
-        <v>19</v>
+        <v>32</v>
       </c>
       <c r="H283" t="s">
-        <v>12</v>
+        <v>38</v>
       </c>
       <c r="I283" t="s">
-        <v>26</v>
+        <v>65</v>
       </c>
     </row>
     <row r="284" spans="1:10">
       <c r="A284" s="1">
         <v>46154.0</v>
       </c>
       <c r="B284" t="s">
         <v>35</v>
       </c>
       <c r="C284" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="D284" s="2">
-        <v>0.45833333333333</v>
+        <v>0.38541666666667</v>
       </c>
       <c r="E284" s="2">
-        <v>0.52083333333333</v>
+        <v>0.44791666666667</v>
       </c>
       <c r="F284" t="s">
         <v>40</v>
       </c>
       <c r="G284" t="s">
         <v>19</v>
       </c>
       <c r="H284" t="s">
         <v>41</v>
       </c>
       <c r="I284" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="285" spans="1:10">
       <c r="A285" s="1">
         <v>46154.0</v>
       </c>
       <c r="B285" t="s">
         <v>35</v>
       </c>
       <c r="C285" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="D285" s="2">
-        <v>0.53125</v>
+        <v>0.45833333333333</v>
       </c>
       <c r="E285" s="2">
-        <v>0.59375</v>
+        <v>0.52083333333333</v>
       </c>
       <c r="F285" t="s">
-        <v>43</v>
+        <v>25</v>
       </c>
       <c r="G285" t="s">
         <v>19</v>
       </c>
       <c r="H285" t="s">
-        <v>41</v>
+        <v>12</v>
       </c>
       <c r="I285" t="s">
-        <v>44</v>
+        <v>26</v>
       </c>
     </row>
     <row r="286" spans="1:10">
       <c r="A286" s="1">
-        <v>46155.0</v>
+        <v>46154.0</v>
       </c>
       <c r="B286" t="s">
-        <v>45</v>
+        <v>35</v>
+      </c>
+      <c r="C286" t="s">
+        <v>24</v>
       </c>
       <c r="D286" s="2">
-        <v>0.3125</v>
+        <v>0.45833333333333</v>
       </c>
       <c r="E286" s="2">
-        <v>0.375</v>
+        <v>0.52083333333333</v>
       </c>
       <c r="F286" t="s">
-        <v>46</v>
+        <v>40</v>
       </c>
       <c r="G286" t="s">
-        <v>32</v>
+        <v>19</v>
       </c>
       <c r="H286" t="s">
-        <v>47</v>
+        <v>41</v>
       </c>
       <c r="I286" t="s">
-        <v>48</v>
+        <v>42</v>
       </c>
     </row>
     <row r="287" spans="1:10">
       <c r="A287" s="1">
-        <v>46155.0</v>
+        <v>46154.0</v>
       </c>
       <c r="B287" t="s">
-        <v>45</v>
+        <v>35</v>
+      </c>
+      <c r="C287" t="s">
+        <v>24</v>
       </c>
       <c r="D287" s="2">
-        <v>0.39583333333333</v>
+        <v>0.53125</v>
       </c>
       <c r="E287" s="2">
-        <v>0.58333333333333</v>
+        <v>0.59375</v>
       </c>
       <c r="F287" t="s">
-        <v>49</v>
+        <v>43</v>
       </c>
       <c r="G287" t="s">
-        <v>32</v>
+        <v>19</v>
+      </c>
+      <c r="H287" t="s">
+        <v>41</v>
+      </c>
+      <c r="I287" t="s">
+        <v>44</v>
       </c>
     </row>
     <row r="288" spans="1:10">
       <c r="A288" s="1">
         <v>46155.0</v>
       </c>
       <c r="B288" t="s">
         <v>45</v>
       </c>
       <c r="D288" s="2">
-        <v>0.67708333333333</v>
+        <v>0.3125</v>
       </c>
       <c r="E288" s="2">
-        <v>0.73958333333333</v>
+        <v>0.375</v>
       </c>
       <c r="F288" t="s">
-        <v>50</v>
+        <v>46</v>
       </c>
       <c r="G288" t="s">
-        <v>51</v>
+        <v>32</v>
+      </c>
+      <c r="H288" t="s">
+        <v>47</v>
       </c>
       <c r="I288" t="s">
-        <v>13</v>
+        <v>48</v>
       </c>
     </row>
     <row r="289" spans="1:10">
       <c r="A289" s="1">
-        <v>46156.0</v>
+        <v>46155.0</v>
       </c>
       <c r="B289" t="s">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="D289" s="2">
-        <v>0.3125</v>
+        <v>0.39583333333333</v>
       </c>
       <c r="E289" s="2">
-        <v>0.375</v>
+        <v>0.58333333333333</v>
       </c>
       <c r="F289" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="G289" t="s">
-        <v>11</v>
-[...5 lines deleted...]
-        <v>54</v>
+        <v>32</v>
       </c>
     </row>
     <row r="290" spans="1:10">
       <c r="A290" s="1">
-        <v>46156.0</v>
+        <v>46155.0</v>
       </c>
       <c r="B290" t="s">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="D290" s="2">
-        <v>0.38541666666667</v>
+        <v>0.67708333333333</v>
       </c>
       <c r="E290" s="2">
-        <v>0.41666666666667</v>
+        <v>0.73958333333333</v>
       </c>
       <c r="F290" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="G290" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="I290" t="s">
-        <v>56</v>
+        <v>13</v>
       </c>
     </row>
     <row r="291" spans="1:10">
       <c r="A291" s="1">
         <v>46156.0</v>
       </c>
       <c r="B291" t="s">
         <v>52</v>
       </c>
-      <c r="C291" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D291" s="2">
-        <v>0.45833333333333</v>
+        <v>0.3125</v>
       </c>
       <c r="E291" s="2">
-        <v>0.52083333333333</v>
+        <v>0.375</v>
       </c>
       <c r="F291" t="s">
-        <v>57</v>
+        <v>53</v>
       </c>
       <c r="G291" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="H291" t="s">
-        <v>58</v>
+        <v>47</v>
       </c>
       <c r="I291" t="s">
-        <v>44</v>
+        <v>54</v>
       </c>
     </row>
     <row r="292" spans="1:10">
       <c r="A292" s="1">
         <v>46156.0</v>
       </c>
       <c r="B292" t="s">
         <v>52</v>
       </c>
-      <c r="C292" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D292" s="2">
-        <v>0.45833333333333</v>
+        <v>0.38541666666667</v>
       </c>
       <c r="E292" s="2">
-        <v>0.52083333333333</v>
+        <v>0.41666666666667</v>
       </c>
       <c r="F292" t="s">
-        <v>59</v>
+        <v>55</v>
       </c>
       <c r="G292" t="s">
-        <v>60</v>
+        <v>32</v>
       </c>
       <c r="H292" t="s">
-        <v>12</v>
+        <v>47</v>
       </c>
       <c r="I292" t="s">
-        <v>26</v>
+        <v>56</v>
       </c>
     </row>
     <row r="293" spans="1:10">
       <c r="A293" s="1">
         <v>46156.0</v>
       </c>
       <c r="B293" t="s">
         <v>52</v>
       </c>
       <c r="C293" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="D293" s="2">
-        <v>0.53125</v>
+        <v>0.45833333333333</v>
       </c>
       <c r="E293" s="2">
-        <v>0.59375</v>
+        <v>0.52083333333333</v>
       </c>
       <c r="F293" t="s">
-        <v>43</v>
+        <v>57</v>
       </c>
       <c r="G293" t="s">
         <v>19</v>
       </c>
       <c r="H293" t="s">
-        <v>41</v>
+        <v>58</v>
       </c>
       <c r="I293" t="s">
-        <v>30</v>
+        <v>44</v>
       </c>
     </row>
     <row r="294" spans="1:10">
       <c r="A294" s="1">
         <v>46156.0</v>
       </c>
       <c r="B294" t="s">
         <v>52</v>
       </c>
       <c r="C294" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="D294" s="2">
-        <v>0.53125</v>
+        <v>0.45833333333333</v>
       </c>
       <c r="E294" s="2">
-        <v>0.59375</v>
+        <v>0.52083333333333</v>
       </c>
       <c r="F294" t="s">
         <v>59</v>
       </c>
       <c r="G294" t="s">
         <v>60</v>
       </c>
       <c r="H294" t="s">
         <v>12</v>
       </c>
       <c r="I294" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="295" spans="1:10">
       <c r="A295" s="1">
         <v>46156.0</v>
       </c>
       <c r="B295" t="s">
         <v>52</v>
       </c>
       <c r="C295" t="s">
         <v>27</v>
       </c>
       <c r="D295" s="2">
-        <v>0.60416666666667</v>
+        <v>0.53125</v>
       </c>
       <c r="E295" s="2">
-        <v>0.66666666666667</v>
+        <v>0.59375</v>
       </c>
       <c r="F295" t="s">
-        <v>57</v>
+        <v>43</v>
       </c>
       <c r="G295" t="s">
         <v>19</v>
       </c>
       <c r="H295" t="s">
-        <v>58</v>
+        <v>41</v>
       </c>
       <c r="I295" t="s">
-        <v>44</v>
+        <v>30</v>
       </c>
     </row>
     <row r="296" spans="1:10">
       <c r="A296" s="1">
         <v>46156.0</v>
       </c>
       <c r="B296" t="s">
         <v>52</v>
       </c>
+      <c r="C296" t="s">
+        <v>24</v>
+      </c>
       <c r="D296" s="2">
-        <v>0.67708333333333</v>
+        <v>0.53125</v>
       </c>
       <c r="E296" s="2">
-        <v>0.73958333333333</v>
+        <v>0.59375</v>
       </c>
       <c r="F296" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="G296" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="H296" t="s">
-        <v>63</v>
+        <v>12</v>
       </c>
       <c r="I296" t="s">
-        <v>64</v>
+        <v>26</v>
       </c>
     </row>
     <row r="297" spans="1:10">
       <c r="A297" s="1">
-        <v>46160.0</v>
+        <v>46156.0</v>
       </c>
       <c r="B297" t="s">
-        <v>9</v>
+        <v>52</v>
+      </c>
+      <c r="C297" t="s">
+        <v>27</v>
       </c>
       <c r="D297" s="2">
-        <v>0.38541666666667</v>
+        <v>0.60416666666667</v>
       </c>
       <c r="E297" s="2">
-        <v>0.44791666666667</v>
+        <v>0.66666666666667</v>
       </c>
       <c r="F297" t="s">
-        <v>14</v>
+        <v>57</v>
       </c>
       <c r="G297" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="H297" t="s">
-        <v>15</v>
+        <v>58</v>
       </c>
       <c r="I297" t="s">
-        <v>16</v>
+        <v>44</v>
       </c>
     </row>
     <row r="298" spans="1:10">
       <c r="A298" s="1">
-        <v>46160.0</v>
+        <v>46156.0</v>
       </c>
       <c r="B298" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>52</v>
       </c>
       <c r="D298" s="2">
-        <v>0.45833333333333</v>
+        <v>0.67708333333333</v>
       </c>
       <c r="E298" s="2">
-        <v>0.52083333333333</v>
+        <v>0.73958333333333</v>
       </c>
       <c r="F298" t="s">
-        <v>18</v>
+        <v>61</v>
       </c>
       <c r="G298" t="s">
-        <v>19</v>
+        <v>62</v>
       </c>
       <c r="H298" t="s">
-        <v>20</v>
+        <v>63</v>
       </c>
       <c r="I298" t="s">
-        <v>21</v>
+        <v>64</v>
       </c>
     </row>
     <row r="299" spans="1:10">
       <c r="A299" s="1">
-        <v>46160.0</v>
+        <v>46157.0</v>
       </c>
       <c r="B299" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>67</v>
       </c>
       <c r="D299" s="2">
-        <v>0.45833333333333</v>
+        <v>0.33333333333333</v>
       </c>
       <c r="E299" s="2">
-        <v>0.52083333333333</v>
+        <v>0.39583333333333</v>
       </c>
       <c r="F299" t="s">
-        <v>18</v>
+        <v>36</v>
       </c>
       <c r="G299" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="H299" t="s">
-        <v>20</v>
+        <v>37</v>
       </c>
       <c r="I299" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
     </row>
     <row r="300" spans="1:10">
       <c r="A300" s="1">
         <v>46160.0</v>
       </c>
       <c r="B300" t="s">
         <v>9</v>
       </c>
-      <c r="C300" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D300" s="2">
-        <v>0.45833333333333</v>
+        <v>0.38541666666667</v>
       </c>
       <c r="E300" s="2">
-        <v>0.52083333333333</v>
+        <v>0.44791666666667</v>
       </c>
       <c r="F300" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="G300" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="H300" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="I300" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
     </row>
     <row r="301" spans="1:10">
       <c r="A301" s="1">
         <v>46160.0</v>
       </c>
       <c r="B301" t="s">
         <v>9</v>
       </c>
       <c r="C301" t="s">
         <v>17</v>
       </c>
       <c r="D301" s="2">
-        <v>0.53125</v>
+        <v>0.45833333333333</v>
       </c>
       <c r="E301" s="2">
-        <v>0.59375</v>
+        <v>0.52083333333333</v>
       </c>
       <c r="F301" t="s">
         <v>18</v>
       </c>
       <c r="G301" t="s">
         <v>19</v>
       </c>
       <c r="H301" t="s">
         <v>20</v>
       </c>
       <c r="I301" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="302" spans="1:10">
       <c r="A302" s="1">
         <v>46160.0</v>
       </c>
       <c r="B302" t="s">
         <v>9</v>
       </c>
       <c r="C302" t="s">
         <v>22</v>
       </c>
       <c r="D302" s="2">
-        <v>0.53125</v>
+        <v>0.45833333333333</v>
       </c>
       <c r="E302" s="2">
-        <v>0.59375</v>
+        <v>0.52083333333333</v>
       </c>
       <c r="F302" t="s">
         <v>18</v>
       </c>
       <c r="G302" t="s">
         <v>19</v>
       </c>
       <c r="H302" t="s">
         <v>20</v>
       </c>
       <c r="I302" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="303" spans="1:10">
       <c r="A303" s="1">
         <v>46160.0</v>
       </c>
       <c r="B303" t="s">
         <v>9</v>
       </c>
       <c r="C303" t="s">
         <v>23</v>
       </c>
       <c r="D303" s="2">
-        <v>0.53125</v>
+        <v>0.45833333333333</v>
       </c>
       <c r="E303" s="2">
-        <v>0.59375</v>
+        <v>0.52083333333333</v>
       </c>
       <c r="F303" t="s">
         <v>18</v>
       </c>
       <c r="G303" t="s">
         <v>19</v>
       </c>
       <c r="H303" t="s">
         <v>20</v>
       </c>
       <c r="I303" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="304" spans="1:10">
       <c r="A304" s="1">
         <v>46160.0</v>
       </c>
       <c r="B304" t="s">
         <v>9</v>
       </c>
       <c r="C304" t="s">
-        <v>27</v>
+        <v>17</v>
       </c>
       <c r="D304" s="2">
-        <v>0.60416666666667</v>
+        <v>0.53125</v>
       </c>
       <c r="E304" s="2">
-        <v>0.66666666666667</v>
+        <v>0.59375</v>
       </c>
       <c r="F304" t="s">
-        <v>31</v>
+        <v>18</v>
       </c>
       <c r="G304" t="s">
-        <v>32</v>
+        <v>19</v>
       </c>
       <c r="H304" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="I304" t="s">
-        <v>34</v>
+        <v>21</v>
       </c>
     </row>
     <row r="305" spans="1:10">
       <c r="A305" s="1">
         <v>46160.0</v>
       </c>
       <c r="B305" t="s">
         <v>9</v>
       </c>
       <c r="C305" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="D305" s="2">
-        <v>0.60416666666667</v>
+        <v>0.53125</v>
       </c>
       <c r="E305" s="2">
-        <v>0.66666666666667</v>
+        <v>0.59375</v>
       </c>
       <c r="F305" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="G305" t="s">
         <v>19</v>
       </c>
       <c r="H305" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="I305" t="s">
-        <v>26</v>
+        <v>21</v>
       </c>
     </row>
     <row r="306" spans="1:10">
       <c r="A306" s="1">
-        <v>46161.0</v>
+        <v>46160.0</v>
       </c>
       <c r="B306" t="s">
-        <v>35</v>
+        <v>9</v>
+      </c>
+      <c r="C306" t="s">
+        <v>23</v>
       </c>
       <c r="D306" s="2">
-        <v>0.3125</v>
+        <v>0.53125</v>
       </c>
       <c r="E306" s="2">
-        <v>0.375</v>
+        <v>0.59375</v>
       </c>
       <c r="F306" t="s">
-        <v>36</v>
+        <v>18</v>
       </c>
       <c r="G306" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="H306" t="s">
-        <v>37</v>
+        <v>20</v>
       </c>
       <c r="I306" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
     </row>
     <row r="307" spans="1:10">
       <c r="A307" s="1">
-        <v>46161.0</v>
+        <v>46160.0</v>
       </c>
       <c r="B307" t="s">
-        <v>35</v>
+        <v>9</v>
       </c>
       <c r="C307" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="D307" s="2">
-        <v>0.38541666666667</v>
+        <v>0.60416666666667</v>
       </c>
       <c r="E307" s="2">
-        <v>0.44791666666667</v>
+        <v>0.66666666666667</v>
       </c>
       <c r="F307" t="s">
         <v>31</v>
       </c>
       <c r="G307" t="s">
         <v>32</v>
       </c>
       <c r="H307" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="I307" t="s">
-        <v>65</v>
+        <v>34</v>
       </c>
     </row>
     <row r="308" spans="1:10">
       <c r="A308" s="1">
-        <v>46161.0</v>
+        <v>46160.0</v>
       </c>
       <c r="B308" t="s">
-        <v>35</v>
+        <v>9</v>
       </c>
       <c r="C308" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="D308" s="2">
-        <v>0.38541666666667</v>
+        <v>0.60416666666667</v>
       </c>
       <c r="E308" s="2">
-        <v>0.44791666666667</v>
+        <v>0.66666666666667</v>
       </c>
       <c r="F308" t="s">
-        <v>40</v>
+        <v>25</v>
       </c>
       <c r="G308" t="s">
         <v>19</v>
       </c>
       <c r="H308" t="s">
-        <v>41</v>
+        <v>12</v>
       </c>
       <c r="I308" t="s">
-        <v>42</v>
+        <v>26</v>
       </c>
     </row>
     <row r="309" spans="1:10">
       <c r="A309" s="1">
         <v>46161.0</v>
       </c>
       <c r="B309" t="s">
         <v>35</v>
       </c>
-      <c r="C309" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D309" s="2">
-        <v>0.45833333333333</v>
+        <v>0.3125</v>
       </c>
       <c r="E309" s="2">
-        <v>0.52083333333333</v>
+        <v>0.375</v>
       </c>
       <c r="F309" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="G309" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="H309" t="s">
-        <v>12</v>
+        <v>37</v>
       </c>
       <c r="I309" t="s">
-        <v>26</v>
+        <v>13</v>
       </c>
     </row>
     <row r="310" spans="1:10">
       <c r="A310" s="1">
         <v>46161.0</v>
       </c>
       <c r="B310" t="s">
         <v>35</v>
       </c>
       <c r="C310" t="s">
         <v>24</v>
       </c>
       <c r="D310" s="2">
-        <v>0.45833333333333</v>
+        <v>0.38541666666667</v>
       </c>
       <c r="E310" s="2">
-        <v>0.52083333333333</v>
+        <v>0.44791666666667</v>
       </c>
       <c r="F310" t="s">
-        <v>40</v>
+        <v>31</v>
       </c>
       <c r="G310" t="s">
-        <v>19</v>
+        <v>32</v>
       </c>
       <c r="H310" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="I310" t="s">
-        <v>42</v>
+        <v>65</v>
       </c>
     </row>
     <row r="311" spans="1:10">
       <c r="A311" s="1">
         <v>46161.0</v>
       </c>
       <c r="B311" t="s">
         <v>35</v>
       </c>
       <c r="C311" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="D311" s="2">
-        <v>0.53125</v>
+        <v>0.38541666666667</v>
       </c>
       <c r="E311" s="2">
-        <v>0.59375</v>
+        <v>0.44791666666667</v>
       </c>
       <c r="F311" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="G311" t="s">
         <v>19</v>
       </c>
       <c r="H311" t="s">
         <v>41</v>
       </c>
       <c r="I311" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
     </row>
     <row r="312" spans="1:10">
       <c r="A312" s="1">
-        <v>46162.0</v>
+        <v>46161.0</v>
       </c>
       <c r="B312" t="s">
-        <v>45</v>
+        <v>35</v>
+      </c>
+      <c r="C312" t="s">
+        <v>27</v>
       </c>
       <c r="D312" s="2">
-        <v>0.3125</v>
+        <v>0.45833333333333</v>
       </c>
       <c r="E312" s="2">
-        <v>0.375</v>
+        <v>0.52083333333333</v>
       </c>
       <c r="F312" t="s">
-        <v>46</v>
+        <v>25</v>
       </c>
       <c r="G312" t="s">
-        <v>32</v>
+        <v>19</v>
       </c>
       <c r="H312" t="s">
-        <v>47</v>
+        <v>12</v>
       </c>
       <c r="I312" t="s">
-        <v>48</v>
+        <v>26</v>
       </c>
     </row>
     <row r="313" spans="1:10">
       <c r="A313" s="1">
-        <v>46162.0</v>
+        <v>46161.0</v>
       </c>
       <c r="B313" t="s">
-        <v>45</v>
+        <v>35</v>
+      </c>
+      <c r="C313" t="s">
+        <v>24</v>
       </c>
       <c r="D313" s="2">
-        <v>0.39583333333333</v>
+        <v>0.45833333333333</v>
       </c>
       <c r="E313" s="2">
-        <v>0.58333333333333</v>
+        <v>0.52083333333333</v>
       </c>
       <c r="F313" t="s">
-        <v>49</v>
+        <v>40</v>
       </c>
       <c r="G313" t="s">
-        <v>32</v>
+        <v>19</v>
+      </c>
+      <c r="H313" t="s">
+        <v>41</v>
+      </c>
+      <c r="I313" t="s">
+        <v>42</v>
       </c>
     </row>
     <row r="314" spans="1:10">
       <c r="A314" s="1">
-        <v>46162.0</v>
+        <v>46161.0</v>
       </c>
       <c r="B314" t="s">
-        <v>45</v>
+        <v>35</v>
+      </c>
+      <c r="C314" t="s">
+        <v>24</v>
       </c>
       <c r="D314" s="2">
-        <v>0.60069444444444</v>
+        <v>0.53125</v>
       </c>
       <c r="E314" s="2">
-        <v>0.66666666666667</v>
+        <v>0.59375</v>
       </c>
       <c r="F314" t="s">
-        <v>66</v>
+        <v>43</v>
       </c>
       <c r="G314" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="H314" t="s">
         <v>41</v>
       </c>
       <c r="I314" t="s">
-        <v>13</v>
+        <v>44</v>
       </c>
     </row>
     <row r="315" spans="1:10">
       <c r="A315" s="1">
         <v>46162.0</v>
       </c>
       <c r="B315" t="s">
         <v>45</v>
       </c>
       <c r="D315" s="2">
-        <v>0.67708333333333</v>
+        <v>0.3125</v>
       </c>
       <c r="E315" s="2">
-        <v>0.73958333333333</v>
+        <v>0.375</v>
       </c>
       <c r="F315" t="s">
-        <v>50</v>
+        <v>46</v>
       </c>
       <c r="G315" t="s">
-        <v>51</v>
+        <v>32</v>
+      </c>
+      <c r="H315" t="s">
+        <v>47</v>
       </c>
       <c r="I315" t="s">
-        <v>13</v>
+        <v>48</v>
       </c>
     </row>
     <row r="316" spans="1:10">
       <c r="A316" s="1">
-        <v>46163.0</v>
+        <v>46162.0</v>
       </c>
       <c r="B316" t="s">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="D316" s="2">
-        <v>0.3125</v>
+        <v>0.39583333333333</v>
       </c>
       <c r="E316" s="2">
-        <v>0.375</v>
+        <v>0.58333333333333</v>
       </c>
       <c r="F316" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="G316" t="s">
-        <v>11</v>
-[...5 lines deleted...]
-        <v>54</v>
+        <v>32</v>
       </c>
     </row>
     <row r="317" spans="1:10">
       <c r="A317" s="1">
-        <v>46163.0</v>
+        <v>46162.0</v>
       </c>
       <c r="B317" t="s">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="D317" s="2">
-        <v>0.38541666666667</v>
+        <v>0.60069444444444</v>
       </c>
       <c r="E317" s="2">
-        <v>0.41666666666667</v>
+        <v>0.66666666666667</v>
       </c>
       <c r="F317" t="s">
-        <v>55</v>
+        <v>66</v>
       </c>
       <c r="G317" t="s">
-        <v>32</v>
+        <v>11</v>
       </c>
       <c r="H317" t="s">
-        <v>47</v>
+        <v>41</v>
       </c>
       <c r="I317" t="s">
-        <v>56</v>
+        <v>13</v>
       </c>
     </row>
     <row r="318" spans="1:10">
       <c r="A318" s="1">
-        <v>46163.0</v>
+        <v>46162.0</v>
       </c>
       <c r="B318" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>45</v>
       </c>
       <c r="D318" s="2">
-        <v>0.45833333333333</v>
+        <v>0.67708333333333</v>
       </c>
       <c r="E318" s="2">
-        <v>0.52083333333333</v>
+        <v>0.73958333333333</v>
       </c>
       <c r="F318" t="s">
-        <v>57</v>
+        <v>50</v>
       </c>
       <c r="G318" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>51</v>
       </c>
       <c r="I318" t="s">
-        <v>44</v>
+        <v>13</v>
       </c>
     </row>
     <row r="319" spans="1:10">
       <c r="A319" s="1">
         <v>46163.0</v>
       </c>
       <c r="B319" t="s">
         <v>52</v>
       </c>
-      <c r="C319" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D319" s="2">
-        <v>0.45833333333333</v>
+        <v>0.3125</v>
       </c>
       <c r="E319" s="2">
-        <v>0.52083333333333</v>
+        <v>0.375</v>
       </c>
       <c r="F319" t="s">
-        <v>59</v>
+        <v>53</v>
       </c>
       <c r="G319" t="s">
-        <v>60</v>
+        <v>11</v>
       </c>
       <c r="H319" t="s">
-        <v>12</v>
+        <v>47</v>
       </c>
       <c r="I319" t="s">
-        <v>26</v>
+        <v>54</v>
       </c>
     </row>
     <row r="320" spans="1:10">
       <c r="A320" s="1">
         <v>46163.0</v>
       </c>
       <c r="B320" t="s">
         <v>52</v>
       </c>
-      <c r="C320" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D320" s="2">
-        <v>0.53125</v>
+        <v>0.38541666666667</v>
       </c>
       <c r="E320" s="2">
-        <v>0.59375</v>
+        <v>0.41666666666667</v>
       </c>
       <c r="F320" t="s">
-        <v>43</v>
+        <v>55</v>
       </c>
       <c r="G320" t="s">
-        <v>19</v>
+        <v>32</v>
       </c>
       <c r="H320" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="I320" t="s">
-        <v>30</v>
+        <v>56</v>
       </c>
     </row>
     <row r="321" spans="1:10">
       <c r="A321" s="1">
         <v>46163.0</v>
       </c>
       <c r="B321" t="s">
         <v>52</v>
       </c>
       <c r="C321" t="s">
         <v>24</v>
       </c>
       <c r="D321" s="2">
-        <v>0.53125</v>
+        <v>0.45833333333333</v>
       </c>
       <c r="E321" s="2">
-        <v>0.59375</v>
+        <v>0.52083333333333</v>
       </c>
       <c r="F321" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="G321" t="s">
-        <v>60</v>
+        <v>19</v>
       </c>
       <c r="H321" t="s">
-        <v>12</v>
+        <v>58</v>
       </c>
       <c r="I321" t="s">
-        <v>26</v>
+        <v>44</v>
       </c>
     </row>
     <row r="322" spans="1:10">
       <c r="A322" s="1">
         <v>46163.0</v>
       </c>
       <c r="B322" t="s">
         <v>52</v>
       </c>
       <c r="C322" t="s">
         <v>27</v>
       </c>
       <c r="D322" s="2">
-        <v>0.60416666666667</v>
+        <v>0.45833333333333</v>
       </c>
       <c r="E322" s="2">
-        <v>0.66666666666667</v>
+        <v>0.52083333333333</v>
       </c>
       <c r="F322" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="G322" t="s">
-        <v>19</v>
+        <v>60</v>
       </c>
       <c r="H322" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I322" t="s">
-        <v>44</v>
+        <v>26</v>
       </c>
     </row>
     <row r="323" spans="1:10">
       <c r="A323" s="1">
         <v>46163.0</v>
       </c>
       <c r="B323" t="s">
         <v>52</v>
       </c>
+      <c r="C323" t="s">
+        <v>27</v>
+      </c>
       <c r="D323" s="2">
-        <v>0.67708333333333</v>
+        <v>0.53125</v>
       </c>
       <c r="E323" s="2">
-        <v>0.73958333333333</v>
+        <v>0.59375</v>
       </c>
       <c r="F323" t="s">
-        <v>61</v>
+        <v>43</v>
       </c>
       <c r="G323" t="s">
-        <v>62</v>
+        <v>19</v>
       </c>
       <c r="H323" t="s">
-        <v>63</v>
+        <v>41</v>
       </c>
       <c r="I323" t="s">
-        <v>64</v>
+        <v>30</v>
       </c>
     </row>
     <row r="324" spans="1:10">
       <c r="A324" s="1">
-        <v>46167.0</v>
+        <v>46163.0</v>
       </c>
       <c r="B324" t="s">
-        <v>9</v>
+        <v>52</v>
+      </c>
+      <c r="C324" t="s">
+        <v>24</v>
       </c>
       <c r="D324" s="2">
-        <v>0.38541666666667</v>
+        <v>0.53125</v>
       </c>
       <c r="E324" s="2">
-        <v>0.44791666666667</v>
+        <v>0.59375</v>
       </c>
       <c r="F324" t="s">
-        <v>14</v>
+        <v>59</v>
       </c>
       <c r="G324" t="s">
-        <v>11</v>
+        <v>60</v>
       </c>
       <c r="H324" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="I324" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
     </row>
     <row r="325" spans="1:10">
       <c r="A325" s="1">
-        <v>46167.0</v>
+        <v>46163.0</v>
       </c>
       <c r="B325" t="s">
-        <v>9</v>
+        <v>52</v>
       </c>
       <c r="C325" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="D325" s="2">
-        <v>0.45833333333333</v>
+        <v>0.60416666666667</v>
       </c>
       <c r="E325" s="2">
-        <v>0.52083333333333</v>
+        <v>0.66666666666667</v>
       </c>
       <c r="F325" t="s">
-        <v>18</v>
+        <v>57</v>
       </c>
       <c r="G325" t="s">
         <v>19</v>
       </c>
       <c r="H325" t="s">
-        <v>20</v>
+        <v>58</v>
       </c>
       <c r="I325" t="s">
-        <v>21</v>
+        <v>44</v>
       </c>
     </row>
     <row r="326" spans="1:10">
       <c r="A326" s="1">
-        <v>46167.0</v>
+        <v>46163.0</v>
       </c>
       <c r="B326" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>52</v>
       </c>
       <c r="D326" s="2">
-        <v>0.45833333333333</v>
+        <v>0.67708333333333</v>
       </c>
       <c r="E326" s="2">
-        <v>0.52083333333333</v>
+        <v>0.73958333333333</v>
       </c>
       <c r="F326" t="s">
-        <v>18</v>
+        <v>61</v>
       </c>
       <c r="G326" t="s">
-        <v>19</v>
+        <v>62</v>
       </c>
       <c r="H326" t="s">
-        <v>20</v>
+        <v>63</v>
       </c>
       <c r="I326" t="s">
-        <v>21</v>
+        <v>64</v>
       </c>
     </row>
     <row r="327" spans="1:10">
       <c r="A327" s="1">
         <v>46167.0</v>
       </c>
       <c r="B327" t="s">
         <v>9</v>
       </c>
-      <c r="C327" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D327" s="2">
-        <v>0.45833333333333</v>
+        <v>0.38541666666667</v>
       </c>
       <c r="E327" s="2">
-        <v>0.52083333333333</v>
+        <v>0.44791666666667</v>
       </c>
       <c r="F327" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="G327" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="H327" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="I327" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
     </row>
     <row r="328" spans="1:10">
       <c r="A328" s="1">
         <v>46167.0</v>
       </c>
       <c r="B328" t="s">
         <v>9</v>
       </c>
       <c r="C328" t="s">
         <v>17</v>
       </c>
       <c r="D328" s="2">
-        <v>0.53125</v>
+        <v>0.45833333333333</v>
       </c>
       <c r="E328" s="2">
-        <v>0.59375</v>
+        <v>0.52083333333333</v>
       </c>
       <c r="F328" t="s">
         <v>18</v>
       </c>
       <c r="G328" t="s">
         <v>19</v>
       </c>
       <c r="H328" t="s">
         <v>20</v>
       </c>
       <c r="I328" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="329" spans="1:10">
       <c r="A329" s="1">
         <v>46167.0</v>
       </c>
       <c r="B329" t="s">
         <v>9</v>
       </c>
       <c r="C329" t="s">
         <v>22</v>
       </c>
       <c r="D329" s="2">
-        <v>0.53125</v>
+        <v>0.45833333333333</v>
       </c>
       <c r="E329" s="2">
-        <v>0.59375</v>
+        <v>0.52083333333333</v>
       </c>
       <c r="F329" t="s">
         <v>18</v>
       </c>
       <c r="G329" t="s">
         <v>19</v>
       </c>
       <c r="H329" t="s">
         <v>20</v>
       </c>
       <c r="I329" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="330" spans="1:10">
       <c r="A330" s="1">
         <v>46167.0</v>
       </c>
       <c r="B330" t="s">
         <v>9</v>
       </c>
       <c r="C330" t="s">
         <v>23</v>
       </c>
       <c r="D330" s="2">
-        <v>0.53125</v>
+        <v>0.45833333333333</v>
       </c>
       <c r="E330" s="2">
-        <v>0.59375</v>
+        <v>0.52083333333333</v>
       </c>
       <c r="F330" t="s">
         <v>18</v>
       </c>
       <c r="G330" t="s">
         <v>19</v>
       </c>
       <c r="H330" t="s">
         <v>20</v>
       </c>
       <c r="I330" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="331" spans="1:10">
       <c r="A331" s="1">
         <v>46167.0</v>
       </c>
       <c r="B331" t="s">
         <v>9</v>
       </c>
       <c r="C331" t="s">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="D331" s="2">
-        <v>0.60416666666667</v>
+        <v>0.53125</v>
       </c>
       <c r="E331" s="2">
-        <v>0.66666666666667</v>
+        <v>0.59375</v>
       </c>
       <c r="F331" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="G331" t="s">
         <v>19</v>
       </c>
       <c r="H331" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="I331" t="s">
-        <v>26</v>
+        <v>21</v>
       </c>
     </row>
     <row r="332" spans="1:10">
       <c r="A332" s="1">
         <v>46167.0</v>
       </c>
       <c r="B332" t="s">
         <v>9</v>
       </c>
       <c r="C332" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="D332" s="2">
-        <v>0.60763888888889</v>
+        <v>0.53125</v>
       </c>
       <c r="E332" s="2">
-        <v>0.66666666666667</v>
+        <v>0.59375</v>
       </c>
       <c r="F332" t="s">
-        <v>28</v>
+        <v>18</v>
       </c>
       <c r="G332" t="s">
         <v>19</v>
       </c>
       <c r="H332" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="I332" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
     </row>
     <row r="333" spans="1:10">
       <c r="A333" s="1">
         <v>46167.0</v>
       </c>
       <c r="B333" t="s">
         <v>9</v>
       </c>
       <c r="C333" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="D333" s="2">
-        <v>0.67708333333333</v>
+        <v>0.53125</v>
       </c>
       <c r="E333" s="2">
-        <v>0.73611111111111</v>
+        <v>0.59375</v>
       </c>
       <c r="F333" t="s">
-        <v>28</v>
+        <v>18</v>
       </c>
       <c r="G333" t="s">
         <v>19</v>
       </c>
       <c r="H333" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="I333" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
     </row>
     <row r="334" spans="1:10">
       <c r="A334" s="1">
         <v>46167.0</v>
       </c>
       <c r="B334" t="s">
         <v>9</v>
       </c>
       <c r="C334" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="D334" s="2">
-        <v>0.67708333333333</v>
+        <v>0.60416666666667</v>
       </c>
       <c r="E334" s="2">
-        <v>0.73958333333333</v>
+        <v>0.66666666666667</v>
       </c>
       <c r="F334" t="s">
-        <v>31</v>
+        <v>25</v>
       </c>
       <c r="G334" t="s">
-        <v>32</v>
+        <v>19</v>
       </c>
       <c r="H334" t="s">
-        <v>33</v>
+        <v>12</v>
       </c>
       <c r="I334" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
     </row>
     <row r="335" spans="1:10">
       <c r="A335" s="1">
-        <v>46168.0</v>
+        <v>46167.0</v>
       </c>
       <c r="B335" t="s">
-        <v>35</v>
+        <v>9</v>
+      </c>
+      <c r="C335" t="s">
+        <v>27</v>
       </c>
       <c r="D335" s="2">
-        <v>0.3125</v>
+        <v>0.60763888888889</v>
       </c>
       <c r="E335" s="2">
-        <v>0.375</v>
+        <v>0.66666666666667</v>
       </c>
       <c r="F335" t="s">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="G335" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="H335" t="s">
-        <v>37</v>
+        <v>29</v>
       </c>
       <c r="I335" t="s">
-        <v>13</v>
+        <v>30</v>
       </c>
     </row>
     <row r="336" spans="1:10">
       <c r="A336" s="1">
-        <v>46168.0</v>
+        <v>46167.0</v>
       </c>
       <c r="B336" t="s">
-        <v>35</v>
+        <v>9</v>
       </c>
       <c r="C336" t="s">
         <v>24</v>
       </c>
       <c r="D336" s="2">
-        <v>0.38541666666667</v>
+        <v>0.67708333333333</v>
       </c>
       <c r="E336" s="2">
-        <v>0.44791666666667</v>
+        <v>0.73611111111111</v>
       </c>
       <c r="F336" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="G336" t="s">
-        <v>32</v>
+        <v>19</v>
       </c>
       <c r="H336" t="s">
-        <v>38</v>
+        <v>29</v>
       </c>
       <c r="I336" t="s">
-        <v>65</v>
+        <v>30</v>
       </c>
     </row>
     <row r="337" spans="1:10">
       <c r="A337" s="1">
-        <v>46168.0</v>
+        <v>46167.0</v>
       </c>
       <c r="B337" t="s">
-        <v>35</v>
+        <v>9</v>
       </c>
       <c r="C337" t="s">
         <v>27</v>
       </c>
       <c r="D337" s="2">
-        <v>0.38541666666667</v>
+        <v>0.67708333333333</v>
       </c>
       <c r="E337" s="2">
-        <v>0.44791666666667</v>
+        <v>0.73958333333333</v>
       </c>
       <c r="F337" t="s">
-        <v>40</v>
+        <v>31</v>
       </c>
       <c r="G337" t="s">
-        <v>19</v>
+        <v>32</v>
       </c>
       <c r="H337" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="I337" t="s">
-        <v>42</v>
+        <v>34</v>
       </c>
     </row>
     <row r="338" spans="1:10">
       <c r="A338" s="1">
         <v>46168.0</v>
       </c>
       <c r="B338" t="s">
         <v>35</v>
       </c>
-      <c r="C338" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D338" s="2">
-        <v>0.45833333333333</v>
+        <v>0.3125</v>
       </c>
       <c r="E338" s="2">
-        <v>0.52083333333333</v>
+        <v>0.375</v>
       </c>
       <c r="F338" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="G338" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="H338" t="s">
-        <v>12</v>
+        <v>37</v>
       </c>
       <c r="I338" t="s">
-        <v>26</v>
+        <v>13</v>
       </c>
     </row>
     <row r="339" spans="1:10">
       <c r="A339" s="1">
         <v>46168.0</v>
       </c>
       <c r="B339" t="s">
         <v>35</v>
       </c>
       <c r="C339" t="s">
         <v>24</v>
       </c>
       <c r="D339" s="2">
-        <v>0.45833333333333</v>
+        <v>0.38541666666667</v>
       </c>
       <c r="E339" s="2">
-        <v>0.52083333333333</v>
+        <v>0.44791666666667</v>
       </c>
       <c r="F339" t="s">
-        <v>40</v>
+        <v>31</v>
       </c>
       <c r="G339" t="s">
-        <v>19</v>
+        <v>32</v>
       </c>
       <c r="H339" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="I339" t="s">
-        <v>42</v>
+        <v>65</v>
       </c>
     </row>
     <row r="340" spans="1:10">
       <c r="A340" s="1">
         <v>46168.0</v>
       </c>
       <c r="B340" t="s">
         <v>35</v>
       </c>
       <c r="C340" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="D340" s="2">
-        <v>0.53125</v>
+        <v>0.38541666666667</v>
       </c>
       <c r="E340" s="2">
-        <v>0.59375</v>
+        <v>0.44791666666667</v>
       </c>
       <c r="F340" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="G340" t="s">
         <v>19</v>
       </c>
       <c r="H340" t="s">
         <v>41</v>
       </c>
       <c r="I340" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
     </row>
     <row r="341" spans="1:10">
       <c r="A341" s="1">
-        <v>46169.0</v>
+        <v>46168.0</v>
       </c>
       <c r="B341" t="s">
-        <v>45</v>
+        <v>35</v>
+      </c>
+      <c r="C341" t="s">
+        <v>27</v>
       </c>
       <c r="D341" s="2">
-        <v>0.3125</v>
+        <v>0.45833333333333</v>
       </c>
       <c r="E341" s="2">
-        <v>0.375</v>
+        <v>0.52083333333333</v>
       </c>
       <c r="F341" t="s">
-        <v>46</v>
+        <v>25</v>
       </c>
       <c r="G341" t="s">
-        <v>32</v>
+        <v>19</v>
       </c>
       <c r="H341" t="s">
-        <v>47</v>
+        <v>12</v>
       </c>
       <c r="I341" t="s">
-        <v>48</v>
+        <v>26</v>
       </c>
     </row>
     <row r="342" spans="1:10">
       <c r="A342" s="1">
-        <v>46169.0</v>
+        <v>46168.0</v>
       </c>
       <c r="B342" t="s">
-        <v>45</v>
+        <v>35</v>
+      </c>
+      <c r="C342" t="s">
+        <v>24</v>
       </c>
       <c r="D342" s="2">
-        <v>0.39583333333333</v>
+        <v>0.45833333333333</v>
       </c>
       <c r="E342" s="2">
-        <v>0.58333333333333</v>
+        <v>0.52083333333333</v>
       </c>
       <c r="F342" t="s">
-        <v>49</v>
+        <v>40</v>
       </c>
       <c r="G342" t="s">
-        <v>32</v>
+        <v>19</v>
+      </c>
+      <c r="H342" t="s">
+        <v>41</v>
+      </c>
+      <c r="I342" t="s">
+        <v>42</v>
       </c>
     </row>
     <row r="343" spans="1:10">
       <c r="A343" s="1">
-        <v>46169.0</v>
+        <v>46168.0</v>
       </c>
       <c r="B343" t="s">
-        <v>45</v>
+        <v>35</v>
+      </c>
+      <c r="C343" t="s">
+        <v>24</v>
       </c>
       <c r="D343" s="2">
-        <v>0.67708333333333</v>
+        <v>0.53125</v>
       </c>
       <c r="E343" s="2">
-        <v>0.73958333333333</v>
+        <v>0.59375</v>
       </c>
       <c r="F343" t="s">
-        <v>50</v>
+        <v>43</v>
       </c>
       <c r="G343" t="s">
-        <v>51</v>
+        <v>19</v>
+      </c>
+      <c r="H343" t="s">
+        <v>41</v>
       </c>
       <c r="I343" t="s">
-        <v>13</v>
+        <v>44</v>
       </c>
     </row>
     <row r="344" spans="1:10">
       <c r="A344" s="1">
-        <v>46170.0</v>
+        <v>46169.0</v>
       </c>
       <c r="B344" t="s">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="D344" s="2">
         <v>0.3125</v>
       </c>
       <c r="E344" s="2">
         <v>0.375</v>
       </c>
       <c r="F344" t="s">
-        <v>53</v>
+        <v>46</v>
       </c>
       <c r="G344" t="s">
-        <v>11</v>
+        <v>32</v>
       </c>
       <c r="H344" t="s">
         <v>47</v>
       </c>
       <c r="I344" t="s">
-        <v>54</v>
+        <v>48</v>
       </c>
     </row>
     <row r="345" spans="1:10">
       <c r="A345" s="1">
-        <v>46170.0</v>
+        <v>46169.0</v>
       </c>
       <c r="B345" t="s">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="D345" s="2">
-        <v>0.38541666666667</v>
+        <v>0.39583333333333</v>
       </c>
       <c r="E345" s="2">
-        <v>0.41666666666667</v>
+        <v>0.58333333333333</v>
       </c>
       <c r="F345" t="s">
-        <v>55</v>
+        <v>49</v>
       </c>
       <c r="G345" t="s">
         <v>32</v>
       </c>
-      <c r="H345" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="346" spans="1:10">
       <c r="A346" s="1">
-        <v>46170.0</v>
+        <v>46169.0</v>
       </c>
       <c r="B346" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>45</v>
       </c>
       <c r="D346" s="2">
-        <v>0.45833333333333</v>
+        <v>0.67708333333333</v>
       </c>
       <c r="E346" s="2">
-        <v>0.52083333333333</v>
+        <v>0.73958333333333</v>
       </c>
       <c r="F346" t="s">
-        <v>57</v>
+        <v>50</v>
       </c>
       <c r="G346" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>51</v>
       </c>
       <c r="I346" t="s">
-        <v>44</v>
+        <v>13</v>
       </c>
     </row>
     <row r="347" spans="1:10">
       <c r="A347" s="1">
         <v>46170.0</v>
       </c>
       <c r="B347" t="s">
         <v>52</v>
       </c>
-      <c r="C347" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D347" s="2">
-        <v>0.45833333333333</v>
+        <v>0.3125</v>
       </c>
       <c r="E347" s="2">
-        <v>0.52083333333333</v>
+        <v>0.375</v>
       </c>
       <c r="F347" t="s">
-        <v>59</v>
+        <v>53</v>
       </c>
       <c r="G347" t="s">
-        <v>60</v>
+        <v>11</v>
       </c>
       <c r="H347" t="s">
-        <v>12</v>
+        <v>47</v>
       </c>
       <c r="I347" t="s">
-        <v>26</v>
+        <v>54</v>
       </c>
     </row>
     <row r="348" spans="1:10">
       <c r="A348" s="1">
         <v>46170.0</v>
       </c>
       <c r="B348" t="s">
         <v>52</v>
       </c>
-      <c r="C348" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D348" s="2">
-        <v>0.53125</v>
+        <v>0.38541666666667</v>
       </c>
       <c r="E348" s="2">
-        <v>0.59375</v>
+        <v>0.41666666666667</v>
       </c>
       <c r="F348" t="s">
-        <v>43</v>
+        <v>55</v>
       </c>
       <c r="G348" t="s">
-        <v>19</v>
+        <v>32</v>
       </c>
       <c r="H348" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="I348" t="s">
-        <v>30</v>
+        <v>56</v>
       </c>
     </row>
     <row r="349" spans="1:10">
       <c r="A349" s="1">
         <v>46170.0</v>
       </c>
       <c r="B349" t="s">
         <v>52</v>
       </c>
       <c r="C349" t="s">
         <v>24</v>
       </c>
       <c r="D349" s="2">
-        <v>0.53125</v>
+        <v>0.45833333333333</v>
       </c>
       <c r="E349" s="2">
-        <v>0.59375</v>
+        <v>0.52083333333333</v>
       </c>
       <c r="F349" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="G349" t="s">
-        <v>60</v>
+        <v>19</v>
       </c>
       <c r="H349" t="s">
-        <v>12</v>
+        <v>58</v>
       </c>
       <c r="I349" t="s">
-        <v>26</v>
+        <v>44</v>
       </c>
     </row>
     <row r="350" spans="1:10">
       <c r="A350" s="1">
         <v>46170.0</v>
       </c>
       <c r="B350" t="s">
         <v>52</v>
       </c>
       <c r="C350" t="s">
         <v>27</v>
       </c>
       <c r="D350" s="2">
-        <v>0.60416666666667</v>
+        <v>0.45833333333333</v>
       </c>
       <c r="E350" s="2">
-        <v>0.66666666666667</v>
+        <v>0.52083333333333</v>
       </c>
       <c r="F350" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="G350" t="s">
-        <v>19</v>
+        <v>60</v>
       </c>
       <c r="H350" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I350" t="s">
-        <v>44</v>
+        <v>26</v>
       </c>
     </row>
     <row r="351" spans="1:10">
       <c r="A351" s="1">
         <v>46170.0</v>
       </c>
       <c r="B351" t="s">
         <v>52</v>
       </c>
+      <c r="C351" t="s">
+        <v>27</v>
+      </c>
       <c r="D351" s="2">
-        <v>0.67708333333333</v>
+        <v>0.53125</v>
       </c>
       <c r="E351" s="2">
-        <v>0.73958333333333</v>
+        <v>0.59375</v>
       </c>
       <c r="F351" t="s">
-        <v>61</v>
+        <v>43</v>
       </c>
       <c r="G351" t="s">
-        <v>62</v>
+        <v>19</v>
       </c>
       <c r="H351" t="s">
-        <v>63</v>
+        <v>41</v>
       </c>
       <c r="I351" t="s">
-        <v>64</v>
+        <v>30</v>
       </c>
     </row>
     <row r="352" spans="1:10">
       <c r="A352" s="1">
-        <v>46174.0</v>
+        <v>46170.0</v>
       </c>
       <c r="B352" t="s">
-        <v>9</v>
+        <v>52</v>
+      </c>
+      <c r="C352" t="s">
+        <v>24</v>
       </c>
       <c r="D352" s="2">
-        <v>0.38541666666667</v>
+        <v>0.53125</v>
       </c>
       <c r="E352" s="2">
-        <v>0.44791666666667</v>
+        <v>0.59375</v>
       </c>
       <c r="F352" t="s">
-        <v>14</v>
+        <v>59</v>
       </c>
       <c r="G352" t="s">
-        <v>11</v>
+        <v>60</v>
       </c>
       <c r="H352" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="I352" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
     </row>
     <row r="353" spans="1:10">
       <c r="A353" s="1">
-        <v>46174.0</v>
+        <v>46170.0</v>
       </c>
       <c r="B353" t="s">
-        <v>9</v>
+        <v>52</v>
       </c>
       <c r="C353" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="D353" s="2">
-        <v>0.45833333333333</v>
+        <v>0.60416666666667</v>
       </c>
       <c r="E353" s="2">
-        <v>0.52083333333333</v>
+        <v>0.66666666666667</v>
       </c>
       <c r="F353" t="s">
-        <v>18</v>
+        <v>57</v>
       </c>
       <c r="G353" t="s">
         <v>19</v>
       </c>
       <c r="H353" t="s">
-        <v>20</v>
+        <v>58</v>
       </c>
       <c r="I353" t="s">
-        <v>21</v>
+        <v>44</v>
       </c>
     </row>
     <row r="354" spans="1:10">
       <c r="A354" s="1">
-        <v>46174.0</v>
+        <v>46170.0</v>
       </c>
       <c r="B354" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>52</v>
       </c>
       <c r="D354" s="2">
-        <v>0.45833333333333</v>
+        <v>0.67708333333333</v>
       </c>
       <c r="E354" s="2">
-        <v>0.52083333333333</v>
+        <v>0.73958333333333</v>
       </c>
       <c r="F354" t="s">
-        <v>18</v>
+        <v>61</v>
       </c>
       <c r="G354" t="s">
-        <v>19</v>
+        <v>62</v>
       </c>
       <c r="H354" t="s">
-        <v>20</v>
+        <v>63</v>
       </c>
       <c r="I354" t="s">
-        <v>21</v>
+        <v>64</v>
       </c>
     </row>
     <row r="355" spans="1:10">
       <c r="A355" s="1">
         <v>46174.0</v>
       </c>
       <c r="B355" t="s">
         <v>9</v>
       </c>
-      <c r="C355" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D355" s="2">
-        <v>0.45833333333333</v>
+        <v>0.38541666666667</v>
       </c>
       <c r="E355" s="2">
-        <v>0.52083333333333</v>
+        <v>0.44791666666667</v>
       </c>
       <c r="F355" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="G355" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="H355" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="I355" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
     </row>
     <row r="356" spans="1:10">
       <c r="A356" s="1">
         <v>46174.0</v>
       </c>
       <c r="B356" t="s">
         <v>9</v>
       </c>
       <c r="C356" t="s">
         <v>17</v>
       </c>
       <c r="D356" s="2">
-        <v>0.53125</v>
+        <v>0.45833333333333</v>
       </c>
       <c r="E356" s="2">
-        <v>0.59375</v>
+        <v>0.52083333333333</v>
       </c>
       <c r="F356" t="s">
         <v>18</v>
       </c>
       <c r="G356" t="s">
         <v>19</v>
       </c>
       <c r="H356" t="s">
         <v>20</v>
       </c>
       <c r="I356" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="357" spans="1:10">
       <c r="A357" s="1">
         <v>46174.0</v>
       </c>
       <c r="B357" t="s">
         <v>9</v>
       </c>
       <c r="C357" t="s">
         <v>22</v>
       </c>
       <c r="D357" s="2">
-        <v>0.53125</v>
+        <v>0.45833333333333</v>
       </c>
       <c r="E357" s="2">
-        <v>0.59375</v>
+        <v>0.52083333333333</v>
       </c>
       <c r="F357" t="s">
         <v>18</v>
       </c>
       <c r="G357" t="s">
         <v>19</v>
       </c>
       <c r="H357" t="s">
         <v>20</v>
       </c>
       <c r="I357" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="358" spans="1:10">
       <c r="A358" s="1">
         <v>46174.0</v>
       </c>
       <c r="B358" t="s">
         <v>9</v>
       </c>
       <c r="C358" t="s">
         <v>23</v>
       </c>
       <c r="D358" s="2">
-        <v>0.53125</v>
+        <v>0.45833333333333</v>
       </c>
       <c r="E358" s="2">
-        <v>0.59375</v>
+        <v>0.52083333333333</v>
       </c>
       <c r="F358" t="s">
         <v>18</v>
       </c>
       <c r="G358" t="s">
         <v>19</v>
       </c>
       <c r="H358" t="s">
         <v>20</v>
       </c>
       <c r="I358" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="359" spans="1:10">
       <c r="A359" s="1">
         <v>46174.0</v>
       </c>
       <c r="B359" t="s">
         <v>9</v>
       </c>
       <c r="C359" t="s">
-        <v>27</v>
+        <v>17</v>
       </c>
       <c r="D359" s="2">
-        <v>0.60416666666667</v>
+        <v>0.53125</v>
       </c>
       <c r="E359" s="2">
-        <v>0.66666666666667</v>
+        <v>0.59375</v>
       </c>
       <c r="F359" t="s">
-        <v>31</v>
+        <v>18</v>
       </c>
       <c r="G359" t="s">
-        <v>32</v>
+        <v>19</v>
       </c>
       <c r="H359" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="I359" t="s">
-        <v>34</v>
+        <v>21</v>
       </c>
     </row>
     <row r="360" spans="1:10">
       <c r="A360" s="1">
         <v>46174.0</v>
       </c>
       <c r="B360" t="s">
         <v>9</v>
       </c>
       <c r="C360" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="D360" s="2">
-        <v>0.60416666666667</v>
+        <v>0.53125</v>
       </c>
       <c r="E360" s="2">
-        <v>0.66666666666667</v>
+        <v>0.59375</v>
       </c>
       <c r="F360" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="G360" t="s">
         <v>19</v>
       </c>
       <c r="H360" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="I360" t="s">
-        <v>26</v>
+        <v>21</v>
       </c>
     </row>
     <row r="361" spans="1:10">
       <c r="A361" s="1">
-        <v>46175.0</v>
+        <v>46174.0</v>
       </c>
       <c r="B361" t="s">
-        <v>35</v>
+        <v>9</v>
+      </c>
+      <c r="C361" t="s">
+        <v>23</v>
       </c>
       <c r="D361" s="2">
-        <v>0.3125</v>
+        <v>0.53125</v>
       </c>
       <c r="E361" s="2">
-        <v>0.375</v>
+        <v>0.59375</v>
       </c>
       <c r="F361" t="s">
-        <v>36</v>
+        <v>18</v>
       </c>
       <c r="G361" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="H361" t="s">
-        <v>37</v>
+        <v>20</v>
       </c>
       <c r="I361" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
     </row>
     <row r="362" spans="1:10">
       <c r="A362" s="1">
-        <v>46175.0</v>
+        <v>46174.0</v>
       </c>
       <c r="B362" t="s">
-        <v>35</v>
+        <v>9</v>
       </c>
       <c r="C362" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="D362" s="2">
-        <v>0.38541666666667</v>
+        <v>0.60416666666667</v>
       </c>
       <c r="E362" s="2">
-        <v>0.44791666666667</v>
+        <v>0.66666666666667</v>
       </c>
       <c r="F362" t="s">
         <v>31</v>
       </c>
       <c r="G362" t="s">
         <v>32</v>
       </c>
       <c r="H362" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="I362" t="s">
-        <v>65</v>
+        <v>34</v>
       </c>
     </row>
     <row r="363" spans="1:10">
       <c r="A363" s="1">
-        <v>46175.0</v>
+        <v>46174.0</v>
       </c>
       <c r="B363" t="s">
-        <v>35</v>
+        <v>9</v>
       </c>
       <c r="C363" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="D363" s="2">
-        <v>0.38541666666667</v>
+        <v>0.60416666666667</v>
       </c>
       <c r="E363" s="2">
-        <v>0.44791666666667</v>
+        <v>0.66666666666667</v>
       </c>
       <c r="F363" t="s">
-        <v>40</v>
+        <v>25</v>
       </c>
       <c r="G363" t="s">
         <v>19</v>
       </c>
       <c r="H363" t="s">
-        <v>41</v>
+        <v>12</v>
       </c>
       <c r="I363" t="s">
-        <v>42</v>
+        <v>26</v>
       </c>
     </row>
     <row r="364" spans="1:10">
       <c r="A364" s="1">
         <v>46175.0</v>
       </c>
       <c r="B364" t="s">
         <v>35</v>
       </c>
-      <c r="C364" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D364" s="2">
-        <v>0.45833333333333</v>
+        <v>0.3125</v>
       </c>
       <c r="E364" s="2">
-        <v>0.52083333333333</v>
+        <v>0.375</v>
       </c>
       <c r="F364" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="G364" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="H364" t="s">
-        <v>12</v>
+        <v>37</v>
       </c>
       <c r="I364" t="s">
-        <v>26</v>
+        <v>13</v>
       </c>
     </row>
     <row r="365" spans="1:10">
       <c r="A365" s="1">
         <v>46175.0</v>
       </c>
       <c r="B365" t="s">
         <v>35</v>
       </c>
       <c r="C365" t="s">
         <v>24</v>
       </c>
       <c r="D365" s="2">
-        <v>0.45833333333333</v>
+        <v>0.38541666666667</v>
       </c>
       <c r="E365" s="2">
-        <v>0.52083333333333</v>
+        <v>0.44791666666667</v>
       </c>
       <c r="F365" t="s">
-        <v>40</v>
+        <v>31</v>
       </c>
       <c r="G365" t="s">
-        <v>19</v>
+        <v>32</v>
       </c>
       <c r="H365" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="I365" t="s">
-        <v>42</v>
+        <v>65</v>
       </c>
     </row>
     <row r="366" spans="1:10">
       <c r="A366" s="1">
         <v>46175.0</v>
       </c>
       <c r="B366" t="s">
         <v>35</v>
       </c>
       <c r="C366" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="D366" s="2">
-        <v>0.53125</v>
+        <v>0.38541666666667</v>
       </c>
       <c r="E366" s="2">
-        <v>0.59375</v>
+        <v>0.44791666666667</v>
       </c>
       <c r="F366" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="G366" t="s">
         <v>19</v>
       </c>
       <c r="H366" t="s">
         <v>41</v>
       </c>
       <c r="I366" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
     </row>
     <row r="367" spans="1:10">
       <c r="A367" s="1">
-        <v>46176.0</v>
+        <v>46175.0</v>
       </c>
       <c r="B367" t="s">
-        <v>45</v>
+        <v>35</v>
+      </c>
+      <c r="C367" t="s">
+        <v>27</v>
       </c>
       <c r="D367" s="2">
-        <v>0.3125</v>
+        <v>0.45833333333333</v>
       </c>
       <c r="E367" s="2">
-        <v>0.375</v>
+        <v>0.52083333333333</v>
       </c>
       <c r="F367" t="s">
-        <v>46</v>
+        <v>25</v>
       </c>
       <c r="G367" t="s">
-        <v>32</v>
+        <v>19</v>
       </c>
       <c r="H367" t="s">
-        <v>47</v>
+        <v>12</v>
       </c>
       <c r="I367" t="s">
-        <v>48</v>
+        <v>26</v>
       </c>
     </row>
     <row r="368" spans="1:10">
       <c r="A368" s="1">
-        <v>46176.0</v>
+        <v>46175.0</v>
       </c>
       <c r="B368" t="s">
-        <v>45</v>
+        <v>35</v>
+      </c>
+      <c r="C368" t="s">
+        <v>24</v>
       </c>
       <c r="D368" s="2">
-        <v>0.39583333333333</v>
+        <v>0.45833333333333</v>
       </c>
       <c r="E368" s="2">
-        <v>0.58333333333333</v>
+        <v>0.52083333333333</v>
       </c>
       <c r="F368" t="s">
-        <v>49</v>
+        <v>40</v>
       </c>
       <c r="G368" t="s">
-        <v>32</v>
+        <v>19</v>
+      </c>
+      <c r="H368" t="s">
+        <v>41</v>
+      </c>
+      <c r="I368" t="s">
+        <v>42</v>
       </c>
     </row>
     <row r="369" spans="1:10">
       <c r="A369" s="1">
-        <v>46176.0</v>
+        <v>46175.0</v>
       </c>
       <c r="B369" t="s">
-        <v>45</v>
+        <v>35</v>
+      </c>
+      <c r="C369" t="s">
+        <v>24</v>
       </c>
       <c r="D369" s="2">
-        <v>0.60069444444444</v>
+        <v>0.53125</v>
       </c>
       <c r="E369" s="2">
-        <v>0.66666666666667</v>
+        <v>0.59375</v>
       </c>
       <c r="F369" t="s">
-        <v>66</v>
+        <v>43</v>
       </c>
       <c r="G369" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="H369" t="s">
         <v>41</v>
       </c>
       <c r="I369" t="s">
-        <v>13</v>
+        <v>44</v>
       </c>
     </row>
     <row r="370" spans="1:10">
       <c r="A370" s="1">
         <v>46176.0</v>
       </c>
       <c r="B370" t="s">
         <v>45</v>
       </c>
       <c r="D370" s="2">
-        <v>0.67708333333333</v>
+        <v>0.3125</v>
       </c>
       <c r="E370" s="2">
-        <v>0.73958333333333</v>
+        <v>0.375</v>
       </c>
       <c r="F370" t="s">
-        <v>50</v>
+        <v>46</v>
       </c>
       <c r="G370" t="s">
-        <v>51</v>
+        <v>32</v>
+      </c>
+      <c r="H370" t="s">
+        <v>47</v>
       </c>
       <c r="I370" t="s">
-        <v>13</v>
+        <v>48</v>
       </c>
     </row>
     <row r="371" spans="1:10">
       <c r="A371" s="1">
-        <v>46181.0</v>
+        <v>46176.0</v>
       </c>
       <c r="B371" t="s">
-        <v>9</v>
+        <v>45</v>
       </c>
       <c r="D371" s="2">
-        <v>0.38541666666667</v>
+        <v>0.39583333333333</v>
       </c>
       <c r="E371" s="2">
-        <v>0.44791666666667</v>
+        <v>0.58333333333333</v>
       </c>
       <c r="F371" t="s">
-        <v>14</v>
+        <v>49</v>
       </c>
       <c r="G371" t="s">
-        <v>11</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>32</v>
       </c>
     </row>
     <row r="372" spans="1:10">
       <c r="A372" s="1">
-        <v>46181.0</v>
+        <v>46176.0</v>
       </c>
       <c r="B372" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="D372" s="2">
-        <v>0.45833333333333</v>
+        <v>0.60069444444444</v>
       </c>
       <c r="E372" s="2">
-        <v>0.52083333333333</v>
+        <v>0.66666666666667</v>
       </c>
       <c r="F372" t="s">
-        <v>18</v>
+        <v>66</v>
       </c>
       <c r="G372" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="H372" t="s">
-        <v>20</v>
+        <v>41</v>
       </c>
       <c r="I372" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
     </row>
     <row r="373" spans="1:10">
       <c r="A373" s="1">
-        <v>46181.0</v>
+        <v>46176.0</v>
       </c>
       <c r="B373" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>45</v>
       </c>
       <c r="D373" s="2">
-        <v>0.45833333333333</v>
+        <v>0.67708333333333</v>
       </c>
       <c r="E373" s="2">
-        <v>0.52083333333333</v>
+        <v>0.73958333333333</v>
       </c>
       <c r="F373" t="s">
-        <v>18</v>
+        <v>50</v>
       </c>
       <c r="G373" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>51</v>
       </c>
       <c r="I373" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
     </row>
     <row r="374" spans="1:10">
       <c r="A374" s="1">
         <v>46181.0</v>
       </c>
       <c r="B374" t="s">
         <v>9</v>
       </c>
-      <c r="C374" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D374" s="2">
-        <v>0.45833333333333</v>
+        <v>0.38541666666667</v>
       </c>
       <c r="E374" s="2">
-        <v>0.52083333333333</v>
+        <v>0.44791666666667</v>
       </c>
       <c r="F374" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="G374" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="H374" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="I374" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
     </row>
     <row r="375" spans="1:10">
       <c r="A375" s="1">
         <v>46181.0</v>
       </c>
       <c r="B375" t="s">
         <v>9</v>
       </c>
       <c r="C375" t="s">
         <v>17</v>
       </c>
       <c r="D375" s="2">
-        <v>0.53125</v>
+        <v>0.45833333333333</v>
       </c>
       <c r="E375" s="2">
-        <v>0.59375</v>
+        <v>0.52083333333333</v>
       </c>
       <c r="F375" t="s">
         <v>18</v>
       </c>
       <c r="G375" t="s">
         <v>19</v>
       </c>
       <c r="H375" t="s">
         <v>20</v>
       </c>
       <c r="I375" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="376" spans="1:10">
       <c r="A376" s="1">
         <v>46181.0</v>
       </c>
       <c r="B376" t="s">
         <v>9</v>
       </c>
       <c r="C376" t="s">
         <v>22</v>
       </c>
       <c r="D376" s="2">
-        <v>0.53125</v>
+        <v>0.45833333333333</v>
       </c>
       <c r="E376" s="2">
-        <v>0.59375</v>
+        <v>0.52083333333333</v>
       </c>
       <c r="F376" t="s">
         <v>18</v>
       </c>
       <c r="G376" t="s">
         <v>19</v>
       </c>
       <c r="H376" t="s">
         <v>20</v>
       </c>
       <c r="I376" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="377" spans="1:10">
       <c r="A377" s="1">
         <v>46181.0</v>
       </c>
       <c r="B377" t="s">
         <v>9</v>
       </c>
       <c r="C377" t="s">
         <v>23</v>
       </c>
       <c r="D377" s="2">
-        <v>0.53125</v>
+        <v>0.45833333333333</v>
       </c>
       <c r="E377" s="2">
-        <v>0.59375</v>
+        <v>0.52083333333333</v>
       </c>
       <c r="F377" t="s">
         <v>18</v>
       </c>
       <c r="G377" t="s">
         <v>19</v>
       </c>
       <c r="H377" t="s">
         <v>20</v>
       </c>
       <c r="I377" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="378" spans="1:10">
       <c r="A378" s="1">
         <v>46181.0</v>
       </c>
       <c r="B378" t="s">
         <v>9</v>
       </c>
       <c r="C378" t="s">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="D378" s="2">
-        <v>0.60416666666667</v>
+        <v>0.53125</v>
       </c>
       <c r="E378" s="2">
-        <v>0.66666666666667</v>
+        <v>0.59375</v>
       </c>
       <c r="F378" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="G378" t="s">
         <v>19</v>
       </c>
       <c r="H378" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="I378" t="s">
-        <v>26</v>
+        <v>21</v>
       </c>
     </row>
     <row r="379" spans="1:10">
       <c r="A379" s="1">
         <v>46181.0</v>
       </c>
       <c r="B379" t="s">
         <v>9</v>
       </c>
       <c r="C379" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="D379" s="2">
-        <v>0.60763888888889</v>
+        <v>0.53125</v>
       </c>
       <c r="E379" s="2">
-        <v>0.66666666666667</v>
+        <v>0.59375</v>
       </c>
       <c r="F379" t="s">
-        <v>28</v>
+        <v>18</v>
       </c>
       <c r="G379" t="s">
         <v>19</v>
       </c>
       <c r="H379" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="I379" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
     </row>
     <row r="380" spans="1:10">
       <c r="A380" s="1">
         <v>46181.0</v>
       </c>
       <c r="B380" t="s">
         <v>9</v>
       </c>
       <c r="C380" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="D380" s="2">
-        <v>0.67708333333333</v>
+        <v>0.53125</v>
       </c>
       <c r="E380" s="2">
-        <v>0.73611111111111</v>
+        <v>0.59375</v>
       </c>
       <c r="F380" t="s">
-        <v>28</v>
+        <v>18</v>
       </c>
       <c r="G380" t="s">
         <v>19</v>
       </c>
       <c r="H380" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="I380" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
     </row>
     <row r="381" spans="1:10">
       <c r="A381" s="1">
         <v>46181.0</v>
       </c>
       <c r="B381" t="s">
         <v>9</v>
       </c>
       <c r="C381" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="D381" s="2">
-        <v>0.67708333333333</v>
+        <v>0.60416666666667</v>
       </c>
       <c r="E381" s="2">
-        <v>0.73958333333333</v>
+        <v>0.66666666666667</v>
       </c>
       <c r="F381" t="s">
-        <v>31</v>
+        <v>25</v>
       </c>
       <c r="G381" t="s">
-        <v>32</v>
+        <v>19</v>
       </c>
       <c r="H381" t="s">
-        <v>33</v>
+        <v>12</v>
       </c>
       <c r="I381" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
     </row>
     <row r="382" spans="1:10">
       <c r="A382" s="1">
-        <v>46182.0</v>
+        <v>46181.0</v>
       </c>
       <c r="B382" t="s">
-        <v>35</v>
+        <v>9</v>
+      </c>
+      <c r="C382" t="s">
+        <v>27</v>
       </c>
       <c r="D382" s="2">
-        <v>0.3125</v>
+        <v>0.60763888888889</v>
       </c>
       <c r="E382" s="2">
-        <v>0.375</v>
+        <v>0.66666666666667</v>
       </c>
       <c r="F382" t="s">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="G382" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="H382" t="s">
-        <v>37</v>
+        <v>29</v>
       </c>
       <c r="I382" t="s">
-        <v>13</v>
+        <v>30</v>
       </c>
     </row>
     <row r="383" spans="1:10">
       <c r="A383" s="1">
-        <v>46182.0</v>
+        <v>46181.0</v>
       </c>
       <c r="B383" t="s">
-        <v>35</v>
+        <v>9</v>
       </c>
       <c r="C383" t="s">
         <v>24</v>
       </c>
       <c r="D383" s="2">
-        <v>0.38541666666667</v>
+        <v>0.67708333333333</v>
       </c>
       <c r="E383" s="2">
-        <v>0.44791666666667</v>
+        <v>0.73611111111111</v>
       </c>
       <c r="F383" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="G383" t="s">
-        <v>32</v>
+        <v>19</v>
       </c>
       <c r="H383" t="s">
-        <v>38</v>
+        <v>29</v>
       </c>
       <c r="I383" t="s">
-        <v>65</v>
+        <v>30</v>
       </c>
     </row>
     <row r="384" spans="1:10">
       <c r="A384" s="1">
-        <v>46182.0</v>
+        <v>46181.0</v>
       </c>
       <c r="B384" t="s">
-        <v>35</v>
+        <v>9</v>
       </c>
       <c r="C384" t="s">
         <v>27</v>
       </c>
       <c r="D384" s="2">
-        <v>0.38541666666667</v>
+        <v>0.67708333333333</v>
       </c>
       <c r="E384" s="2">
-        <v>0.44791666666667</v>
+        <v>0.73958333333333</v>
       </c>
       <c r="F384" t="s">
-        <v>40</v>
+        <v>31</v>
       </c>
       <c r="G384" t="s">
-        <v>19</v>
+        <v>32</v>
       </c>
       <c r="H384" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="I384" t="s">
-        <v>42</v>
+        <v>34</v>
       </c>
     </row>
     <row r="385" spans="1:10">
       <c r="A385" s="1">
         <v>46182.0</v>
       </c>
       <c r="B385" t="s">
         <v>35</v>
       </c>
-      <c r="C385" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D385" s="2">
-        <v>0.45833333333333</v>
+        <v>0.3125</v>
       </c>
       <c r="E385" s="2">
-        <v>0.52083333333333</v>
+        <v>0.375</v>
       </c>
       <c r="F385" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="G385" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="H385" t="s">
-        <v>12</v>
+        <v>37</v>
       </c>
       <c r="I385" t="s">
-        <v>26</v>
+        <v>13</v>
       </c>
     </row>
     <row r="386" spans="1:10">
       <c r="A386" s="1">
         <v>46182.0</v>
       </c>
       <c r="B386" t="s">
         <v>35</v>
       </c>
       <c r="C386" t="s">
         <v>24</v>
       </c>
       <c r="D386" s="2">
-        <v>0.45833333333333</v>
+        <v>0.38541666666667</v>
       </c>
       <c r="E386" s="2">
-        <v>0.52083333333333</v>
+        <v>0.44791666666667</v>
       </c>
       <c r="F386" t="s">
-        <v>40</v>
+        <v>31</v>
       </c>
       <c r="G386" t="s">
-        <v>19</v>
+        <v>32</v>
       </c>
       <c r="H386" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="I386" t="s">
-        <v>42</v>
+        <v>65</v>
       </c>
     </row>
     <row r="387" spans="1:10">
       <c r="A387" s="1">
         <v>46182.0</v>
       </c>
       <c r="B387" t="s">
         <v>35</v>
       </c>
       <c r="C387" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="D387" s="2">
-        <v>0.53125</v>
+        <v>0.38541666666667</v>
       </c>
       <c r="E387" s="2">
-        <v>0.59375</v>
+        <v>0.44791666666667</v>
       </c>
       <c r="F387" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="G387" t="s">
         <v>19</v>
       </c>
       <c r="H387" t="s">
         <v>41</v>
       </c>
       <c r="I387" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
     </row>
     <row r="388" spans="1:10">
       <c r="A388" s="1">
-        <v>46183.0</v>
+        <v>46182.0</v>
       </c>
       <c r="B388" t="s">
-        <v>45</v>
+        <v>35</v>
+      </c>
+      <c r="C388" t="s">
+        <v>27</v>
       </c>
       <c r="D388" s="2">
-        <v>0.3125</v>
+        <v>0.45833333333333</v>
       </c>
       <c r="E388" s="2">
-        <v>0.375</v>
+        <v>0.52083333333333</v>
       </c>
       <c r="F388" t="s">
-        <v>46</v>
+        <v>25</v>
       </c>
       <c r="G388" t="s">
-        <v>32</v>
+        <v>19</v>
       </c>
       <c r="H388" t="s">
-        <v>47</v>
+        <v>12</v>
       </c>
       <c r="I388" t="s">
-        <v>48</v>
+        <v>26</v>
       </c>
     </row>
     <row r="389" spans="1:10">
       <c r="A389" s="1">
-        <v>46183.0</v>
+        <v>46182.0</v>
       </c>
       <c r="B389" t="s">
-        <v>45</v>
+        <v>35</v>
+      </c>
+      <c r="C389" t="s">
+        <v>24</v>
       </c>
       <c r="D389" s="2">
-        <v>0.39583333333333</v>
+        <v>0.45833333333333</v>
       </c>
       <c r="E389" s="2">
-        <v>0.58333333333333</v>
+        <v>0.52083333333333</v>
       </c>
       <c r="F389" t="s">
-        <v>49</v>
+        <v>40</v>
       </c>
       <c r="G389" t="s">
-        <v>32</v>
+        <v>19</v>
+      </c>
+      <c r="H389" t="s">
+        <v>41</v>
+      </c>
+      <c r="I389" t="s">
+        <v>42</v>
       </c>
     </row>
     <row r="390" spans="1:10">
       <c r="A390" s="1">
-        <v>46183.0</v>
+        <v>46182.0</v>
       </c>
       <c r="B390" t="s">
-        <v>45</v>
+        <v>35</v>
+      </c>
+      <c r="C390" t="s">
+        <v>24</v>
       </c>
       <c r="D390" s="2">
-        <v>0.67708333333333</v>
+        <v>0.53125</v>
       </c>
       <c r="E390" s="2">
-        <v>0.73958333333333</v>
+        <v>0.59375</v>
       </c>
       <c r="F390" t="s">
-        <v>50</v>
+        <v>43</v>
       </c>
       <c r="G390" t="s">
-        <v>51</v>
+        <v>19</v>
+      </c>
+      <c r="H390" t="s">
+        <v>41</v>
       </c>
       <c r="I390" t="s">
-        <v>13</v>
+        <v>44</v>
       </c>
     </row>
     <row r="391" spans="1:10">
       <c r="A391" s="1">
-        <v>46184.0</v>
+        <v>46183.0</v>
       </c>
       <c r="B391" t="s">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="D391" s="2">
         <v>0.3125</v>
       </c>
       <c r="E391" s="2">
         <v>0.375</v>
       </c>
       <c r="F391" t="s">
-        <v>53</v>
+        <v>46</v>
       </c>
       <c r="G391" t="s">
-        <v>11</v>
+        <v>32</v>
       </c>
       <c r="H391" t="s">
         <v>47</v>
       </c>
       <c r="I391" t="s">
-        <v>54</v>
+        <v>48</v>
       </c>
     </row>
     <row r="392" spans="1:10">
       <c r="A392" s="1">
-        <v>46184.0</v>
+        <v>46183.0</v>
       </c>
       <c r="B392" t="s">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="D392" s="2">
-        <v>0.38541666666667</v>
+        <v>0.39583333333333</v>
       </c>
       <c r="E392" s="2">
-        <v>0.41666666666667</v>
+        <v>0.58333333333333</v>
       </c>
       <c r="F392" t="s">
-        <v>55</v>
+        <v>49</v>
       </c>
       <c r="G392" t="s">
         <v>32</v>
       </c>
-      <c r="H392" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="393" spans="1:10">
       <c r="A393" s="1">
-        <v>46184.0</v>
+        <v>46183.0</v>
       </c>
       <c r="B393" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>45</v>
       </c>
       <c r="D393" s="2">
-        <v>0.45833333333333</v>
+        <v>0.67708333333333</v>
       </c>
       <c r="E393" s="2">
-        <v>0.52083333333333</v>
+        <v>0.73958333333333</v>
       </c>
       <c r="F393" t="s">
-        <v>57</v>
+        <v>50</v>
       </c>
       <c r="G393" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>51</v>
       </c>
       <c r="I393" t="s">
-        <v>44</v>
+        <v>13</v>
       </c>
     </row>
     <row r="394" spans="1:10">
       <c r="A394" s="1">
         <v>46184.0</v>
       </c>
       <c r="B394" t="s">
         <v>52</v>
       </c>
-      <c r="C394" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D394" s="2">
-        <v>0.45833333333333</v>
+        <v>0.3125</v>
       </c>
       <c r="E394" s="2">
-        <v>0.52083333333333</v>
+        <v>0.375</v>
       </c>
       <c r="F394" t="s">
-        <v>59</v>
+        <v>53</v>
       </c>
       <c r="G394" t="s">
-        <v>60</v>
+        <v>11</v>
       </c>
       <c r="H394" t="s">
-        <v>12</v>
+        <v>47</v>
       </c>
       <c r="I394" t="s">
-        <v>26</v>
+        <v>54</v>
       </c>
     </row>
     <row r="395" spans="1:10">
       <c r="A395" s="1">
         <v>46184.0</v>
       </c>
       <c r="B395" t="s">
         <v>52</v>
       </c>
-      <c r="C395" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D395" s="2">
-        <v>0.53125</v>
+        <v>0.38541666666667</v>
       </c>
       <c r="E395" s="2">
-        <v>0.59375</v>
+        <v>0.41666666666667</v>
       </c>
       <c r="F395" t="s">
-        <v>43</v>
+        <v>55</v>
       </c>
       <c r="G395" t="s">
-        <v>19</v>
+        <v>32</v>
       </c>
       <c r="H395" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="I395" t="s">
-        <v>30</v>
+        <v>56</v>
       </c>
     </row>
     <row r="396" spans="1:10">
       <c r="A396" s="1">
         <v>46184.0</v>
       </c>
       <c r="B396" t="s">
         <v>52</v>
       </c>
       <c r="C396" t="s">
         <v>24</v>
       </c>
       <c r="D396" s="2">
-        <v>0.53125</v>
+        <v>0.45833333333333</v>
       </c>
       <c r="E396" s="2">
-        <v>0.59375</v>
+        <v>0.52083333333333</v>
       </c>
       <c r="F396" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="G396" t="s">
-        <v>60</v>
+        <v>19</v>
       </c>
       <c r="H396" t="s">
-        <v>12</v>
+        <v>58</v>
       </c>
       <c r="I396" t="s">
-        <v>26</v>
+        <v>44</v>
       </c>
     </row>
     <row r="397" spans="1:10">
       <c r="A397" s="1">
         <v>46184.0</v>
       </c>
       <c r="B397" t="s">
         <v>52</v>
       </c>
       <c r="C397" t="s">
         <v>27</v>
       </c>
       <c r="D397" s="2">
-        <v>0.60416666666667</v>
+        <v>0.45833333333333</v>
       </c>
       <c r="E397" s="2">
-        <v>0.66666666666667</v>
+        <v>0.52083333333333</v>
       </c>
       <c r="F397" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="G397" t="s">
-        <v>19</v>
+        <v>60</v>
       </c>
       <c r="H397" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I397" t="s">
-        <v>44</v>
+        <v>26</v>
       </c>
     </row>
     <row r="398" spans="1:10">
       <c r="A398" s="1">
         <v>46184.0</v>
       </c>
       <c r="B398" t="s">
         <v>52</v>
       </c>
+      <c r="C398" t="s">
+        <v>27</v>
+      </c>
       <c r="D398" s="2">
-        <v>0.67708333333333</v>
+        <v>0.53125</v>
       </c>
       <c r="E398" s="2">
-        <v>0.73958333333333</v>
+        <v>0.59375</v>
       </c>
       <c r="F398" t="s">
-        <v>61</v>
+        <v>43</v>
       </c>
       <c r="G398" t="s">
-        <v>62</v>
+        <v>19</v>
       </c>
       <c r="H398" t="s">
-        <v>63</v>
+        <v>41</v>
       </c>
       <c r="I398" t="s">
-        <v>64</v>
+        <v>30</v>
       </c>
     </row>
     <row r="399" spans="1:10">
       <c r="A399" s="1">
-        <v>46188.0</v>
+        <v>46184.0</v>
       </c>
       <c r="B399" t="s">
-        <v>9</v>
+        <v>52</v>
+      </c>
+      <c r="C399" t="s">
+        <v>24</v>
       </c>
       <c r="D399" s="2">
-        <v>0.31597222222222</v>
+        <v>0.53125</v>
       </c>
       <c r="E399" s="2">
-        <v>0.375</v>
+        <v>0.59375</v>
       </c>
       <c r="F399" t="s">
-        <v>10</v>
+        <v>59</v>
       </c>
       <c r="G399" t="s">
-        <v>11</v>
+        <v>60</v>
       </c>
       <c r="H399" t="s">
         <v>12</v>
       </c>
       <c r="I399" t="s">
-        <v>13</v>
+        <v>26</v>
       </c>
     </row>
     <row r="400" spans="1:10">
       <c r="A400" s="1">
-        <v>46188.0</v>
+        <v>46184.0</v>
       </c>
       <c r="B400" t="s">
-        <v>9</v>
+        <v>52</v>
+      </c>
+      <c r="C400" t="s">
+        <v>27</v>
       </c>
       <c r="D400" s="2">
-        <v>0.38541666666667</v>
+        <v>0.60416666666667</v>
       </c>
       <c r="E400" s="2">
-        <v>0.44791666666667</v>
+        <v>0.66666666666667</v>
       </c>
       <c r="F400" t="s">
-        <v>14</v>
+        <v>57</v>
       </c>
       <c r="G400" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="H400" t="s">
-        <v>15</v>
+        <v>58</v>
       </c>
       <c r="I400" t="s">
-        <v>16</v>
+        <v>44</v>
       </c>
     </row>
     <row r="401" spans="1:10">
       <c r="A401" s="1">
-        <v>46188.0</v>
+        <v>46184.0</v>
       </c>
       <c r="B401" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>52</v>
       </c>
       <c r="D401" s="2">
-        <v>0.45833333333333</v>
+        <v>0.67708333333333</v>
       </c>
       <c r="E401" s="2">
-        <v>0.52083333333333</v>
+        <v>0.73958333333333</v>
       </c>
       <c r="F401" t="s">
-        <v>18</v>
+        <v>61</v>
       </c>
       <c r="G401" t="s">
-        <v>19</v>
+        <v>62</v>
       </c>
       <c r="H401" t="s">
-        <v>20</v>
+        <v>63</v>
       </c>
       <c r="I401" t="s">
-        <v>21</v>
+        <v>64</v>
       </c>
     </row>
     <row r="402" spans="1:10">
       <c r="A402" s="1">
         <v>46188.0</v>
       </c>
       <c r="B402" t="s">
         <v>9</v>
       </c>
-      <c r="C402" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D402" s="2">
-        <v>0.45833333333333</v>
+        <v>0.31597222222222</v>
       </c>
       <c r="E402" s="2">
-        <v>0.52083333333333</v>
+        <v>0.375</v>
       </c>
       <c r="F402" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="G402" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="H402" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="I402" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
     </row>
     <row r="403" spans="1:10">
       <c r="A403" s="1">
         <v>46188.0</v>
       </c>
       <c r="B403" t="s">
         <v>9</v>
       </c>
-      <c r="C403" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D403" s="2">
-        <v>0.45833333333333</v>
+        <v>0.38541666666667</v>
       </c>
       <c r="E403" s="2">
-        <v>0.52083333333333</v>
+        <v>0.44791666666667</v>
       </c>
       <c r="F403" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="G403" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="H403" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="I403" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
     </row>
     <row r="404" spans="1:10">
       <c r="A404" s="1">
         <v>46188.0</v>
       </c>
       <c r="B404" t="s">
         <v>9</v>
       </c>
       <c r="C404" t="s">
         <v>17</v>
       </c>
       <c r="D404" s="2">
-        <v>0.53125</v>
+        <v>0.45833333333333</v>
       </c>
       <c r="E404" s="2">
-        <v>0.59375</v>
+        <v>0.52083333333333</v>
       </c>
       <c r="F404" t="s">
         <v>18</v>
       </c>
       <c r="G404" t="s">
         <v>19</v>
       </c>
       <c r="H404" t="s">
         <v>20</v>
       </c>
       <c r="I404" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="405" spans="1:10">
       <c r="A405" s="1">
         <v>46188.0</v>
       </c>
       <c r="B405" t="s">
         <v>9</v>
       </c>
       <c r="C405" t="s">
         <v>22</v>
       </c>
       <c r="D405" s="2">
-        <v>0.53125</v>
+        <v>0.45833333333333</v>
       </c>
       <c r="E405" s="2">
-        <v>0.59375</v>
+        <v>0.52083333333333</v>
       </c>
       <c r="F405" t="s">
         <v>18</v>
       </c>
       <c r="G405" t="s">
         <v>19</v>
       </c>
       <c r="H405" t="s">
         <v>20</v>
       </c>
       <c r="I405" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="406" spans="1:10">
       <c r="A406" s="1">
         <v>46188.0</v>
       </c>
       <c r="B406" t="s">
         <v>9</v>
       </c>
       <c r="C406" t="s">
         <v>23</v>
       </c>
       <c r="D406" s="2">
-        <v>0.53125</v>
+        <v>0.45833333333333</v>
       </c>
       <c r="E406" s="2">
-        <v>0.59375</v>
+        <v>0.52083333333333</v>
       </c>
       <c r="F406" t="s">
         <v>18</v>
       </c>
       <c r="G406" t="s">
         <v>19</v>
       </c>
       <c r="H406" t="s">
         <v>20</v>
       </c>
       <c r="I406" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="407" spans="1:10">
       <c r="A407" s="1">
         <v>46188.0</v>
       </c>
       <c r="B407" t="s">
         <v>9</v>
       </c>
       <c r="C407" t="s">
-        <v>27</v>
+        <v>17</v>
       </c>
       <c r="D407" s="2">
-        <v>0.60416666666667</v>
+        <v>0.53125</v>
       </c>
       <c r="E407" s="2">
-        <v>0.66666666666667</v>
+        <v>0.59375</v>
       </c>
       <c r="F407" t="s">
-        <v>31</v>
+        <v>18</v>
       </c>
       <c r="G407" t="s">
-        <v>32</v>
+        <v>19</v>
       </c>
       <c r="H407" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="I407" t="s">
-        <v>34</v>
+        <v>21</v>
       </c>
     </row>
     <row r="408" spans="1:10">
       <c r="A408" s="1">
         <v>46188.0</v>
       </c>
       <c r="B408" t="s">
         <v>9</v>
       </c>
       <c r="C408" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="D408" s="2">
-        <v>0.60416666666667</v>
+        <v>0.53125</v>
       </c>
       <c r="E408" s="2">
-        <v>0.66666666666667</v>
+        <v>0.59375</v>
       </c>
       <c r="F408" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="G408" t="s">
         <v>19</v>
       </c>
       <c r="H408" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="I408" t="s">
-        <v>26</v>
+        <v>21</v>
       </c>
     </row>
     <row r="409" spans="1:10">
       <c r="A409" s="1">
-        <v>46189.0</v>
+        <v>46188.0</v>
       </c>
       <c r="B409" t="s">
-        <v>35</v>
+        <v>9</v>
+      </c>
+      <c r="C409" t="s">
+        <v>23</v>
       </c>
       <c r="D409" s="2">
-        <v>0.3125</v>
+        <v>0.53125</v>
       </c>
       <c r="E409" s="2">
-        <v>0.375</v>
+        <v>0.59375</v>
       </c>
       <c r="F409" t="s">
-        <v>36</v>
+        <v>18</v>
       </c>
       <c r="G409" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="H409" t="s">
-        <v>37</v>
+        <v>20</v>
       </c>
       <c r="I409" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
     </row>
     <row r="410" spans="1:10">
       <c r="A410" s="1">
-        <v>46189.0</v>
+        <v>46188.0</v>
       </c>
       <c r="B410" t="s">
-        <v>35</v>
+        <v>9</v>
       </c>
       <c r="C410" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="D410" s="2">
-        <v>0.38541666666667</v>
+        <v>0.60416666666667</v>
       </c>
       <c r="E410" s="2">
-        <v>0.44791666666667</v>
+        <v>0.66666666666667</v>
       </c>
       <c r="F410" t="s">
         <v>31</v>
       </c>
       <c r="G410" t="s">
         <v>32</v>
       </c>
       <c r="H410" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="I410" t="s">
-        <v>65</v>
+        <v>34</v>
       </c>
     </row>
     <row r="411" spans="1:10">
       <c r="A411" s="1">
-        <v>46189.0</v>
+        <v>46188.0</v>
       </c>
       <c r="B411" t="s">
-        <v>35</v>
+        <v>9</v>
       </c>
       <c r="C411" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="D411" s="2">
-        <v>0.38541666666667</v>
+        <v>0.60416666666667</v>
       </c>
       <c r="E411" s="2">
-        <v>0.44791666666667</v>
+        <v>0.66666666666667</v>
       </c>
       <c r="F411" t="s">
-        <v>40</v>
+        <v>25</v>
       </c>
       <c r="G411" t="s">
         <v>19</v>
       </c>
       <c r="H411" t="s">
-        <v>41</v>
+        <v>12</v>
       </c>
       <c r="I411" t="s">
-        <v>42</v>
+        <v>26</v>
       </c>
     </row>
     <row r="412" spans="1:10">
       <c r="A412" s="1">
         <v>46189.0</v>
       </c>
       <c r="B412" t="s">
         <v>35</v>
       </c>
-      <c r="C412" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D412" s="2">
-        <v>0.45833333333333</v>
+        <v>0.3125</v>
       </c>
       <c r="E412" s="2">
-        <v>0.52083333333333</v>
+        <v>0.375</v>
       </c>
       <c r="F412" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="G412" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="H412" t="s">
-        <v>12</v>
+        <v>37</v>
       </c>
       <c r="I412" t="s">
-        <v>26</v>
+        <v>13</v>
       </c>
     </row>
     <row r="413" spans="1:10">
       <c r="A413" s="1">
         <v>46189.0</v>
       </c>
       <c r="B413" t="s">
         <v>35</v>
       </c>
       <c r="C413" t="s">
         <v>24</v>
       </c>
       <c r="D413" s="2">
-        <v>0.45833333333333</v>
+        <v>0.38541666666667</v>
       </c>
       <c r="E413" s="2">
-        <v>0.52083333333333</v>
+        <v>0.44791666666667</v>
       </c>
       <c r="F413" t="s">
-        <v>40</v>
+        <v>31</v>
       </c>
       <c r="G413" t="s">
-        <v>19</v>
+        <v>32</v>
       </c>
       <c r="H413" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="I413" t="s">
-        <v>42</v>
+        <v>65</v>
       </c>
     </row>
     <row r="414" spans="1:10">
       <c r="A414" s="1">
         <v>46189.0</v>
       </c>
       <c r="B414" t="s">
         <v>35</v>
       </c>
       <c r="C414" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="D414" s="2">
-        <v>0.53125</v>
+        <v>0.38541666666667</v>
       </c>
       <c r="E414" s="2">
-        <v>0.59375</v>
+        <v>0.44791666666667</v>
       </c>
       <c r="F414" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="G414" t="s">
         <v>19</v>
       </c>
       <c r="H414" t="s">
         <v>41</v>
       </c>
       <c r="I414" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
     </row>
     <row r="415" spans="1:10">
       <c r="A415" s="1">
-        <v>46190.0</v>
+        <v>46189.0</v>
       </c>
       <c r="B415" t="s">
-        <v>45</v>
+        <v>35</v>
+      </c>
+      <c r="C415" t="s">
+        <v>27</v>
       </c>
       <c r="D415" s="2">
-        <v>0.3125</v>
+        <v>0.45833333333333</v>
       </c>
       <c r="E415" s="2">
-        <v>0.375</v>
+        <v>0.52083333333333</v>
       </c>
       <c r="F415" t="s">
-        <v>46</v>
+        <v>25</v>
       </c>
       <c r="G415" t="s">
-        <v>32</v>
+        <v>19</v>
       </c>
       <c r="H415" t="s">
-        <v>47</v>
+        <v>12</v>
       </c>
       <c r="I415" t="s">
-        <v>48</v>
+        <v>26</v>
       </c>
     </row>
     <row r="416" spans="1:10">
       <c r="A416" s="1">
-        <v>46190.0</v>
+        <v>46189.0</v>
       </c>
       <c r="B416" t="s">
-        <v>45</v>
+        <v>35</v>
+      </c>
+      <c r="C416" t="s">
+        <v>24</v>
       </c>
       <c r="D416" s="2">
-        <v>0.39583333333333</v>
+        <v>0.45833333333333</v>
       </c>
       <c r="E416" s="2">
-        <v>0.58333333333333</v>
+        <v>0.52083333333333</v>
       </c>
       <c r="F416" t="s">
-        <v>49</v>
+        <v>40</v>
       </c>
       <c r="G416" t="s">
-        <v>32</v>
+        <v>19</v>
+      </c>
+      <c r="H416" t="s">
+        <v>41</v>
+      </c>
+      <c r="I416" t="s">
+        <v>42</v>
       </c>
     </row>
     <row r="417" spans="1:10">
       <c r="A417" s="1">
-        <v>46190.0</v>
+        <v>46189.0</v>
       </c>
       <c r="B417" t="s">
-        <v>45</v>
+        <v>35</v>
+      </c>
+      <c r="C417" t="s">
+        <v>24</v>
       </c>
       <c r="D417" s="2">
-        <v>0.67708333333333</v>
+        <v>0.53125</v>
       </c>
       <c r="E417" s="2">
-        <v>0.73958333333333</v>
+        <v>0.59375</v>
       </c>
       <c r="F417" t="s">
-        <v>50</v>
+        <v>43</v>
       </c>
       <c r="G417" t="s">
-        <v>51</v>
+        <v>19</v>
+      </c>
+      <c r="H417" t="s">
+        <v>41</v>
       </c>
       <c r="I417" t="s">
-        <v>13</v>
+        <v>44</v>
       </c>
     </row>
     <row r="418" spans="1:10">
       <c r="A418" s="1">
-        <v>46191.0</v>
+        <v>46190.0</v>
       </c>
       <c r="B418" t="s">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="D418" s="2">
-        <v>0.3125</v>
+        <v>0.39583333333333</v>
       </c>
       <c r="E418" s="2">
-        <v>0.375</v>
+        <v>0.58333333333333</v>
       </c>
       <c r="F418" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="G418" t="s">
-        <v>11</v>
-[...5 lines deleted...]
-        <v>54</v>
+        <v>32</v>
       </c>
     </row>
     <row r="419" spans="1:10">
       <c r="A419" s="1">
-        <v>46191.0</v>
+        <v>46190.0</v>
       </c>
       <c r="B419" t="s">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="D419" s="2">
-        <v>0.38541666666667</v>
+        <v>0.67708333333333</v>
       </c>
       <c r="E419" s="2">
-        <v>0.41666666666667</v>
+        <v>0.73958333333333</v>
       </c>
       <c r="F419" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="G419" t="s">
-        <v>32</v>
+        <v>51</v>
       </c>
       <c r="H419" t="s">
-        <v>47</v>
+        <v>70</v>
       </c>
       <c r="I419" t="s">
-        <v>56</v>
+        <v>13</v>
       </c>
     </row>
     <row r="420" spans="1:10">
       <c r="A420" s="1">
         <v>46191.0</v>
       </c>
       <c r="B420" t="s">
         <v>52</v>
       </c>
       <c r="C420" t="s">
         <v>24</v>
       </c>
       <c r="D420" s="2">
         <v>0.45833333333333</v>
       </c>
       <c r="E420" s="2">
         <v>0.52083333333333</v>
       </c>
       <c r="F420" t="s">
         <v>57</v>
       </c>
       <c r="G420" t="s">
         <v>19</v>
       </c>
       <c r="H420" t="s">
@@ -12401,86 +12413,190 @@
       </c>
       <c r="G425" t="s">
         <v>62</v>
       </c>
       <c r="H425" t="s">
         <v>63</v>
       </c>
       <c r="I425" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="426" spans="1:10">
       <c r="A426" s="1">
         <v>46195.0</v>
       </c>
       <c r="B426" t="s">
         <v>9</v>
       </c>
       <c r="D426" s="2">
         <v>0.375</v>
       </c>
       <c r="E426" s="2">
         <v>0.45833333333333</v>
       </c>
       <c r="F426" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="G426" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="H426" t="s">
         <v>47</v>
       </c>
       <c r="I426" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
     </row>
     <row r="427" spans="1:10">
       <c r="A427" s="1">
+        <v>46196.0</v>
+      </c>
+      <c r="B427" t="s">
+        <v>35</v>
+      </c>
+      <c r="D427" s="2">
+        <v>0.41666666666667</v>
+      </c>
+      <c r="E427" s="2">
+        <v>0.5</v>
+      </c>
+      <c r="F427" t="s">
+        <v>74</v>
+      </c>
+      <c r="G427" t="s">
+        <v>72</v>
+      </c>
+      <c r="H427" t="s">
+        <v>41</v>
+      </c>
+      <c r="I427" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="428" spans="1:10">
+      <c r="A428" s="1">
+        <v>46197.0</v>
+      </c>
+      <c r="B428" t="s">
+        <v>45</v>
+      </c>
+      <c r="D428" s="2">
+        <v>0.5</v>
+      </c>
+      <c r="E428" s="2">
+        <v>0.54166666666667</v>
+      </c>
+      <c r="F428" t="s">
+        <v>75</v>
+      </c>
+      <c r="G428" t="s">
+        <v>72</v>
+      </c>
+      <c r="H428" t="s">
+        <v>15</v>
+      </c>
+      <c r="I428" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="429" spans="1:10">
+      <c r="A429" s="1">
+        <v>46268.0</v>
+      </c>
+      <c r="B429" t="s">
+        <v>52</v>
+      </c>
+      <c r="D429" s="2">
+        <v>0.5</v>
+      </c>
+      <c r="E429" s="2">
+        <v>0.54166666666667</v>
+      </c>
+      <c r="F429" t="s">
+        <v>75</v>
+      </c>
+      <c r="G429" t="s">
+        <v>72</v>
+      </c>
+      <c r="H429" t="s">
+        <v>15</v>
+      </c>
+      <c r="I429" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="430" spans="1:10">
+      <c r="A430" s="1">
+        <v>46273.0</v>
+      </c>
+      <c r="B430" t="s">
+        <v>35</v>
+      </c>
+      <c r="D430" s="2">
+        <v>0.41666666666667</v>
+      </c>
+      <c r="E430" s="2">
+        <v>0.5</v>
+      </c>
+      <c r="F430" t="s">
+        <v>74</v>
+      </c>
+      <c r="G430" t="s">
+        <v>72</v>
+      </c>
+      <c r="H430" t="s">
+        <v>41</v>
+      </c>
+      <c r="I430" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="431" spans="1:10">
+      <c r="A431" s="1">
         <v>46276.0</v>
       </c>
-      <c r="B427" t="s">
+      <c r="B431" t="s">
         <v>67</v>
       </c>
-      <c r="D427" s="2">
+      <c r="D431" s="2">
         <v>0.375</v>
       </c>
-      <c r="E427" s="2">
+      <c r="E431" s="2">
         <v>0.45833333333333</v>
       </c>
-      <c r="F427" t="s">
-[...2 lines deleted...]
-      <c r="G427" t="s">
+      <c r="F431" t="s">
         <v>71</v>
       </c>
-      <c r="H427" t="s">
+      <c r="G431" t="s">
+        <v>72</v>
+      </c>
+      <c r="H431" t="s">
         <v>47</v>
       </c>
-      <c r="I427" t="s">
-        <v>72</v>
+      <c r="I431" t="s">
+        <v>73</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>