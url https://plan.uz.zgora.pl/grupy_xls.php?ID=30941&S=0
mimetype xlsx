--- v0 (2026-04-13)
+++ v1 (2026-05-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Plan zajęć" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
   <si>
     <t>Termin</t>
   </si>
   <si>
     <t>Dzień</t>
   </si>
   <si>
     <t>PG</t>
   </si>
   <si>
     <t>Od</t>
   </si>
   <si>
     <t>Do</t>
   </si>
   <si>
     <t>Przedmiot</t>
   </si>
   <si>
     <t>RZ</t>
   </si>
   <si>
     <t>Nauczyciel</t>
   </si>
   <si>
@@ -155,54 +155,72 @@
   <si>
     <t>dr Anna Mielczarek-Żejmo</t>
   </si>
   <si>
     <t>202R A-17</t>
   </si>
   <si>
     <t>Współczesne teorie socjologiczne (W)</t>
   </si>
   <si>
     <t>11 A-16</t>
   </si>
   <si>
     <t>Warsztat badawczy (Ć)</t>
   </si>
   <si>
     <t>Klasyczne lektury socjologiczne (K)</t>
   </si>
   <si>
     <t>dr Artur Kinal</t>
   </si>
   <si>
     <t>Sieci społeczne w działaniu (Ć)</t>
   </si>
   <si>
+    <t>229 A-16</t>
+  </si>
+  <si>
     <t>Fakultet 1: reklama w perspektywie socjologicznej (K)</t>
   </si>
   <si>
     <t>dr hab. Beata Trzop, prof. UZ</t>
+  </si>
+  <si>
+    <t>Język angielski III (E)</t>
+  </si>
+  <si>
+    <t>E</t>
+  </si>
+  <si>
+    <t>Współczesne teorie socjologiczne (E)</t>
+  </si>
+  <si>
+    <t>205R A-17</t>
+  </si>
+  <si>
+    <t>Cz</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="yyyy/mm/dd;@"/>
   </numFmts>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
@@ -510,54 +528,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J181"/>
+  <dimension ref="A1:J185"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E181" sqref="E181"/>
+      <selection activeCell="E185" sqref="E185"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="74.268" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="38.848" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
@@ -2415,50 +2433,53 @@
         <v>20</v>
       </c>
     </row>
     <row r="73" spans="1:10">
       <c r="A73" s="1">
         <v>46126.0</v>
       </c>
       <c r="B73" t="s">
         <v>24</v>
       </c>
       <c r="D73" s="2">
         <v>0.625</v>
       </c>
       <c r="E73" s="2">
         <v>0.75</v>
       </c>
       <c r="F73" t="s">
         <v>35</v>
       </c>
       <c r="G73" t="s">
         <v>36</v>
       </c>
       <c r="H73" t="s">
         <v>15</v>
       </c>
+      <c r="I73" t="s">
+        <v>47</v>
+      </c>
     </row>
     <row r="74" spans="1:10">
       <c r="A74" s="1">
         <v>46127.0</v>
       </c>
       <c r="B74" t="s">
         <v>37</v>
       </c>
       <c r="D74" s="2">
         <v>0.40625</v>
       </c>
       <c r="E74" s="2">
         <v>0.46875</v>
       </c>
       <c r="F74" t="s">
         <v>38</v>
       </c>
       <c r="G74" t="s">
         <v>30</v>
       </c>
       <c r="H74" t="s">
         <v>39</v>
       </c>
       <c r="I74" t="s">
         <v>40</v>
@@ -2976,110 +2997,110 @@
       </c>
       <c r="G94" t="s">
         <v>26</v>
       </c>
       <c r="H94" t="s">
         <v>27</v>
       </c>
       <c r="I94" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="95" spans="1:10">
       <c r="A95" s="1">
         <v>46140.0</v>
       </c>
       <c r="B95" t="s">
         <v>24</v>
       </c>
       <c r="D95" s="2">
         <v>0.40277777777778</v>
       </c>
       <c r="E95" s="2">
         <v>0.46875</v>
       </c>
       <c r="F95" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="G95" t="s">
         <v>26</v>
       </c>
       <c r="H95" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>49</v>
       </c>
     </row>
     <row r="96" spans="1:10">
       <c r="A96" s="1">
         <v>46140.0</v>
       </c>
       <c r="B96" t="s">
         <v>24</v>
       </c>
       <c r="D96" s="2">
         <v>0.55208333333333</v>
       </c>
       <c r="E96" s="2">
         <v>0.61458333333333</v>
       </c>
       <c r="F96" t="s">
         <v>33</v>
       </c>
       <c r="G96" t="s">
         <v>18</v>
       </c>
       <c r="H96" t="s">
         <v>34</v>
       </c>
       <c r="I96" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="97" spans="1:10">
       <c r="A97" s="1">
         <v>46140.0</v>
       </c>
       <c r="B97" t="s">
         <v>24</v>
       </c>
       <c r="D97" s="2">
         <v>0.625</v>
       </c>
       <c r="E97" s="2">
         <v>0.75</v>
       </c>
       <c r="F97" t="s">
         <v>35</v>
       </c>
       <c r="G97" t="s">
         <v>36</v>
       </c>
       <c r="H97" t="s">
         <v>15</v>
       </c>
+      <c r="I97" t="s">
+        <v>47</v>
+      </c>
     </row>
     <row r="98" spans="1:10">
       <c r="A98" s="1">
         <v>46146.0</v>
       </c>
       <c r="B98" t="s">
         <v>9</v>
       </c>
       <c r="D98" s="2">
         <v>0.33333333333333</v>
       </c>
       <c r="E98" s="2">
         <v>0.39583333333333</v>
       </c>
       <c r="F98" t="s">
         <v>10</v>
       </c>
       <c r="G98" t="s">
         <v>11</v>
       </c>
       <c r="H98" t="s">
         <v>12</v>
       </c>
       <c r="I98" t="s">
         <v>13</v>
@@ -3181,60 +3202,57 @@
       </c>
       <c r="G102" t="s">
         <v>26</v>
       </c>
       <c r="H102" t="s">
         <v>27</v>
       </c>
       <c r="I102" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="103" spans="1:10">
       <c r="A103" s="1">
         <v>46147.0</v>
       </c>
       <c r="B103" t="s">
         <v>24</v>
       </c>
       <c r="D103" s="2">
         <v>0.40277777777778</v>
       </c>
       <c r="E103" s="2">
         <v>0.46875</v>
       </c>
       <c r="F103" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="G103" t="s">
         <v>26</v>
       </c>
       <c r="H103" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>49</v>
       </c>
     </row>
     <row r="104" spans="1:10">
       <c r="A104" s="1">
         <v>46147.0</v>
       </c>
       <c r="B104" t="s">
         <v>24</v>
       </c>
       <c r="D104" s="2">
         <v>0.55208333333333</v>
       </c>
       <c r="E104" s="2">
         <v>0.61458333333333</v>
       </c>
       <c r="F104" t="s">
         <v>33</v>
       </c>
       <c r="G104" t="s">
         <v>18</v>
       </c>
       <c r="H104" t="s">
         <v>34</v>
       </c>
       <c r="I104" t="s">
@@ -3493,110 +3511,110 @@
       </c>
       <c r="G114" t="s">
         <v>26</v>
       </c>
       <c r="H114" t="s">
         <v>27</v>
       </c>
       <c r="I114" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="115" spans="1:10">
       <c r="A115" s="1">
         <v>46154.0</v>
       </c>
       <c r="B115" t="s">
         <v>24</v>
       </c>
       <c r="D115" s="2">
         <v>0.40277777777778</v>
       </c>
       <c r="E115" s="2">
         <v>0.46875</v>
       </c>
       <c r="F115" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="G115" t="s">
         <v>26</v>
       </c>
       <c r="H115" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>49</v>
       </c>
     </row>
     <row r="116" spans="1:10">
       <c r="A116" s="1">
         <v>46154.0</v>
       </c>
       <c r="B116" t="s">
         <v>24</v>
       </c>
       <c r="D116" s="2">
         <v>0.55208333333333</v>
       </c>
       <c r="E116" s="2">
         <v>0.61458333333333</v>
       </c>
       <c r="F116" t="s">
         <v>33</v>
       </c>
       <c r="G116" t="s">
         <v>18</v>
       </c>
       <c r="H116" t="s">
         <v>34</v>
       </c>
       <c r="I116" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="117" spans="1:10">
       <c r="A117" s="1">
         <v>46154.0</v>
       </c>
       <c r="B117" t="s">
         <v>24</v>
       </c>
       <c r="D117" s="2">
         <v>0.625</v>
       </c>
       <c r="E117" s="2">
         <v>0.75</v>
       </c>
       <c r="F117" t="s">
         <v>35</v>
       </c>
       <c r="G117" t="s">
         <v>36</v>
       </c>
       <c r="H117" t="s">
         <v>15</v>
       </c>
+      <c r="I117" t="s">
+        <v>47</v>
+      </c>
     </row>
     <row r="118" spans="1:10">
       <c r="A118" s="1">
         <v>46155.0</v>
       </c>
       <c r="B118" t="s">
         <v>37</v>
       </c>
       <c r="D118" s="2">
         <v>0.40625</v>
       </c>
       <c r="E118" s="2">
         <v>0.46875</v>
       </c>
       <c r="F118" t="s">
         <v>38</v>
       </c>
       <c r="G118" t="s">
         <v>30</v>
       </c>
       <c r="H118" t="s">
         <v>39</v>
       </c>
       <c r="I118" t="s">
         <v>40</v>
@@ -3802,60 +3820,57 @@
       </c>
       <c r="G126" t="s">
         <v>26</v>
       </c>
       <c r="H126" t="s">
         <v>27</v>
       </c>
       <c r="I126" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="127" spans="1:10">
       <c r="A127" s="1">
         <v>46161.0</v>
       </c>
       <c r="B127" t="s">
         <v>24</v>
       </c>
       <c r="D127" s="2">
         <v>0.40277777777778</v>
       </c>
       <c r="E127" s="2">
         <v>0.46875</v>
       </c>
       <c r="F127" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="G127" t="s">
         <v>26</v>
       </c>
       <c r="H127" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>49</v>
       </c>
     </row>
     <row r="128" spans="1:10">
       <c r="A128" s="1">
         <v>46161.0</v>
       </c>
       <c r="B128" t="s">
         <v>24</v>
       </c>
       <c r="D128" s="2">
         <v>0.55208333333333</v>
       </c>
       <c r="E128" s="2">
         <v>0.61458333333333</v>
       </c>
       <c r="F128" t="s">
         <v>33</v>
       </c>
       <c r="G128" t="s">
         <v>18</v>
       </c>
       <c r="H128" t="s">
         <v>34</v>
       </c>
       <c r="I128" t="s">
@@ -4114,110 +4129,110 @@
       </c>
       <c r="G138" t="s">
         <v>26</v>
       </c>
       <c r="H138" t="s">
         <v>27</v>
       </c>
       <c r="I138" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="139" spans="1:10">
       <c r="A139" s="1">
         <v>46168.0</v>
       </c>
       <c r="B139" t="s">
         <v>24</v>
       </c>
       <c r="D139" s="2">
         <v>0.40277777777778</v>
       </c>
       <c r="E139" s="2">
         <v>0.46875</v>
       </c>
       <c r="F139" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="G139" t="s">
         <v>26</v>
       </c>
       <c r="H139" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>49</v>
       </c>
     </row>
     <row r="140" spans="1:10">
       <c r="A140" s="1">
         <v>46168.0</v>
       </c>
       <c r="B140" t="s">
         <v>24</v>
       </c>
       <c r="D140" s="2">
         <v>0.55208333333333</v>
       </c>
       <c r="E140" s="2">
         <v>0.61458333333333</v>
       </c>
       <c r="F140" t="s">
         <v>33</v>
       </c>
       <c r="G140" t="s">
         <v>18</v>
       </c>
       <c r="H140" t="s">
         <v>34</v>
       </c>
       <c r="I140" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="141" spans="1:10">
       <c r="A141" s="1">
         <v>46168.0</v>
       </c>
       <c r="B141" t="s">
         <v>24</v>
       </c>
       <c r="D141" s="2">
         <v>0.625</v>
       </c>
       <c r="E141" s="2">
         <v>0.75</v>
       </c>
       <c r="F141" t="s">
         <v>35</v>
       </c>
       <c r="G141" t="s">
         <v>36</v>
       </c>
       <c r="H141" t="s">
         <v>15</v>
       </c>
+      <c r="I141" t="s">
+        <v>47</v>
+      </c>
     </row>
     <row r="142" spans="1:10">
       <c r="A142" s="1">
         <v>46169.0</v>
       </c>
       <c r="B142" t="s">
         <v>37</v>
       </c>
       <c r="D142" s="2">
         <v>0.40625</v>
       </c>
       <c r="E142" s="2">
         <v>0.46875</v>
       </c>
       <c r="F142" t="s">
         <v>38</v>
       </c>
       <c r="G142" t="s">
         <v>30</v>
       </c>
       <c r="H142" t="s">
         <v>39</v>
       </c>
       <c r="I142" t="s">
         <v>40</v>
@@ -4423,60 +4438,57 @@
       </c>
       <c r="G150" t="s">
         <v>26</v>
       </c>
       <c r="H150" t="s">
         <v>27</v>
       </c>
       <c r="I150" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="151" spans="1:10">
       <c r="A151" s="1">
         <v>46175.0</v>
       </c>
       <c r="B151" t="s">
         <v>24</v>
       </c>
       <c r="D151" s="2">
         <v>0.40277777777778</v>
       </c>
       <c r="E151" s="2">
         <v>0.46875</v>
       </c>
       <c r="F151" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="G151" t="s">
         <v>26</v>
       </c>
       <c r="H151" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>49</v>
       </c>
     </row>
     <row r="152" spans="1:10">
       <c r="A152" s="1">
         <v>46175.0</v>
       </c>
       <c r="B152" t="s">
         <v>24</v>
       </c>
       <c r="D152" s="2">
         <v>0.55208333333333</v>
       </c>
       <c r="E152" s="2">
         <v>0.61458333333333</v>
       </c>
       <c r="F152" t="s">
         <v>33</v>
       </c>
       <c r="G152" t="s">
         <v>18</v>
       </c>
       <c r="H152" t="s">
         <v>34</v>
       </c>
       <c r="I152" t="s">
@@ -4735,110 +4747,110 @@
       </c>
       <c r="G162" t="s">
         <v>26</v>
       </c>
       <c r="H162" t="s">
         <v>27</v>
       </c>
       <c r="I162" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="163" spans="1:10">
       <c r="A163" s="1">
         <v>46182.0</v>
       </c>
       <c r="B163" t="s">
         <v>24</v>
       </c>
       <c r="D163" s="2">
         <v>0.40277777777778</v>
       </c>
       <c r="E163" s="2">
         <v>0.46875</v>
       </c>
       <c r="F163" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="G163" t="s">
         <v>26</v>
       </c>
       <c r="H163" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>49</v>
       </c>
     </row>
     <row r="164" spans="1:10">
       <c r="A164" s="1">
         <v>46182.0</v>
       </c>
       <c r="B164" t="s">
         <v>24</v>
       </c>
       <c r="D164" s="2">
         <v>0.55208333333333</v>
       </c>
       <c r="E164" s="2">
         <v>0.61458333333333</v>
       </c>
       <c r="F164" t="s">
         <v>33</v>
       </c>
       <c r="G164" t="s">
         <v>18</v>
       </c>
       <c r="H164" t="s">
         <v>34</v>
       </c>
       <c r="I164" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="165" spans="1:10">
       <c r="A165" s="1">
         <v>46182.0</v>
       </c>
       <c r="B165" t="s">
         <v>24</v>
       </c>
       <c r="D165" s="2">
         <v>0.625</v>
       </c>
       <c r="E165" s="2">
         <v>0.75</v>
       </c>
       <c r="F165" t="s">
         <v>35</v>
       </c>
       <c r="G165" t="s">
         <v>36</v>
       </c>
       <c r="H165" t="s">
         <v>15</v>
       </c>
+      <c r="I165" t="s">
+        <v>47</v>
+      </c>
     </row>
     <row r="166" spans="1:10">
       <c r="A166" s="1">
         <v>46183.0</v>
       </c>
       <c r="B166" t="s">
         <v>37</v>
       </c>
       <c r="D166" s="2">
         <v>0.40625</v>
       </c>
       <c r="E166" s="2">
         <v>0.46875</v>
       </c>
       <c r="F166" t="s">
         <v>38</v>
       </c>
       <c r="G166" t="s">
         <v>30</v>
       </c>
       <c r="H166" t="s">
         <v>39</v>
       </c>
       <c r="I166" t="s">
         <v>40</v>
@@ -5210,50 +5222,154 @@
     </row>
     <row r="181" spans="1:10">
       <c r="A181" s="1">
         <v>46190.0</v>
       </c>
       <c r="B181" t="s">
         <v>37</v>
       </c>
       <c r="D181" s="2">
         <v>0.625</v>
       </c>
       <c r="E181" s="2">
         <v>0.6875</v>
       </c>
       <c r="F181" t="s">
         <v>44</v>
       </c>
       <c r="G181" t="s">
         <v>26</v>
       </c>
       <c r="H181" t="s">
         <v>45</v>
       </c>
       <c r="I181" t="s">
         <v>23</v>
+      </c>
+    </row>
+    <row r="182" spans="1:10">
+      <c r="A182" s="1">
+        <v>46195.0</v>
+      </c>
+      <c r="B182" t="s">
+        <v>9</v>
+      </c>
+      <c r="D182" s="2">
+        <v>0.33333333333333</v>
+      </c>
+      <c r="E182" s="2">
+        <v>0.39583333333333</v>
+      </c>
+      <c r="F182" t="s">
+        <v>50</v>
+      </c>
+      <c r="G182" t="s">
+        <v>51</v>
+      </c>
+      <c r="H182" t="s">
+        <v>27</v>
+      </c>
+      <c r="I182" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="183" spans="1:10">
+      <c r="A183" s="1">
+        <v>46196.0</v>
+      </c>
+      <c r="B183" t="s">
+        <v>24</v>
+      </c>
+      <c r="D183" s="2">
+        <v>0.45833333333333</v>
+      </c>
+      <c r="E183" s="2">
+        <v>0.5</v>
+      </c>
+      <c r="F183" t="s">
+        <v>52</v>
+      </c>
+      <c r="G183" t="s">
+        <v>51</v>
+      </c>
+      <c r="H183" t="s">
+        <v>22</v>
+      </c>
+      <c r="I183" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="184" spans="1:10">
+      <c r="A184" s="1">
+        <v>46267.0</v>
+      </c>
+      <c r="B184" t="s">
+        <v>37</v>
+      </c>
+      <c r="D184" s="2">
+        <v>0.33333333333333</v>
+      </c>
+      <c r="E184" s="2">
+        <v>0.39583333333333</v>
+      </c>
+      <c r="F184" t="s">
+        <v>50</v>
+      </c>
+      <c r="G184" t="s">
+        <v>51</v>
+      </c>
+      <c r="H184" t="s">
+        <v>27</v>
+      </c>
+      <c r="I184" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="185" spans="1:10">
+      <c r="A185" s="1">
+        <v>46275.0</v>
+      </c>
+      <c r="B185" t="s">
+        <v>54</v>
+      </c>
+      <c r="D185" s="2">
+        <v>0.45833333333333</v>
+      </c>
+      <c r="E185" s="2">
+        <v>0.5</v>
+      </c>
+      <c r="F185" t="s">
+        <v>52</v>
+      </c>
+      <c r="G185" t="s">
+        <v>51</v>
+      </c>
+      <c r="H185" t="s">
+        <v>22</v>
+      </c>
+      <c r="I185" t="s">
+        <v>53</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>