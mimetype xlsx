--- v1 (2026-05-28)
+++ v2 (2026-07-14)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Plan zajęć" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
   <si>
     <t>Termin</t>
   </si>
   <si>
     <t>Dzień</t>
   </si>
   <si>
     <t>PG</t>
   </si>
   <si>
     <t>Od</t>
   </si>
   <si>
     <t>Do</t>
   </si>
   <si>
     <t>Przedmiot</t>
   </si>
   <si>
     <t>RZ</t>
   </si>
   <si>
     <t>Nauczyciel</t>
   </si>
   <si>
@@ -168,50 +168,53 @@
     <t>Warsztat badawczy (Ć)</t>
   </si>
   <si>
     <t>Klasyczne lektury socjologiczne (K)</t>
   </si>
   <si>
     <t>dr Artur Kinal</t>
   </si>
   <si>
     <t>Sieci społeczne w działaniu (Ć)</t>
   </si>
   <si>
     <t>229 A-16</t>
   </si>
   <si>
     <t>Fakultet 1: reklama w perspektywie socjologicznej (K)</t>
   </si>
   <si>
     <t>dr hab. Beata Trzop, prof. UZ</t>
   </si>
   <si>
     <t>Język angielski III (E)</t>
   </si>
   <si>
     <t>E</t>
+  </si>
+  <si>
+    <t>104 A-20</t>
   </si>
   <si>
     <t>Współczesne teorie socjologiczne (E)</t>
   </si>
   <si>
     <t>205R A-17</t>
   </si>
   <si>
     <t>Cz</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="yyyy/mm/dd;@"/>
   </numFmts>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -5247,129 +5250,129 @@
       </c>
     </row>
     <row r="182" spans="1:10">
       <c r="A182" s="1">
         <v>46195.0</v>
       </c>
       <c r="B182" t="s">
         <v>9</v>
       </c>
       <c r="D182" s="2">
         <v>0.33333333333333</v>
       </c>
       <c r="E182" s="2">
         <v>0.39583333333333</v>
       </c>
       <c r="F182" t="s">
         <v>50</v>
       </c>
       <c r="G182" t="s">
         <v>51</v>
       </c>
       <c r="H182" t="s">
         <v>27</v>
       </c>
       <c r="I182" t="s">
-        <v>28</v>
+        <v>52</v>
       </c>
     </row>
     <row r="183" spans="1:10">
       <c r="A183" s="1">
         <v>46196.0</v>
       </c>
       <c r="B183" t="s">
         <v>24</v>
       </c>
       <c r="D183" s="2">
         <v>0.45833333333333</v>
       </c>
       <c r="E183" s="2">
         <v>0.5</v>
       </c>
       <c r="F183" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G183" t="s">
         <v>51</v>
       </c>
       <c r="H183" t="s">
         <v>22</v>
       </c>
       <c r="I183" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="184" spans="1:10">
       <c r="A184" s="1">
         <v>46267.0</v>
       </c>
       <c r="B184" t="s">
         <v>37</v>
       </c>
       <c r="D184" s="2">
         <v>0.33333333333333</v>
       </c>
       <c r="E184" s="2">
         <v>0.39583333333333</v>
       </c>
       <c r="F184" t="s">
         <v>50</v>
       </c>
       <c r="G184" t="s">
         <v>51</v>
       </c>
       <c r="H184" t="s">
         <v>27</v>
       </c>
       <c r="I184" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="185" spans="1:10">
       <c r="A185" s="1">
         <v>46275.0</v>
       </c>
       <c r="B185" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D185" s="2">
         <v>0.45833333333333</v>
       </c>
       <c r="E185" s="2">
         <v>0.5</v>
       </c>
       <c r="F185" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G185" t="s">
         <v>51</v>
       </c>
       <c r="H185" t="s">
         <v>22</v>
       </c>
       <c r="I185" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>