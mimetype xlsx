--- v0 (2026-04-13)
+++ v1 (2026-05-31)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Plan zajęć" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="103">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="114">
   <si>
     <t>Termin</t>
   </si>
   <si>
     <t>Dzień</t>
   </si>
   <si>
     <t>PG</t>
   </si>
   <si>
     <t>Od</t>
   </si>
   <si>
     <t>Do</t>
   </si>
   <si>
     <t>Przedmiot</t>
   </si>
   <si>
     <t>RZ</t>
   </si>
   <si>
     <t>Nauczyciel</t>
   </si>
   <si>
@@ -320,51 +320,84 @@
   <si>
     <t>Diagnoza w resocjalizacji (W)</t>
   </si>
   <si>
     <t>Diagnoza w resocjalizacji (Ć)</t>
   </si>
   <si>
     <t>mgr Małgorzata Szeląg; mgr Rienk Vierstra</t>
   </si>
   <si>
     <t>138 A-16</t>
   </si>
   <si>
     <t>P01 A-16</t>
   </si>
   <si>
     <t>P103 A-16</t>
   </si>
   <si>
     <t>A A-16</t>
   </si>
   <si>
     <t>419 A-16</t>
   </si>
   <si>
+    <t>409 A-16</t>
+  </si>
+  <si>
     <t>Aula I A-20</t>
+  </si>
+  <si>
+    <t>Język niemiecki 3/Język niemiecki III (E)</t>
+  </si>
+  <si>
+    <t>E</t>
+  </si>
+  <si>
+    <t>Język angielski 3 (E)</t>
+  </si>
+  <si>
+    <t>P4 A-16</t>
+  </si>
+  <si>
+    <t>Aula H A-20</t>
+  </si>
+  <si>
+    <t>P3 A-16</t>
+  </si>
+  <si>
+    <t>Metody i techniki badań społecznych (E)</t>
+  </si>
+  <si>
+    <t>C A-16</t>
+  </si>
+  <si>
+    <t>106 A-20</t>
+  </si>
+  <si>
+    <t>29 A-16</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="yyyy/mm/dd;@"/>
   </numFmts>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
@@ -672,54 +705,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J572"/>
+  <dimension ref="A1:J587"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E572" sqref="E572"/>
+      <selection activeCell="E587" sqref="E587"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="93.12" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="55.272" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
@@ -8056,53 +8089,50 @@
     <row r="273" spans="1:10">
       <c r="A273" s="1">
         <v>46134.0</v>
       </c>
       <c r="B273" t="s">
         <v>36</v>
       </c>
       <c r="C273" t="s">
         <v>46</v>
       </c>
       <c r="D273" s="2">
         <v>0.40625</v>
       </c>
       <c r="E273" s="2">
         <v>0.46875</v>
       </c>
       <c r="F273" t="s">
         <v>32</v>
       </c>
       <c r="G273" t="s">
         <v>33</v>
       </c>
       <c r="H273" t="s">
         <v>47</v>
       </c>
-      <c r="I273" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="274" spans="1:10">
       <c r="A274" s="1">
         <v>46134.0</v>
       </c>
       <c r="B274" t="s">
         <v>36</v>
       </c>
       <c r="C274" t="s">
         <v>49</v>
       </c>
       <c r="D274" s="2">
         <v>0.40625</v>
       </c>
       <c r="E274" s="2">
         <v>0.46875</v>
       </c>
       <c r="F274" t="s">
         <v>32</v>
       </c>
       <c r="G274" t="s">
         <v>33</v>
       </c>
       <c r="H274" t="s">
         <v>50</v>
@@ -11105,2921 +11135,2921 @@
       </c>
       <c r="G386" t="s">
         <v>15</v>
       </c>
       <c r="H386" t="s">
         <v>25</v>
       </c>
       <c r="I386" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="387" spans="1:10">
       <c r="A387" s="1">
         <v>46156.0</v>
       </c>
       <c r="B387" t="s">
         <v>63</v>
       </c>
       <c r="D387" s="2">
         <v>0.69791666666667</v>
       </c>
       <c r="E387" s="2">
         <v>0.76041666666667</v>
       </c>
       <c r="F387" t="s">
-        <v>73</v>
+        <v>26</v>
       </c>
       <c r="G387" t="s">
         <v>15</v>
       </c>
       <c r="H387" t="s">
-        <v>74</v>
+        <v>25</v>
       </c>
       <c r="I387" t="s">
-        <v>75</v>
+        <v>72</v>
       </c>
     </row>
     <row r="388" spans="1:10">
       <c r="A388" s="1">
-        <v>46156.0</v>
+        <v>46157.0</v>
       </c>
       <c r="B388" t="s">
-        <v>63</v>
+        <v>76</v>
       </c>
       <c r="D388" s="2">
-        <v>0.69791666666667</v>
+        <v>0.40625</v>
       </c>
       <c r="E388" s="2">
-        <v>0.76041666666667</v>
+        <v>0.46875</v>
       </c>
       <c r="F388" t="s">
-        <v>26</v>
+        <v>79</v>
       </c>
       <c r="G388" t="s">
-        <v>15</v>
+        <v>65</v>
       </c>
       <c r="H388" t="s">
-        <v>25</v>
+        <v>80</v>
       </c>
       <c r="I388" t="s">
-        <v>72</v>
+        <v>81</v>
       </c>
     </row>
     <row r="389" spans="1:10">
       <c r="A389" s="1">
-        <v>46156.0</v>
+        <v>46157.0</v>
       </c>
       <c r="B389" t="s">
-        <v>63</v>
+        <v>76</v>
       </c>
       <c r="D389" s="2">
-        <v>0.77083333333333</v>
+        <v>0.40625</v>
       </c>
       <c r="E389" s="2">
-        <v>0.83333333333333</v>
+        <v>0.46875</v>
       </c>
       <c r="F389" t="s">
-        <v>73</v>
+        <v>79</v>
       </c>
       <c r="G389" t="s">
-        <v>15</v>
+        <v>65</v>
       </c>
       <c r="H389" t="s">
-        <v>74</v>
+        <v>82</v>
       </c>
       <c r="I389" t="s">
-        <v>75</v>
+        <v>72</v>
       </c>
     </row>
     <row r="390" spans="1:10">
       <c r="A390" s="1">
         <v>46157.0</v>
       </c>
       <c r="B390" t="s">
         <v>76</v>
       </c>
       <c r="D390" s="2">
-        <v>0.33333333333333</v>
+        <v>0.40625</v>
       </c>
       <c r="E390" s="2">
-        <v>0.39583333333333</v>
+        <v>0.46875</v>
       </c>
       <c r="F390" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="G390" t="s">
-        <v>15</v>
+        <v>65</v>
       </c>
       <c r="H390" t="s">
-        <v>74</v>
+        <v>84</v>
       </c>
       <c r="I390" t="s">
-        <v>78</v>
+        <v>85</v>
       </c>
     </row>
     <row r="391" spans="1:10">
       <c r="A391" s="1">
         <v>46157.0</v>
       </c>
       <c r="B391" t="s">
         <v>76</v>
       </c>
       <c r="D391" s="2">
         <v>0.40625</v>
       </c>
       <c r="E391" s="2">
         <v>0.46875</v>
       </c>
       <c r="F391" t="s">
         <v>79</v>
       </c>
       <c r="G391" t="s">
         <v>65</v>
       </c>
       <c r="H391" t="s">
-        <v>80</v>
+        <v>86</v>
       </c>
       <c r="I391" t="s">
-        <v>81</v>
+        <v>87</v>
       </c>
     </row>
     <row r="392" spans="1:10">
       <c r="A392" s="1">
         <v>46157.0</v>
       </c>
       <c r="B392" t="s">
         <v>76</v>
       </c>
       <c r="D392" s="2">
         <v>0.40625</v>
       </c>
       <c r="E392" s="2">
         <v>0.46875</v>
       </c>
       <c r="F392" t="s">
         <v>79</v>
       </c>
       <c r="G392" t="s">
         <v>65</v>
       </c>
       <c r="H392" t="s">
-        <v>82</v>
+        <v>88</v>
       </c>
       <c r="I392" t="s">
-        <v>72</v>
+        <v>89</v>
       </c>
     </row>
     <row r="393" spans="1:10">
       <c r="A393" s="1">
         <v>46157.0</v>
       </c>
       <c r="B393" t="s">
         <v>76</v>
       </c>
       <c r="D393" s="2">
         <v>0.40625</v>
       </c>
       <c r="E393" s="2">
         <v>0.46875</v>
       </c>
       <c r="F393" t="s">
         <v>79</v>
       </c>
       <c r="G393" t="s">
         <v>65</v>
       </c>
       <c r="H393" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="I393" t="s">
-        <v>85</v>
+        <v>91</v>
       </c>
     </row>
     <row r="394" spans="1:10">
       <c r="A394" s="1">
-        <v>46157.0</v>
+        <v>46160.0</v>
       </c>
       <c r="B394" t="s">
-        <v>76</v>
+        <v>9</v>
       </c>
       <c r="D394" s="2">
-        <v>0.40625</v>
+        <v>0.3125</v>
       </c>
       <c r="E394" s="2">
-        <v>0.46875</v>
+        <v>0.375</v>
       </c>
       <c r="F394" t="s">
-        <v>79</v>
+        <v>92</v>
       </c>
       <c r="G394" t="s">
-        <v>65</v>
+        <v>11</v>
       </c>
       <c r="H394" t="s">
-        <v>86</v>
+        <v>12</v>
       </c>
       <c r="I394" t="s">
-        <v>87</v>
+        <v>100</v>
       </c>
     </row>
     <row r="395" spans="1:10">
       <c r="A395" s="1">
-        <v>46157.0</v>
+        <v>46160.0</v>
       </c>
       <c r="B395" t="s">
-        <v>76</v>
+        <v>9</v>
       </c>
       <c r="D395" s="2">
-        <v>0.40625</v>
+        <v>0.38541666666667</v>
       </c>
       <c r="E395" s="2">
-        <v>0.46875</v>
+        <v>0.44791666666667</v>
       </c>
       <c r="F395" t="s">
-        <v>79</v>
+        <v>14</v>
       </c>
       <c r="G395" t="s">
-        <v>65</v>
+        <v>15</v>
       </c>
       <c r="H395" t="s">
-        <v>88</v>
+        <v>12</v>
       </c>
       <c r="I395" t="s">
-        <v>89</v>
+        <v>75</v>
       </c>
     </row>
     <row r="396" spans="1:10">
       <c r="A396" s="1">
-        <v>46157.0</v>
+        <v>46160.0</v>
       </c>
       <c r="B396" t="s">
-        <v>76</v>
+        <v>9</v>
       </c>
       <c r="D396" s="2">
-        <v>0.40625</v>
+        <v>0.55208333333333</v>
       </c>
       <c r="E396" s="2">
-        <v>0.46875</v>
+        <v>0.61458333333333</v>
       </c>
       <c r="F396" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
       <c r="G396" t="s">
-        <v>65</v>
+        <v>11</v>
       </c>
       <c r="H396" t="s">
-        <v>90</v>
+        <v>17</v>
       </c>
       <c r="I396" t="s">
-        <v>91</v>
+        <v>18</v>
       </c>
     </row>
     <row r="397" spans="1:10">
       <c r="A397" s="1">
-        <v>46157.0</v>
+        <v>46160.0</v>
       </c>
       <c r="B397" t="s">
-        <v>76</v>
+        <v>9</v>
+      </c>
+      <c r="C397" t="s">
+        <v>19</v>
       </c>
       <c r="D397" s="2">
-        <v>0.55208333333333</v>
+        <v>0.625</v>
       </c>
       <c r="E397" s="2">
-        <v>0.61458333333333</v>
+        <v>0.6875</v>
       </c>
       <c r="F397" t="s">
-        <v>73</v>
+        <v>20</v>
       </c>
       <c r="G397" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="H397" t="s">
-        <v>74</v>
+        <v>17</v>
       </c>
       <c r="I397" t="s">
-        <v>78</v>
+        <v>22</v>
       </c>
     </row>
     <row r="398" spans="1:10">
       <c r="A398" s="1">
         <v>46160.0</v>
       </c>
       <c r="B398" t="s">
         <v>9</v>
       </c>
       <c r="D398" s="2">
-        <v>0.40625</v>
+        <v>0.625</v>
       </c>
       <c r="E398" s="2">
-        <v>0.47222222222222</v>
+        <v>0.6875</v>
       </c>
       <c r="F398" t="s">
-        <v>92</v>
+        <v>73</v>
       </c>
       <c r="G398" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="H398" t="s">
-        <v>12</v>
+        <v>74</v>
       </c>
       <c r="I398" t="s">
-        <v>18</v>
+        <v>75</v>
       </c>
     </row>
     <row r="399" spans="1:10">
       <c r="A399" s="1">
         <v>46160.0</v>
       </c>
       <c r="B399" t="s">
         <v>9</v>
       </c>
+      <c r="C399" t="s">
+        <v>23</v>
+      </c>
       <c r="D399" s="2">
-        <v>0.47916666666667</v>
+        <v>0.69791666666667</v>
       </c>
       <c r="E399" s="2">
-        <v>0.54166666666667</v>
+        <v>0.76041666666667</v>
       </c>
       <c r="F399" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="G399" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="H399" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I399" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
     </row>
     <row r="400" spans="1:10">
       <c r="A400" s="1">
         <v>46160.0</v>
       </c>
       <c r="B400" t="s">
         <v>9</v>
       </c>
       <c r="D400" s="2">
-        <v>0.55208333333333</v>
+        <v>0.69791666666667</v>
       </c>
       <c r="E400" s="2">
-        <v>0.61458333333333</v>
+        <v>0.76041666666667</v>
       </c>
       <c r="F400" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="G400" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="H400" t="s">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="I400" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
     </row>
     <row r="401" spans="1:10">
       <c r="A401" s="1">
         <v>46160.0</v>
       </c>
       <c r="B401" t="s">
         <v>9</v>
       </c>
-      <c r="C401" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D401" s="2">
-        <v>0.625</v>
+        <v>0.77083333333333</v>
       </c>
       <c r="E401" s="2">
-        <v>0.6875</v>
+        <v>0.83333333333333</v>
       </c>
       <c r="F401" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="G401" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="H401" t="s">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="I401" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
     </row>
     <row r="402" spans="1:10">
       <c r="A402" s="1">
-        <v>46160.0</v>
+        <v>46161.0</v>
       </c>
       <c r="B402" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="D402" s="2">
-        <v>0.69791666666667</v>
+        <v>0.40625</v>
       </c>
       <c r="E402" s="2">
-        <v>0.76041666666667</v>
+        <v>0.46875</v>
       </c>
       <c r="F402" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="G402" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="H402" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="I402" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
     </row>
     <row r="403" spans="1:10">
       <c r="A403" s="1">
-        <v>46160.0</v>
+        <v>46161.0</v>
       </c>
       <c r="B403" t="s">
-        <v>9</v>
+        <v>27</v>
       </c>
       <c r="D403" s="2">
-        <v>0.69791666666667</v>
+        <v>0.47916666666667</v>
       </c>
       <c r="E403" s="2">
-        <v>0.76041666666667</v>
+        <v>0.54166666666667</v>
       </c>
       <c r="F403" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="G403" t="s">
         <v>15</v>
       </c>
       <c r="H403" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="I403" t="s">
-        <v>13</v>
+        <v>30</v>
       </c>
     </row>
     <row r="404" spans="1:10">
       <c r="A404" s="1">
-        <v>46160.0</v>
+        <v>46161.0</v>
       </c>
       <c r="B404" t="s">
-        <v>9</v>
+        <v>27</v>
       </c>
       <c r="D404" s="2">
-        <v>0.77083333333333</v>
+        <v>0.55208333333333</v>
       </c>
       <c r="E404" s="2">
-        <v>0.83333333333333</v>
+        <v>0.61458333333333</v>
       </c>
       <c r="F404" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="G404" t="s">
         <v>15</v>
       </c>
       <c r="H404" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="I404" t="s">
-        <v>13</v>
+        <v>30</v>
       </c>
     </row>
     <row r="405" spans="1:10">
       <c r="A405" s="1">
         <v>46161.0</v>
       </c>
       <c r="B405" t="s">
         <v>27</v>
       </c>
+      <c r="C405" t="s">
+        <v>31</v>
+      </c>
       <c r="D405" s="2">
-        <v>0.40625</v>
+        <v>0.64583333333333</v>
       </c>
       <c r="E405" s="2">
-        <v>0.46875</v>
+        <v>0.70833333333333</v>
       </c>
       <c r="F405" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="G405" t="s">
-        <v>15</v>
+        <v>33</v>
       </c>
       <c r="H405" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="I405" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
     </row>
     <row r="406" spans="1:10">
       <c r="A406" s="1">
-        <v>46161.0</v>
+        <v>46162.0</v>
       </c>
       <c r="B406" t="s">
-        <v>27</v>
+        <v>36</v>
+      </c>
+      <c r="C406" t="s">
+        <v>37</v>
       </c>
       <c r="D406" s="2">
-        <v>0.47916666666667</v>
+        <v>0.33333333333333</v>
       </c>
       <c r="E406" s="2">
-        <v>0.54166666666667</v>
+        <v>0.39583333333333</v>
       </c>
       <c r="F406" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="G406" t="s">
-        <v>15</v>
+        <v>33</v>
       </c>
       <c r="H406" t="s">
-        <v>29</v>
+        <v>38</v>
       </c>
       <c r="I406" t="s">
-        <v>30</v>
+        <v>39</v>
       </c>
     </row>
     <row r="407" spans="1:10">
       <c r="A407" s="1">
-        <v>46161.0</v>
+        <v>46162.0</v>
       </c>
       <c r="B407" t="s">
-        <v>27</v>
+        <v>36</v>
+      </c>
+      <c r="C407" t="s">
+        <v>40</v>
       </c>
       <c r="D407" s="2">
-        <v>0.55208333333333</v>
+        <v>0.33333333333333</v>
       </c>
       <c r="E407" s="2">
-        <v>0.61458333333333</v>
+        <v>0.39583333333333</v>
       </c>
       <c r="F407" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="G407" t="s">
-        <v>15</v>
+        <v>33</v>
       </c>
       <c r="H407" t="s">
-        <v>29</v>
+        <v>41</v>
       </c>
       <c r="I407" t="s">
-        <v>30</v>
+        <v>42</v>
       </c>
     </row>
     <row r="408" spans="1:10">
       <c r="A408" s="1">
-        <v>46161.0</v>
+        <v>46162.0</v>
       </c>
       <c r="B408" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="C408" t="s">
-        <v>31</v>
+        <v>43</v>
       </c>
       <c r="D408" s="2">
-        <v>0.64583333333333</v>
+        <v>0.33333333333333</v>
       </c>
       <c r="E408" s="2">
-        <v>0.70833333333333</v>
+        <v>0.39583333333333</v>
       </c>
       <c r="F408" t="s">
         <v>32</v>
       </c>
       <c r="G408" t="s">
         <v>33</v>
       </c>
       <c r="H408" t="s">
-        <v>34</v>
+        <v>44</v>
       </c>
       <c r="I408" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
     </row>
     <row r="409" spans="1:10">
       <c r="A409" s="1">
         <v>46162.0</v>
       </c>
       <c r="B409" t="s">
         <v>36</v>
       </c>
       <c r="C409" t="s">
-        <v>37</v>
+        <v>46</v>
       </c>
       <c r="D409" s="2">
-        <v>0.33333333333333</v>
+        <v>0.40625</v>
       </c>
       <c r="E409" s="2">
-        <v>0.39583333333333</v>
+        <v>0.46875</v>
       </c>
       <c r="F409" t="s">
         <v>32</v>
       </c>
       <c r="G409" t="s">
         <v>33</v>
       </c>
       <c r="H409" t="s">
-        <v>38</v>
+        <v>47</v>
       </c>
       <c r="I409" t="s">
-        <v>39</v>
+        <v>48</v>
       </c>
     </row>
     <row r="410" spans="1:10">
       <c r="A410" s="1">
         <v>46162.0</v>
       </c>
       <c r="B410" t="s">
         <v>36</v>
       </c>
       <c r="C410" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="D410" s="2">
-        <v>0.33333333333333</v>
+        <v>0.40625</v>
       </c>
       <c r="E410" s="2">
-        <v>0.39583333333333</v>
+        <v>0.46875</v>
       </c>
       <c r="F410" t="s">
         <v>32</v>
       </c>
       <c r="G410" t="s">
         <v>33</v>
       </c>
       <c r="H410" t="s">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="I410" t="s">
-        <v>42</v>
+        <v>51</v>
       </c>
     </row>
     <row r="411" spans="1:10">
       <c r="A411" s="1">
         <v>46162.0</v>
       </c>
       <c r="B411" t="s">
         <v>36</v>
       </c>
       <c r="C411" t="s">
-        <v>43</v>
+        <v>52</v>
       </c>
       <c r="D411" s="2">
-        <v>0.33333333333333</v>
+        <v>0.40625</v>
       </c>
       <c r="E411" s="2">
-        <v>0.39583333333333</v>
+        <v>0.46875</v>
       </c>
       <c r="F411" t="s">
         <v>32</v>
       </c>
       <c r="G411" t="s">
         <v>33</v>
       </c>
       <c r="H411" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I411" t="s">
-        <v>45</v>
+        <v>53</v>
       </c>
     </row>
     <row r="412" spans="1:10">
       <c r="A412" s="1">
         <v>46162.0</v>
       </c>
       <c r="B412" t="s">
         <v>36</v>
       </c>
       <c r="C412" t="s">
-        <v>46</v>
+        <v>54</v>
       </c>
       <c r="D412" s="2">
         <v>0.40625</v>
       </c>
       <c r="E412" s="2">
         <v>0.46875</v>
       </c>
       <c r="F412" t="s">
         <v>32</v>
       </c>
       <c r="G412" t="s">
         <v>33</v>
       </c>
       <c r="H412" t="s">
-        <v>47</v>
+        <v>41</v>
       </c>
       <c r="I412" t="s">
-        <v>48</v>
+        <v>42</v>
       </c>
     </row>
     <row r="413" spans="1:10">
       <c r="A413" s="1">
         <v>46162.0</v>
       </c>
       <c r="B413" t="s">
         <v>36</v>
       </c>
       <c r="C413" t="s">
-        <v>49</v>
+        <v>55</v>
       </c>
       <c r="D413" s="2">
         <v>0.40625</v>
       </c>
       <c r="E413" s="2">
         <v>0.46875</v>
       </c>
       <c r="F413" t="s">
         <v>32</v>
       </c>
       <c r="G413" t="s">
         <v>33</v>
       </c>
       <c r="H413" t="s">
-        <v>50</v>
+        <v>44</v>
       </c>
       <c r="I413" t="s">
-        <v>51</v>
+        <v>45</v>
       </c>
     </row>
     <row r="414" spans="1:10">
       <c r="A414" s="1">
         <v>46162.0</v>
       </c>
       <c r="B414" t="s">
         <v>36</v>
       </c>
-      <c r="C414" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D414" s="2">
-        <v>0.40625</v>
+        <v>0.55208333333333</v>
       </c>
       <c r="E414" s="2">
-        <v>0.46875</v>
+        <v>0.61805555555556</v>
       </c>
       <c r="F414" t="s">
-        <v>32</v>
+        <v>93</v>
       </c>
       <c r="G414" t="s">
-        <v>33</v>
+        <v>11</v>
       </c>
       <c r="H414" t="s">
-        <v>12</v>
+        <v>59</v>
       </c>
       <c r="I414" t="s">
-        <v>53</v>
+        <v>18</v>
       </c>
     </row>
     <row r="415" spans="1:10">
       <c r="A415" s="1">
         <v>46162.0</v>
       </c>
       <c r="B415" t="s">
         <v>36</v>
       </c>
       <c r="C415" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="D415" s="2">
-        <v>0.40625</v>
+        <v>0.63194444444444</v>
       </c>
       <c r="E415" s="2">
-        <v>0.46875</v>
+        <v>0.69444444444444</v>
       </c>
       <c r="F415" t="s">
         <v>32</v>
       </c>
       <c r="G415" t="s">
         <v>33</v>
       </c>
       <c r="H415" t="s">
-        <v>41</v>
+        <v>62</v>
       </c>
       <c r="I415" t="s">
-        <v>42</v>
+        <v>13</v>
       </c>
     </row>
     <row r="416" spans="1:10">
       <c r="A416" s="1">
         <v>46162.0</v>
       </c>
       <c r="B416" t="s">
         <v>36</v>
       </c>
-      <c r="C416" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D416" s="2">
-        <v>0.40625</v>
+        <v>0.69791666666667</v>
       </c>
       <c r="E416" s="2">
-        <v>0.46875</v>
+        <v>0.76041666666667</v>
       </c>
       <c r="F416" t="s">
-        <v>32</v>
+        <v>71</v>
       </c>
       <c r="G416" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
       <c r="H416" t="s">
         <v>44</v>
       </c>
       <c r="I416" t="s">
-        <v>45</v>
+        <v>72</v>
       </c>
     </row>
     <row r="417" spans="1:10">
       <c r="A417" s="1">
-        <v>46162.0</v>
+        <v>46163.0</v>
       </c>
       <c r="B417" t="s">
-        <v>36</v>
+        <v>63</v>
       </c>
       <c r="D417" s="2">
-        <v>0.55208333333333</v>
+        <v>0.33333333333333</v>
       </c>
       <c r="E417" s="2">
-        <v>0.61805555555556</v>
+        <v>0.39583333333333</v>
       </c>
       <c r="F417" t="s">
-        <v>93</v>
+        <v>64</v>
       </c>
       <c r="G417" t="s">
-        <v>11</v>
+        <v>65</v>
       </c>
       <c r="H417" t="s">
-        <v>59</v>
+        <v>66</v>
       </c>
       <c r="I417" t="s">
-        <v>18</v>
+        <v>67</v>
       </c>
     </row>
     <row r="418" spans="1:10">
       <c r="A418" s="1">
-        <v>46162.0</v>
+        <v>46163.0</v>
       </c>
       <c r="B418" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="D418" s="2">
-        <v>0.63194444444444</v>
+        <v>0.40625</v>
       </c>
       <c r="E418" s="2">
-        <v>0.69444444444444</v>
+        <v>0.47222222222222</v>
       </c>
       <c r="F418" t="s">
-        <v>32</v>
+        <v>94</v>
       </c>
       <c r="G418" t="s">
-        <v>33</v>
+        <v>11</v>
       </c>
       <c r="H418" t="s">
-        <v>62</v>
+        <v>44</v>
       </c>
       <c r="I418" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
     </row>
     <row r="419" spans="1:10">
       <c r="A419" s="1">
-        <v>46162.0</v>
+        <v>46163.0</v>
       </c>
       <c r="B419" t="s">
-        <v>36</v>
+        <v>63</v>
       </c>
       <c r="D419" s="2">
-        <v>0.69791666666667</v>
+        <v>0.47569444444444</v>
       </c>
       <c r="E419" s="2">
-        <v>0.76041666666667</v>
+        <v>0.54166666666667</v>
       </c>
       <c r="F419" t="s">
-        <v>71</v>
+        <v>95</v>
       </c>
       <c r="G419" t="s">
         <v>15</v>
       </c>
       <c r="H419" t="s">
         <v>44</v>
       </c>
       <c r="I419" t="s">
-        <v>72</v>
+        <v>42</v>
       </c>
     </row>
     <row r="420" spans="1:10">
       <c r="A420" s="1">
         <v>46163.0</v>
       </c>
       <c r="B420" t="s">
         <v>63</v>
       </c>
       <c r="D420" s="2">
-        <v>0.33333333333333</v>
+        <v>0.55208333333333</v>
       </c>
       <c r="E420" s="2">
-        <v>0.39583333333333</v>
+        <v>0.61805555555556</v>
       </c>
       <c r="F420" t="s">
-        <v>64</v>
+        <v>71</v>
       </c>
       <c r="G420" t="s">
-        <v>65</v>
+        <v>15</v>
       </c>
       <c r="H420" t="s">
-        <v>66</v>
+        <v>44</v>
       </c>
       <c r="I420" t="s">
-        <v>67</v>
+        <v>42</v>
       </c>
     </row>
     <row r="421" spans="1:10">
       <c r="A421" s="1">
         <v>46163.0</v>
       </c>
       <c r="B421" t="s">
         <v>63</v>
       </c>
       <c r="D421" s="2">
-        <v>0.40625</v>
+        <v>0.625</v>
       </c>
       <c r="E421" s="2">
-        <v>0.47222222222222</v>
+        <v>0.6875</v>
       </c>
       <c r="F421" t="s">
-        <v>94</v>
+        <v>26</v>
       </c>
       <c r="G421" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="H421" t="s">
-        <v>44</v>
+        <v>25</v>
       </c>
       <c r="I421" t="s">
-        <v>18</v>
+        <v>72</v>
       </c>
     </row>
     <row r="422" spans="1:10">
       <c r="A422" s="1">
         <v>46163.0</v>
       </c>
       <c r="B422" t="s">
         <v>63</v>
       </c>
       <c r="D422" s="2">
-        <v>0.47569444444444</v>
+        <v>0.69791666666667</v>
       </c>
       <c r="E422" s="2">
-        <v>0.54166666666667</v>
+        <v>0.76041666666667</v>
       </c>
       <c r="F422" t="s">
-        <v>95</v>
+        <v>73</v>
       </c>
       <c r="G422" t="s">
         <v>15</v>
       </c>
       <c r="H422" t="s">
-        <v>44</v>
+        <v>74</v>
       </c>
       <c r="I422" t="s">
-        <v>42</v>
+        <v>75</v>
       </c>
     </row>
     <row r="423" spans="1:10">
       <c r="A423" s="1">
         <v>46163.0</v>
       </c>
       <c r="B423" t="s">
         <v>63</v>
       </c>
       <c r="D423" s="2">
-        <v>0.55208333333333</v>
+        <v>0.69791666666667</v>
       </c>
       <c r="E423" s="2">
-        <v>0.61805555555556</v>
+        <v>0.76041666666667</v>
       </c>
       <c r="F423" t="s">
-        <v>71</v>
+        <v>26</v>
       </c>
       <c r="G423" t="s">
         <v>15</v>
       </c>
       <c r="H423" t="s">
-        <v>44</v>
+        <v>25</v>
       </c>
       <c r="I423" t="s">
-        <v>42</v>
+        <v>72</v>
       </c>
     </row>
     <row r="424" spans="1:10">
       <c r="A424" s="1">
         <v>46163.0</v>
       </c>
       <c r="B424" t="s">
         <v>63</v>
       </c>
       <c r="D424" s="2">
-        <v>0.625</v>
+        <v>0.77083333333333</v>
       </c>
       <c r="E424" s="2">
-        <v>0.6875</v>
+        <v>0.83333333333333</v>
       </c>
       <c r="F424" t="s">
-        <v>26</v>
+        <v>73</v>
       </c>
       <c r="G424" t="s">
         <v>15</v>
       </c>
       <c r="H424" t="s">
-        <v>25</v>
+        <v>74</v>
       </c>
       <c r="I424" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
     </row>
     <row r="425" spans="1:10">
       <c r="A425" s="1">
-        <v>46163.0</v>
+        <v>46164.0</v>
       </c>
       <c r="B425" t="s">
-        <v>63</v>
+        <v>76</v>
       </c>
       <c r="D425" s="2">
-        <v>0.69791666666667</v>
+        <v>0.33333333333333</v>
       </c>
       <c r="E425" s="2">
-        <v>0.76041666666667</v>
+        <v>0.39583333333333</v>
       </c>
       <c r="F425" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="G425" t="s">
         <v>15</v>
       </c>
       <c r="H425" t="s">
         <v>74</v>
       </c>
       <c r="I425" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
     </row>
     <row r="426" spans="1:10">
       <c r="A426" s="1">
-        <v>46163.0</v>
+        <v>46164.0</v>
       </c>
       <c r="B426" t="s">
-        <v>63</v>
+        <v>76</v>
       </c>
       <c r="D426" s="2">
-        <v>0.69791666666667</v>
+        <v>0.40625</v>
       </c>
       <c r="E426" s="2">
-        <v>0.76041666666667</v>
+        <v>0.46875</v>
       </c>
       <c r="F426" t="s">
-        <v>26</v>
+        <v>79</v>
       </c>
       <c r="G426" t="s">
-        <v>15</v>
+        <v>65</v>
       </c>
       <c r="H426" t="s">
-        <v>25</v>
+        <v>80</v>
       </c>
       <c r="I426" t="s">
-        <v>72</v>
+        <v>81</v>
       </c>
     </row>
     <row r="427" spans="1:10">
       <c r="A427" s="1">
-        <v>46163.0</v>
+        <v>46164.0</v>
       </c>
       <c r="B427" t="s">
-        <v>63</v>
+        <v>76</v>
       </c>
       <c r="D427" s="2">
-        <v>0.77083333333333</v>
+        <v>0.40625</v>
       </c>
       <c r="E427" s="2">
-        <v>0.83333333333333</v>
+        <v>0.46875</v>
       </c>
       <c r="F427" t="s">
-        <v>73</v>
+        <v>79</v>
       </c>
       <c r="G427" t="s">
-        <v>15</v>
+        <v>65</v>
       </c>
       <c r="H427" t="s">
-        <v>74</v>
+        <v>82</v>
       </c>
       <c r="I427" t="s">
-        <v>75</v>
+        <v>72</v>
       </c>
     </row>
     <row r="428" spans="1:10">
       <c r="A428" s="1">
         <v>46164.0</v>
       </c>
       <c r="B428" t="s">
         <v>76</v>
       </c>
       <c r="D428" s="2">
-        <v>0.33333333333333</v>
+        <v>0.40625</v>
       </c>
       <c r="E428" s="2">
-        <v>0.39583333333333</v>
+        <v>0.46875</v>
       </c>
       <c r="F428" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="G428" t="s">
-        <v>15</v>
+        <v>65</v>
       </c>
       <c r="H428" t="s">
-        <v>74</v>
+        <v>84</v>
       </c>
       <c r="I428" t="s">
-        <v>78</v>
+        <v>85</v>
       </c>
     </row>
     <row r="429" spans="1:10">
       <c r="A429" s="1">
         <v>46164.0</v>
       </c>
       <c r="B429" t="s">
         <v>76</v>
       </c>
       <c r="D429" s="2">
         <v>0.40625</v>
       </c>
       <c r="E429" s="2">
         <v>0.46875</v>
       </c>
       <c r="F429" t="s">
         <v>79</v>
       </c>
       <c r="G429" t="s">
         <v>65</v>
       </c>
       <c r="H429" t="s">
-        <v>80</v>
+        <v>86</v>
       </c>
       <c r="I429" t="s">
-        <v>81</v>
+        <v>87</v>
       </c>
     </row>
     <row r="430" spans="1:10">
       <c r="A430" s="1">
         <v>46164.0</v>
       </c>
       <c r="B430" t="s">
         <v>76</v>
       </c>
       <c r="D430" s="2">
         <v>0.40625</v>
       </c>
       <c r="E430" s="2">
         <v>0.46875</v>
       </c>
       <c r="F430" t="s">
         <v>79</v>
       </c>
       <c r="G430" t="s">
         <v>65</v>
       </c>
       <c r="H430" t="s">
-        <v>82</v>
+        <v>88</v>
       </c>
       <c r="I430" t="s">
-        <v>72</v>
+        <v>89</v>
       </c>
     </row>
     <row r="431" spans="1:10">
       <c r="A431" s="1">
         <v>46164.0</v>
       </c>
       <c r="B431" t="s">
         <v>76</v>
       </c>
       <c r="D431" s="2">
         <v>0.40625</v>
       </c>
       <c r="E431" s="2">
         <v>0.46875</v>
       </c>
       <c r="F431" t="s">
         <v>79</v>
       </c>
       <c r="G431" t="s">
         <v>65</v>
       </c>
       <c r="H431" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="I431" t="s">
-        <v>85</v>
+        <v>91</v>
       </c>
     </row>
     <row r="432" spans="1:10">
       <c r="A432" s="1">
         <v>46164.0</v>
       </c>
       <c r="B432" t="s">
         <v>76</v>
       </c>
       <c r="D432" s="2">
-        <v>0.40625</v>
+        <v>0.55208333333333</v>
       </c>
       <c r="E432" s="2">
-        <v>0.46875</v>
+        <v>0.61458333333333</v>
       </c>
       <c r="F432" t="s">
-        <v>79</v>
+        <v>73</v>
       </c>
       <c r="G432" t="s">
-        <v>65</v>
+        <v>15</v>
       </c>
       <c r="H432" t="s">
-        <v>86</v>
+        <v>74</v>
       </c>
       <c r="I432" t="s">
-        <v>87</v>
+        <v>78</v>
       </c>
     </row>
     <row r="433" spans="1:10">
       <c r="A433" s="1">
-        <v>46164.0</v>
+        <v>46167.0</v>
       </c>
       <c r="B433" t="s">
-        <v>76</v>
+        <v>9</v>
       </c>
       <c r="D433" s="2">
         <v>0.40625</v>
       </c>
       <c r="E433" s="2">
-        <v>0.46875</v>
+        <v>0.46527777777778</v>
       </c>
       <c r="F433" t="s">
-        <v>79</v>
+        <v>10</v>
       </c>
       <c r="G433" t="s">
-        <v>65</v>
+        <v>11</v>
       </c>
       <c r="H433" t="s">
-        <v>88</v>
+        <v>12</v>
       </c>
       <c r="I433" t="s">
-        <v>89</v>
+        <v>13</v>
       </c>
     </row>
     <row r="434" spans="1:10">
       <c r="A434" s="1">
-        <v>46164.0</v>
+        <v>46167.0</v>
       </c>
       <c r="B434" t="s">
-        <v>76</v>
+        <v>9</v>
       </c>
       <c r="D434" s="2">
-        <v>0.40625</v>
+        <v>0.47916666666667</v>
       </c>
       <c r="E434" s="2">
-        <v>0.46875</v>
+        <v>0.54166666666667</v>
       </c>
       <c r="F434" t="s">
-        <v>79</v>
+        <v>14</v>
       </c>
       <c r="G434" t="s">
-        <v>65</v>
+        <v>15</v>
       </c>
       <c r="H434" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I434" t="s">
-        <v>91</v>
+        <v>13</v>
       </c>
     </row>
     <row r="435" spans="1:10">
       <c r="A435" s="1">
-        <v>46164.0</v>
+        <v>46167.0</v>
       </c>
       <c r="B435" t="s">
-        <v>76</v>
+        <v>9</v>
       </c>
       <c r="D435" s="2">
         <v>0.55208333333333</v>
       </c>
       <c r="E435" s="2">
         <v>0.61458333333333</v>
       </c>
       <c r="F435" t="s">
-        <v>73</v>
+        <v>16</v>
       </c>
       <c r="G435" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="H435" t="s">
-        <v>74</v>
+        <v>17</v>
       </c>
       <c r="I435" t="s">
-        <v>78</v>
+        <v>18</v>
       </c>
     </row>
     <row r="436" spans="1:10">
       <c r="A436" s="1">
         <v>46167.0</v>
       </c>
       <c r="B436" t="s">
         <v>9</v>
       </c>
+      <c r="C436" t="s">
+        <v>19</v>
+      </c>
       <c r="D436" s="2">
-        <v>0.40625</v>
+        <v>0.625</v>
       </c>
       <c r="E436" s="2">
-        <v>0.46527777777778</v>
+        <v>0.6875</v>
       </c>
       <c r="F436" t="s">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="G436" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="H436" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I436" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
     </row>
     <row r="437" spans="1:10">
       <c r="A437" s="1">
         <v>46167.0</v>
       </c>
       <c r="B437" t="s">
         <v>9</v>
       </c>
+      <c r="C437" t="s">
+        <v>23</v>
+      </c>
       <c r="D437" s="2">
-        <v>0.47916666666667</v>
+        <v>0.69791666666667</v>
       </c>
       <c r="E437" s="2">
-        <v>0.54166666666667</v>
+        <v>0.76041666666667</v>
       </c>
       <c r="F437" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="G437" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="H437" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I437" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
     </row>
     <row r="438" spans="1:10">
       <c r="A438" s="1">
         <v>46167.0</v>
       </c>
       <c r="B438" t="s">
         <v>9</v>
       </c>
       <c r="D438" s="2">
-        <v>0.55208333333333</v>
+        <v>0.69791666666667</v>
       </c>
       <c r="E438" s="2">
-        <v>0.61458333333333</v>
+        <v>0.76041666666667</v>
       </c>
       <c r="F438" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="G438" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="H438" t="s">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="I438" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
     </row>
     <row r="439" spans="1:10">
       <c r="A439" s="1">
         <v>46167.0</v>
       </c>
       <c r="B439" t="s">
         <v>9</v>
       </c>
-      <c r="C439" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D439" s="2">
-        <v>0.625</v>
+        <v>0.77083333333333</v>
       </c>
       <c r="E439" s="2">
-        <v>0.6875</v>
+        <v>0.83333333333333</v>
       </c>
       <c r="F439" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="G439" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="H439" t="s">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="I439" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
     </row>
     <row r="440" spans="1:10">
       <c r="A440" s="1">
-        <v>46167.0</v>
+        <v>46168.0</v>
       </c>
       <c r="B440" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="D440" s="2">
-        <v>0.69791666666667</v>
+        <v>0.40625</v>
       </c>
       <c r="E440" s="2">
-        <v>0.76041666666667</v>
+        <v>0.46875</v>
       </c>
       <c r="F440" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="G440" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="H440" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="I440" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
     </row>
     <row r="441" spans="1:10">
       <c r="A441" s="1">
-        <v>46167.0</v>
+        <v>46168.0</v>
       </c>
       <c r="B441" t="s">
-        <v>9</v>
+        <v>27</v>
       </c>
       <c r="D441" s="2">
-        <v>0.69791666666667</v>
+        <v>0.47916666666667</v>
       </c>
       <c r="E441" s="2">
-        <v>0.76041666666667</v>
+        <v>0.54166666666667</v>
       </c>
       <c r="F441" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="G441" t="s">
         <v>15</v>
       </c>
       <c r="H441" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="I441" t="s">
-        <v>13</v>
+        <v>30</v>
       </c>
     </row>
     <row r="442" spans="1:10">
       <c r="A442" s="1">
-        <v>46167.0</v>
+        <v>46168.0</v>
       </c>
       <c r="B442" t="s">
-        <v>9</v>
+        <v>27</v>
       </c>
       <c r="D442" s="2">
-        <v>0.77083333333333</v>
+        <v>0.55208333333333</v>
       </c>
       <c r="E442" s="2">
-        <v>0.83333333333333</v>
+        <v>0.61458333333333</v>
       </c>
       <c r="F442" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="G442" t="s">
         <v>15</v>
       </c>
       <c r="H442" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="I442" t="s">
-        <v>13</v>
+        <v>30</v>
       </c>
     </row>
     <row r="443" spans="1:10">
       <c r="A443" s="1">
         <v>46168.0</v>
       </c>
       <c r="B443" t="s">
         <v>27</v>
       </c>
+      <c r="C443" t="s">
+        <v>31</v>
+      </c>
       <c r="D443" s="2">
-        <v>0.40625</v>
+        <v>0.64583333333333</v>
       </c>
       <c r="E443" s="2">
-        <v>0.46875</v>
+        <v>0.70833333333333</v>
       </c>
       <c r="F443" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="G443" t="s">
-        <v>15</v>
+        <v>33</v>
       </c>
       <c r="H443" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="I443" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
     </row>
     <row r="444" spans="1:10">
       <c r="A444" s="1">
-        <v>46168.0</v>
+        <v>46169.0</v>
       </c>
       <c r="B444" t="s">
-        <v>27</v>
+        <v>36</v>
+      </c>
+      <c r="C444" t="s">
+        <v>37</v>
       </c>
       <c r="D444" s="2">
-        <v>0.47916666666667</v>
+        <v>0.33333333333333</v>
       </c>
       <c r="E444" s="2">
-        <v>0.54166666666667</v>
+        <v>0.39583333333333</v>
       </c>
       <c r="F444" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="G444" t="s">
-        <v>15</v>
+        <v>33</v>
       </c>
       <c r="H444" t="s">
-        <v>29</v>
+        <v>38</v>
       </c>
       <c r="I444" t="s">
-        <v>30</v>
+        <v>39</v>
       </c>
     </row>
     <row r="445" spans="1:10">
       <c r="A445" s="1">
-        <v>46168.0</v>
+        <v>46169.0</v>
       </c>
       <c r="B445" t="s">
-        <v>27</v>
+        <v>36</v>
+      </c>
+      <c r="C445" t="s">
+        <v>40</v>
       </c>
       <c r="D445" s="2">
-        <v>0.55208333333333</v>
+        <v>0.33333333333333</v>
       </c>
       <c r="E445" s="2">
-        <v>0.61458333333333</v>
+        <v>0.39583333333333</v>
       </c>
       <c r="F445" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="G445" t="s">
-        <v>15</v>
+        <v>33</v>
       </c>
       <c r="H445" t="s">
-        <v>29</v>
+        <v>41</v>
       </c>
       <c r="I445" t="s">
-        <v>30</v>
+        <v>42</v>
       </c>
     </row>
     <row r="446" spans="1:10">
       <c r="A446" s="1">
-        <v>46168.0</v>
+        <v>46169.0</v>
       </c>
       <c r="B446" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="C446" t="s">
-        <v>31</v>
+        <v>43</v>
       </c>
       <c r="D446" s="2">
-        <v>0.64583333333333</v>
+        <v>0.33333333333333</v>
       </c>
       <c r="E446" s="2">
-        <v>0.70833333333333</v>
+        <v>0.39583333333333</v>
       </c>
       <c r="F446" t="s">
         <v>32</v>
       </c>
       <c r="G446" t="s">
         <v>33</v>
       </c>
       <c r="H446" t="s">
-        <v>34</v>
+        <v>44</v>
       </c>
       <c r="I446" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
     </row>
     <row r="447" spans="1:10">
       <c r="A447" s="1">
         <v>46169.0</v>
       </c>
       <c r="B447" t="s">
         <v>36</v>
       </c>
       <c r="C447" t="s">
-        <v>37</v>
+        <v>46</v>
       </c>
       <c r="D447" s="2">
-        <v>0.33333333333333</v>
+        <v>0.40625</v>
       </c>
       <c r="E447" s="2">
-        <v>0.39583333333333</v>
+        <v>0.46875</v>
       </c>
       <c r="F447" t="s">
         <v>32</v>
       </c>
       <c r="G447" t="s">
         <v>33</v>
       </c>
       <c r="H447" t="s">
-        <v>38</v>
+        <v>47</v>
       </c>
       <c r="I447" t="s">
-        <v>39</v>
+        <v>48</v>
       </c>
     </row>
     <row r="448" spans="1:10">
       <c r="A448" s="1">
         <v>46169.0</v>
       </c>
       <c r="B448" t="s">
         <v>36</v>
       </c>
       <c r="C448" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="D448" s="2">
-        <v>0.33333333333333</v>
+        <v>0.40625</v>
       </c>
       <c r="E448" s="2">
-        <v>0.39583333333333</v>
+        <v>0.46875</v>
       </c>
       <c r="F448" t="s">
         <v>32</v>
       </c>
       <c r="G448" t="s">
         <v>33</v>
       </c>
       <c r="H448" t="s">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="I448" t="s">
-        <v>42</v>
+        <v>102</v>
       </c>
     </row>
     <row r="449" spans="1:10">
       <c r="A449" s="1">
         <v>46169.0</v>
       </c>
       <c r="B449" t="s">
         <v>36</v>
       </c>
       <c r="C449" t="s">
-        <v>43</v>
+        <v>52</v>
       </c>
       <c r="D449" s="2">
-        <v>0.33333333333333</v>
+        <v>0.40625</v>
       </c>
       <c r="E449" s="2">
-        <v>0.39583333333333</v>
+        <v>0.46875</v>
       </c>
       <c r="F449" t="s">
         <v>32</v>
       </c>
       <c r="G449" t="s">
         <v>33</v>
       </c>
       <c r="H449" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I449" t="s">
-        <v>45</v>
+        <v>53</v>
       </c>
     </row>
     <row r="450" spans="1:10">
       <c r="A450" s="1">
         <v>46169.0</v>
       </c>
       <c r="B450" t="s">
         <v>36</v>
       </c>
       <c r="C450" t="s">
-        <v>46</v>
+        <v>54</v>
       </c>
       <c r="D450" s="2">
         <v>0.40625</v>
       </c>
       <c r="E450" s="2">
         <v>0.46875</v>
       </c>
       <c r="F450" t="s">
         <v>32</v>
       </c>
       <c r="G450" t="s">
         <v>33</v>
       </c>
       <c r="H450" t="s">
-        <v>47</v>
+        <v>41</v>
       </c>
       <c r="I450" t="s">
-        <v>48</v>
+        <v>42</v>
       </c>
     </row>
     <row r="451" spans="1:10">
       <c r="A451" s="1">
         <v>46169.0</v>
       </c>
       <c r="B451" t="s">
         <v>36</v>
       </c>
       <c r="C451" t="s">
-        <v>49</v>
+        <v>55</v>
       </c>
       <c r="D451" s="2">
         <v>0.40625</v>
       </c>
       <c r="E451" s="2">
         <v>0.46875</v>
       </c>
       <c r="F451" t="s">
         <v>32</v>
       </c>
       <c r="G451" t="s">
         <v>33</v>
       </c>
       <c r="H451" t="s">
-        <v>50</v>
+        <v>44</v>
       </c>
       <c r="I451" t="s">
-        <v>51</v>
+        <v>45</v>
       </c>
     </row>
     <row r="452" spans="1:10">
       <c r="A452" s="1">
         <v>46169.0</v>
       </c>
       <c r="B452" t="s">
         <v>36</v>
       </c>
-      <c r="C452" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D452" s="2">
-        <v>0.40625</v>
+        <v>0.55208333333333</v>
       </c>
       <c r="E452" s="2">
-        <v>0.46875</v>
+        <v>0.61111111111111</v>
       </c>
       <c r="F452" t="s">
-        <v>32</v>
+        <v>56</v>
       </c>
       <c r="G452" t="s">
-        <v>33</v>
+        <v>11</v>
       </c>
       <c r="H452" t="s">
-        <v>12</v>
+        <v>57</v>
       </c>
       <c r="I452" t="s">
-        <v>53</v>
+        <v>103</v>
       </c>
     </row>
     <row r="453" spans="1:10">
       <c r="A453" s="1">
         <v>46169.0</v>
       </c>
       <c r="B453" t="s">
         <v>36</v>
       </c>
-      <c r="C453" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D453" s="2">
-        <v>0.40625</v>
+        <v>0.625</v>
       </c>
       <c r="E453" s="2">
-        <v>0.46875</v>
+        <v>0.68402777777778</v>
       </c>
       <c r="F453" t="s">
-        <v>32</v>
+        <v>58</v>
       </c>
       <c r="G453" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
       <c r="H453" t="s">
-        <v>41</v>
+        <v>59</v>
       </c>
       <c r="I453" t="s">
-        <v>42</v>
+        <v>60</v>
       </c>
     </row>
     <row r="454" spans="1:10">
       <c r="A454" s="1">
         <v>46169.0</v>
       </c>
       <c r="B454" t="s">
         <v>36</v>
       </c>
       <c r="C454" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
       <c r="D454" s="2">
-        <v>0.40625</v>
+        <v>0.63194444444444</v>
       </c>
       <c r="E454" s="2">
-        <v>0.46875</v>
+        <v>0.69444444444444</v>
       </c>
       <c r="F454" t="s">
         <v>32</v>
       </c>
       <c r="G454" t="s">
         <v>33</v>
       </c>
       <c r="H454" t="s">
-        <v>44</v>
+        <v>62</v>
       </c>
       <c r="I454" t="s">
-        <v>45</v>
+        <v>13</v>
       </c>
     </row>
     <row r="455" spans="1:10">
       <c r="A455" s="1">
-        <v>46169.0</v>
+        <v>46170.0</v>
       </c>
       <c r="B455" t="s">
-        <v>36</v>
+        <v>63</v>
       </c>
       <c r="D455" s="2">
-        <v>0.55208333333333</v>
+        <v>0.33333333333333</v>
       </c>
       <c r="E455" s="2">
-        <v>0.61111111111111</v>
+        <v>0.39583333333333</v>
       </c>
       <c r="F455" t="s">
-        <v>56</v>
+        <v>64</v>
       </c>
       <c r="G455" t="s">
-        <v>11</v>
+        <v>65</v>
       </c>
       <c r="H455" t="s">
-        <v>57</v>
+        <v>66</v>
       </c>
       <c r="I455" t="s">
-        <v>102</v>
+        <v>67</v>
       </c>
     </row>
     <row r="456" spans="1:10">
       <c r="A456" s="1">
-        <v>46169.0</v>
+        <v>46170.0</v>
       </c>
       <c r="B456" t="s">
-        <v>36</v>
+        <v>63</v>
       </c>
       <c r="D456" s="2">
-        <v>0.625</v>
+        <v>0.40625</v>
       </c>
       <c r="E456" s="2">
-        <v>0.68402777777778</v>
+        <v>0.46527777777778</v>
       </c>
       <c r="F456" t="s">
-        <v>58</v>
+        <v>68</v>
       </c>
       <c r="G456" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="H456" t="s">
-        <v>59</v>
+        <v>44</v>
       </c>
       <c r="I456" t="s">
-        <v>60</v>
+        <v>18</v>
       </c>
     </row>
     <row r="457" spans="1:10">
       <c r="A457" s="1">
-        <v>46169.0</v>
+        <v>46170.0</v>
       </c>
       <c r="B457" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="D457" s="2">
-        <v>0.63194444444444</v>
+        <v>0.40625</v>
       </c>
       <c r="E457" s="2">
-        <v>0.69444444444444</v>
+        <v>0.46527777777778</v>
       </c>
       <c r="F457" t="s">
-        <v>32</v>
+        <v>69</v>
       </c>
       <c r="G457" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
       <c r="H457" t="s">
-        <v>62</v>
+        <v>57</v>
       </c>
       <c r="I457" t="s">
-        <v>13</v>
+        <v>97</v>
       </c>
     </row>
     <row r="458" spans="1:10">
       <c r="A458" s="1">
         <v>46170.0</v>
       </c>
       <c r="B458" t="s">
         <v>63</v>
       </c>
       <c r="D458" s="2">
-        <v>0.33333333333333</v>
+        <v>0.48263888888889</v>
       </c>
       <c r="E458" s="2">
-        <v>0.39583333333333</v>
+        <v>0.54166666666667</v>
       </c>
       <c r="F458" t="s">
-        <v>64</v>
+        <v>71</v>
       </c>
       <c r="G458" t="s">
-        <v>65</v>
+        <v>15</v>
       </c>
       <c r="H458" t="s">
-        <v>66</v>
+        <v>44</v>
       </c>
       <c r="I458" t="s">
-        <v>67</v>
+        <v>42</v>
       </c>
     </row>
     <row r="459" spans="1:10">
       <c r="A459" s="1">
         <v>46170.0</v>
       </c>
       <c r="B459" t="s">
         <v>63</v>
       </c>
       <c r="D459" s="2">
-        <v>0.40625</v>
+        <v>0.55208333333333</v>
       </c>
       <c r="E459" s="2">
-        <v>0.46527777777778</v>
+        <v>0.61111111111111</v>
       </c>
       <c r="F459" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="G459" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="H459" t="s">
         <v>44</v>
       </c>
       <c r="I459" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
     </row>
     <row r="460" spans="1:10">
       <c r="A460" s="1">
         <v>46170.0</v>
       </c>
       <c r="B460" t="s">
         <v>63</v>
       </c>
       <c r="D460" s="2">
-        <v>0.40625</v>
+        <v>0.625</v>
       </c>
       <c r="E460" s="2">
-        <v>0.46527777777778</v>
+        <v>0.6875</v>
       </c>
       <c r="F460" t="s">
-        <v>69</v>
+        <v>26</v>
       </c>
       <c r="G460" t="s">
         <v>15</v>
       </c>
       <c r="H460" t="s">
-        <v>57</v>
+        <v>25</v>
       </c>
       <c r="I460" t="s">
-        <v>97</v>
+        <v>72</v>
       </c>
     </row>
     <row r="461" spans="1:10">
       <c r="A461" s="1">
         <v>46170.0</v>
       </c>
       <c r="B461" t="s">
         <v>63</v>
       </c>
       <c r="D461" s="2">
-        <v>0.48263888888889</v>
+        <v>0.69791666666667</v>
       </c>
       <c r="E461" s="2">
-        <v>0.54166666666667</v>
+        <v>0.76041666666667</v>
       </c>
       <c r="F461" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="G461" t="s">
         <v>15</v>
       </c>
       <c r="H461" t="s">
-        <v>44</v>
+        <v>74</v>
       </c>
       <c r="I461" t="s">
-        <v>42</v>
+        <v>75</v>
       </c>
     </row>
     <row r="462" spans="1:10">
       <c r="A462" s="1">
         <v>46170.0</v>
       </c>
       <c r="B462" t="s">
         <v>63</v>
       </c>
       <c r="D462" s="2">
-        <v>0.55208333333333</v>
+        <v>0.69791666666667</v>
       </c>
       <c r="E462" s="2">
-        <v>0.61111111111111</v>
+        <v>0.76041666666667</v>
       </c>
       <c r="F462" t="s">
-        <v>71</v>
+        <v>26</v>
       </c>
       <c r="G462" t="s">
         <v>15</v>
       </c>
       <c r="H462" t="s">
-        <v>44</v>
+        <v>25</v>
       </c>
       <c r="I462" t="s">
-        <v>42</v>
+        <v>72</v>
       </c>
     </row>
     <row r="463" spans="1:10">
       <c r="A463" s="1">
         <v>46170.0</v>
       </c>
       <c r="B463" t="s">
         <v>63</v>
       </c>
       <c r="D463" s="2">
-        <v>0.625</v>
+        <v>0.77083333333333</v>
       </c>
       <c r="E463" s="2">
-        <v>0.6875</v>
+        <v>0.83333333333333</v>
       </c>
       <c r="F463" t="s">
-        <v>26</v>
+        <v>73</v>
       </c>
       <c r="G463" t="s">
         <v>15</v>
       </c>
       <c r="H463" t="s">
-        <v>25</v>
+        <v>74</v>
       </c>
       <c r="I463" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
     </row>
     <row r="464" spans="1:10">
       <c r="A464" s="1">
-        <v>46170.0</v>
+        <v>46171.0</v>
       </c>
       <c r="B464" t="s">
-        <v>63</v>
+        <v>76</v>
       </c>
       <c r="D464" s="2">
-        <v>0.69791666666667</v>
+        <v>0.33333333333333</v>
       </c>
       <c r="E464" s="2">
-        <v>0.76041666666667</v>
+        <v>0.39583333333333</v>
       </c>
       <c r="F464" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="G464" t="s">
         <v>15</v>
       </c>
       <c r="H464" t="s">
         <v>74</v>
       </c>
       <c r="I464" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
     </row>
     <row r="465" spans="1:10">
       <c r="A465" s="1">
-        <v>46170.0</v>
+        <v>46171.0</v>
       </c>
       <c r="B465" t="s">
-        <v>63</v>
+        <v>76</v>
       </c>
       <c r="D465" s="2">
-        <v>0.69791666666667</v>
+        <v>0.40625</v>
       </c>
       <c r="E465" s="2">
-        <v>0.76041666666667</v>
+        <v>0.46875</v>
       </c>
       <c r="F465" t="s">
-        <v>26</v>
+        <v>79</v>
       </c>
       <c r="G465" t="s">
-        <v>15</v>
+        <v>65</v>
       </c>
       <c r="H465" t="s">
-        <v>25</v>
+        <v>80</v>
       </c>
       <c r="I465" t="s">
-        <v>72</v>
+        <v>81</v>
       </c>
     </row>
     <row r="466" spans="1:10">
       <c r="A466" s="1">
-        <v>46170.0</v>
+        <v>46171.0</v>
       </c>
       <c r="B466" t="s">
-        <v>63</v>
+        <v>76</v>
       </c>
       <c r="D466" s="2">
-        <v>0.77083333333333</v>
+        <v>0.40625</v>
       </c>
       <c r="E466" s="2">
-        <v>0.83333333333333</v>
+        <v>0.46875</v>
       </c>
       <c r="F466" t="s">
-        <v>73</v>
+        <v>79</v>
       </c>
       <c r="G466" t="s">
-        <v>15</v>
+        <v>65</v>
       </c>
       <c r="H466" t="s">
-        <v>74</v>
+        <v>82</v>
       </c>
       <c r="I466" t="s">
-        <v>75</v>
+        <v>72</v>
       </c>
     </row>
     <row r="467" spans="1:10">
       <c r="A467" s="1">
         <v>46171.0</v>
       </c>
       <c r="B467" t="s">
         <v>76</v>
       </c>
       <c r="D467" s="2">
-        <v>0.33333333333333</v>
+        <v>0.40625</v>
       </c>
       <c r="E467" s="2">
-        <v>0.39583333333333</v>
+        <v>0.46875</v>
       </c>
       <c r="F467" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="G467" t="s">
-        <v>15</v>
+        <v>65</v>
       </c>
       <c r="H467" t="s">
-        <v>74</v>
+        <v>84</v>
       </c>
       <c r="I467" t="s">
-        <v>78</v>
+        <v>85</v>
       </c>
     </row>
     <row r="468" spans="1:10">
       <c r="A468" s="1">
         <v>46171.0</v>
       </c>
       <c r="B468" t="s">
         <v>76</v>
       </c>
       <c r="D468" s="2">
         <v>0.40625</v>
       </c>
       <c r="E468" s="2">
         <v>0.46875</v>
       </c>
       <c r="F468" t="s">
         <v>79</v>
       </c>
       <c r="G468" t="s">
         <v>65</v>
       </c>
       <c r="H468" t="s">
-        <v>80</v>
+        <v>86</v>
       </c>
       <c r="I468" t="s">
-        <v>81</v>
+        <v>87</v>
       </c>
     </row>
     <row r="469" spans="1:10">
       <c r="A469" s="1">
         <v>46171.0</v>
       </c>
       <c r="B469" t="s">
         <v>76</v>
       </c>
       <c r="D469" s="2">
         <v>0.40625</v>
       </c>
       <c r="E469" s="2">
         <v>0.46875</v>
       </c>
       <c r="F469" t="s">
         <v>79</v>
       </c>
       <c r="G469" t="s">
         <v>65</v>
       </c>
       <c r="H469" t="s">
-        <v>82</v>
+        <v>88</v>
       </c>
       <c r="I469" t="s">
-        <v>72</v>
+        <v>89</v>
       </c>
     </row>
     <row r="470" spans="1:10">
       <c r="A470" s="1">
         <v>46171.0</v>
       </c>
       <c r="B470" t="s">
         <v>76</v>
       </c>
       <c r="D470" s="2">
         <v>0.40625</v>
       </c>
       <c r="E470" s="2">
         <v>0.46875</v>
       </c>
       <c r="F470" t="s">
         <v>79</v>
       </c>
       <c r="G470" t="s">
         <v>65</v>
       </c>
       <c r="H470" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="I470" t="s">
-        <v>85</v>
+        <v>91</v>
       </c>
     </row>
     <row r="471" spans="1:10">
       <c r="A471" s="1">
         <v>46171.0</v>
       </c>
       <c r="B471" t="s">
         <v>76</v>
       </c>
       <c r="D471" s="2">
-        <v>0.40625</v>
+        <v>0.55208333333333</v>
       </c>
       <c r="E471" s="2">
-        <v>0.46875</v>
+        <v>0.61458333333333</v>
       </c>
       <c r="F471" t="s">
-        <v>79</v>
+        <v>73</v>
       </c>
       <c r="G471" t="s">
-        <v>65</v>
+        <v>15</v>
       </c>
       <c r="H471" t="s">
-        <v>86</v>
+        <v>74</v>
       </c>
       <c r="I471" t="s">
-        <v>87</v>
+        <v>78</v>
       </c>
     </row>
     <row r="472" spans="1:10">
       <c r="A472" s="1">
-        <v>46171.0</v>
+        <v>46174.0</v>
       </c>
       <c r="B472" t="s">
-        <v>76</v>
+        <v>9</v>
       </c>
       <c r="D472" s="2">
         <v>0.40625</v>
       </c>
       <c r="E472" s="2">
-        <v>0.46875</v>
+        <v>0.47222222222222</v>
       </c>
       <c r="F472" t="s">
-        <v>79</v>
+        <v>92</v>
       </c>
       <c r="G472" t="s">
-        <v>65</v>
+        <v>11</v>
       </c>
       <c r="H472" t="s">
-        <v>88</v>
+        <v>12</v>
       </c>
       <c r="I472" t="s">
-        <v>89</v>
+        <v>18</v>
       </c>
     </row>
     <row r="473" spans="1:10">
       <c r="A473" s="1">
-        <v>46171.0</v>
+        <v>46174.0</v>
       </c>
       <c r="B473" t="s">
-        <v>76</v>
+        <v>9</v>
       </c>
       <c r="D473" s="2">
-        <v>0.40625</v>
+        <v>0.47916666666667</v>
       </c>
       <c r="E473" s="2">
-        <v>0.46875</v>
+        <v>0.54166666666667</v>
       </c>
       <c r="F473" t="s">
-        <v>79</v>
+        <v>14</v>
       </c>
       <c r="G473" t="s">
-        <v>65</v>
+        <v>15</v>
       </c>
       <c r="H473" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I473" t="s">
-        <v>91</v>
+        <v>13</v>
       </c>
     </row>
     <row r="474" spans="1:10">
       <c r="A474" s="1">
-        <v>46171.0</v>
+        <v>46174.0</v>
       </c>
       <c r="B474" t="s">
-        <v>76</v>
+        <v>9</v>
       </c>
       <c r="D474" s="2">
         <v>0.55208333333333</v>
       </c>
       <c r="E474" s="2">
         <v>0.61458333333333</v>
       </c>
       <c r="F474" t="s">
-        <v>73</v>
+        <v>16</v>
       </c>
       <c r="G474" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="H474" t="s">
-        <v>74</v>
+        <v>17</v>
       </c>
       <c r="I474" t="s">
-        <v>78</v>
+        <v>18</v>
       </c>
     </row>
     <row r="475" spans="1:10">
       <c r="A475" s="1">
         <v>46174.0</v>
       </c>
       <c r="B475" t="s">
         <v>9</v>
       </c>
+      <c r="C475" t="s">
+        <v>19</v>
+      </c>
       <c r="D475" s="2">
-        <v>0.40625</v>
+        <v>0.625</v>
       </c>
       <c r="E475" s="2">
-        <v>0.47222222222222</v>
+        <v>0.6875</v>
       </c>
       <c r="F475" t="s">
-        <v>92</v>
+        <v>20</v>
       </c>
       <c r="G475" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="H475" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I475" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
     </row>
     <row r="476" spans="1:10">
       <c r="A476" s="1">
         <v>46174.0</v>
       </c>
       <c r="B476" t="s">
         <v>9</v>
       </c>
+      <c r="C476" t="s">
+        <v>23</v>
+      </c>
       <c r="D476" s="2">
-        <v>0.47916666666667</v>
+        <v>0.69791666666667</v>
       </c>
       <c r="E476" s="2">
-        <v>0.54166666666667</v>
+        <v>0.76041666666667</v>
       </c>
       <c r="F476" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="G476" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="H476" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I476" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
     </row>
     <row r="477" spans="1:10">
       <c r="A477" s="1">
         <v>46174.0</v>
       </c>
       <c r="B477" t="s">
         <v>9</v>
       </c>
       <c r="D477" s="2">
-        <v>0.55208333333333</v>
+        <v>0.69791666666667</v>
       </c>
       <c r="E477" s="2">
-        <v>0.61458333333333</v>
+        <v>0.76041666666667</v>
       </c>
       <c r="F477" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="G477" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="H477" t="s">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="I477" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
     </row>
     <row r="478" spans="1:10">
       <c r="A478" s="1">
         <v>46174.0</v>
       </c>
       <c r="B478" t="s">
         <v>9</v>
       </c>
-      <c r="C478" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D478" s="2">
-        <v>0.625</v>
+        <v>0.77083333333333</v>
       </c>
       <c r="E478" s="2">
-        <v>0.6875</v>
+        <v>0.83333333333333</v>
       </c>
       <c r="F478" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="G478" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="H478" t="s">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="I478" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
     </row>
     <row r="479" spans="1:10">
       <c r="A479" s="1">
-        <v>46174.0</v>
+        <v>46175.0</v>
       </c>
       <c r="B479" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="D479" s="2">
-        <v>0.69791666666667</v>
+        <v>0.33333333333333</v>
       </c>
       <c r="E479" s="2">
-        <v>0.76041666666667</v>
+        <v>0.39583333333333</v>
       </c>
       <c r="F479" t="s">
-        <v>20</v>
+        <v>73</v>
       </c>
       <c r="G479" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="H479" t="s">
-        <v>17</v>
+        <v>74</v>
       </c>
       <c r="I479" t="s">
-        <v>22</v>
+        <v>75</v>
       </c>
     </row>
     <row r="480" spans="1:10">
       <c r="A480" s="1">
-        <v>46174.0</v>
+        <v>46175.0</v>
       </c>
       <c r="B480" t="s">
-        <v>9</v>
+        <v>27</v>
       </c>
       <c r="D480" s="2">
-        <v>0.69791666666667</v>
+        <v>0.40625</v>
       </c>
       <c r="E480" s="2">
-        <v>0.76041666666667</v>
+        <v>0.46875</v>
       </c>
       <c r="F480" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="G480" t="s">
         <v>15</v>
       </c>
       <c r="H480" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="I480" t="s">
-        <v>13</v>
+        <v>30</v>
       </c>
     </row>
     <row r="481" spans="1:10">
       <c r="A481" s="1">
-        <v>46174.0</v>
+        <v>46175.0</v>
       </c>
       <c r="B481" t="s">
-        <v>9</v>
+        <v>27</v>
       </c>
       <c r="D481" s="2">
-        <v>0.77083333333333</v>
+        <v>0.47916666666667</v>
       </c>
       <c r="E481" s="2">
-        <v>0.83333333333333</v>
+        <v>0.54166666666667</v>
       </c>
       <c r="F481" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="G481" t="s">
         <v>15</v>
       </c>
       <c r="H481" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="I481" t="s">
-        <v>13</v>
+        <v>30</v>
       </c>
     </row>
     <row r="482" spans="1:10">
       <c r="A482" s="1">
         <v>46175.0</v>
       </c>
       <c r="B482" t="s">
         <v>27</v>
       </c>
       <c r="D482" s="2">
-        <v>0.40625</v>
+        <v>0.55208333333333</v>
       </c>
       <c r="E482" s="2">
-        <v>0.46875</v>
+        <v>0.61458333333333</v>
       </c>
       <c r="F482" t="s">
         <v>28</v>
       </c>
       <c r="G482" t="s">
         <v>15</v>
       </c>
       <c r="H482" t="s">
         <v>29</v>
       </c>
       <c r="I482" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="483" spans="1:10">
       <c r="A483" s="1">
         <v>46175.0</v>
       </c>
       <c r="B483" t="s">
         <v>27</v>
       </c>
       <c r="D483" s="2">
-        <v>0.47916666666667</v>
+        <v>0.625</v>
       </c>
       <c r="E483" s="2">
-        <v>0.54166666666667</v>
+        <v>0.6875</v>
       </c>
       <c r="F483" t="s">
-        <v>28</v>
+        <v>73</v>
       </c>
       <c r="G483" t="s">
         <v>15</v>
       </c>
       <c r="H483" t="s">
-        <v>29</v>
+        <v>74</v>
       </c>
       <c r="I483" t="s">
-        <v>30</v>
+        <v>99</v>
       </c>
     </row>
     <row r="484" spans="1:10">
       <c r="A484" s="1">
         <v>46175.0</v>
       </c>
       <c r="B484" t="s">
         <v>27</v>
       </c>
+      <c r="C484" t="s">
+        <v>31</v>
+      </c>
       <c r="D484" s="2">
-        <v>0.55208333333333</v>
+        <v>0.64583333333333</v>
       </c>
       <c r="E484" s="2">
-        <v>0.61458333333333</v>
+        <v>0.70833333333333</v>
       </c>
       <c r="F484" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="G484" t="s">
-        <v>15</v>
+        <v>33</v>
       </c>
       <c r="H484" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="I484" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
     </row>
     <row r="485" spans="1:10">
       <c r="A485" s="1">
-        <v>46175.0</v>
+        <v>46176.0</v>
       </c>
       <c r="B485" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="C485" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="D485" s="2">
-        <v>0.64583333333333</v>
+        <v>0.33333333333333</v>
       </c>
       <c r="E485" s="2">
-        <v>0.70833333333333</v>
+        <v>0.39583333333333</v>
       </c>
       <c r="F485" t="s">
         <v>32</v>
       </c>
       <c r="G485" t="s">
         <v>33</v>
       </c>
       <c r="H485" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="I485" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
     </row>
     <row r="486" spans="1:10">
       <c r="A486" s="1">
         <v>46176.0</v>
       </c>
       <c r="B486" t="s">
         <v>36</v>
       </c>
       <c r="C486" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="D486" s="2">
         <v>0.33333333333333</v>
       </c>
       <c r="E486" s="2">
         <v>0.39583333333333</v>
       </c>
       <c r="F486" t="s">
         <v>32</v>
       </c>
       <c r="G486" t="s">
         <v>33</v>
       </c>
       <c r="H486" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="I486" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
     </row>
     <row r="487" spans="1:10">
       <c r="A487" s="1">
         <v>46176.0</v>
       </c>
       <c r="B487" t="s">
         <v>36</v>
       </c>
       <c r="C487" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="D487" s="2">
         <v>0.33333333333333</v>
       </c>
       <c r="E487" s="2">
         <v>0.39583333333333</v>
       </c>
       <c r="F487" t="s">
         <v>32</v>
       </c>
       <c r="G487" t="s">
         <v>33</v>
       </c>
       <c r="H487" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I487" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
     </row>
     <row r="488" spans="1:10">
       <c r="A488" s="1">
         <v>46176.0</v>
       </c>
       <c r="B488" t="s">
         <v>36</v>
       </c>
       <c r="C488" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="D488" s="2">
-        <v>0.33333333333333</v>
+        <v>0.40625</v>
       </c>
       <c r="E488" s="2">
-        <v>0.39583333333333</v>
+        <v>0.46875</v>
       </c>
       <c r="F488" t="s">
         <v>32</v>
       </c>
       <c r="G488" t="s">
         <v>33</v>
       </c>
       <c r="H488" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="I488" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
     </row>
     <row r="489" spans="1:10">
       <c r="A489" s="1">
         <v>46176.0</v>
       </c>
       <c r="B489" t="s">
         <v>36</v>
       </c>
       <c r="C489" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="D489" s="2">
         <v>0.40625</v>
       </c>
       <c r="E489" s="2">
         <v>0.46875</v>
       </c>
       <c r="F489" t="s">
         <v>32</v>
       </c>
       <c r="G489" t="s">
         <v>33</v>
       </c>
       <c r="H489" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="I489" t="s">
-        <v>48</v>
+        <v>22</v>
       </c>
     </row>
     <row r="490" spans="1:10">
       <c r="A490" s="1">
         <v>46176.0</v>
       </c>
       <c r="B490" t="s">
         <v>36</v>
       </c>
       <c r="C490" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="D490" s="2">
         <v>0.40625</v>
       </c>
       <c r="E490" s="2">
         <v>0.46875</v>
       </c>
       <c r="F490" t="s">
         <v>32</v>
       </c>
       <c r="G490" t="s">
         <v>33</v>
       </c>
       <c r="H490" t="s">
-        <v>50</v>
+        <v>12</v>
       </c>
       <c r="I490" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
     </row>
     <row r="491" spans="1:10">
       <c r="A491" s="1">
         <v>46176.0</v>
       </c>
       <c r="B491" t="s">
         <v>36</v>
       </c>
       <c r="C491" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="D491" s="2">
         <v>0.40625</v>
       </c>
       <c r="E491" s="2">
         <v>0.46875</v>
       </c>
       <c r="F491" t="s">
         <v>32</v>
       </c>
       <c r="G491" t="s">
         <v>33</v>
       </c>
       <c r="H491" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I491" t="s">
-        <v>53</v>
+        <v>42</v>
       </c>
     </row>
     <row r="492" spans="1:10">
       <c r="A492" s="1">
         <v>46176.0</v>
       </c>
       <c r="B492" t="s">
         <v>36</v>
       </c>
       <c r="C492" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D492" s="2">
         <v>0.40625</v>
       </c>
       <c r="E492" s="2">
         <v>0.46875</v>
       </c>
       <c r="F492" t="s">
         <v>32</v>
       </c>
       <c r="G492" t="s">
         <v>33</v>
       </c>
       <c r="H492" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I492" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
     </row>
     <row r="493" spans="1:10">
       <c r="A493" s="1">
         <v>46176.0</v>
       </c>
       <c r="B493" t="s">
         <v>36</v>
       </c>
-      <c r="C493" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D493" s="2">
-        <v>0.40625</v>
+        <v>0.47916666666667</v>
       </c>
       <c r="E493" s="2">
-        <v>0.46875</v>
+        <v>0.54166666666667</v>
       </c>
       <c r="F493" t="s">
-        <v>32</v>
+        <v>77</v>
       </c>
       <c r="G493" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
       <c r="H493" t="s">
-        <v>44</v>
+        <v>74</v>
       </c>
       <c r="I493" t="s">
-        <v>45</v>
+        <v>72</v>
       </c>
     </row>
     <row r="494" spans="1:10">
       <c r="A494" s="1">
         <v>46176.0</v>
       </c>
       <c r="B494" t="s">
         <v>36</v>
       </c>
       <c r="D494" s="2">
         <v>0.55208333333333</v>
       </c>
       <c r="E494" s="2">
         <v>0.61805555555556</v>
       </c>
       <c r="F494" t="s">
         <v>93</v>
       </c>
       <c r="G494" t="s">
         <v>11</v>
       </c>
       <c r="H494" t="s">
         <v>59</v>
       </c>
       <c r="I494" t="s">
@@ -14470,51 +14500,51 @@
       <c r="A511" s="1">
         <v>46183.0</v>
       </c>
       <c r="B511" t="s">
         <v>36</v>
       </c>
       <c r="C511" t="s">
         <v>49</v>
       </c>
       <c r="D511" s="2">
         <v>0.40625</v>
       </c>
       <c r="E511" s="2">
         <v>0.46875</v>
       </c>
       <c r="F511" t="s">
         <v>32</v>
       </c>
       <c r="G511" t="s">
         <v>33</v>
       </c>
       <c r="H511" t="s">
         <v>50</v>
       </c>
       <c r="I511" t="s">
-        <v>51</v>
+        <v>102</v>
       </c>
     </row>
     <row r="512" spans="1:10">
       <c r="A512" s="1">
         <v>46183.0</v>
       </c>
       <c r="B512" t="s">
         <v>36</v>
       </c>
       <c r="C512" t="s">
         <v>52</v>
       </c>
       <c r="D512" s="2">
         <v>0.40625</v>
       </c>
       <c r="E512" s="2">
         <v>0.46875</v>
       </c>
       <c r="F512" t="s">
         <v>32</v>
       </c>
       <c r="G512" t="s">
         <v>33</v>
       </c>
       <c r="H512" t="s">
@@ -14898,51 +14928,51 @@
       </c>
     </row>
     <row r="527" spans="1:10">
       <c r="A527" s="1">
         <v>46185.0</v>
       </c>
       <c r="B527" t="s">
         <v>76</v>
       </c>
       <c r="D527" s="2">
         <v>0.33333333333333</v>
       </c>
       <c r="E527" s="2">
         <v>0.39583333333333</v>
       </c>
       <c r="F527" t="s">
         <v>77</v>
       </c>
       <c r="G527" t="s">
         <v>15</v>
       </c>
       <c r="H527" t="s">
         <v>74</v>
       </c>
       <c r="I527" t="s">
-        <v>78</v>
+        <v>13</v>
       </c>
     </row>
     <row r="528" spans="1:10">
       <c r="A528" s="1">
         <v>46185.0</v>
       </c>
       <c r="B528" t="s">
         <v>76</v>
       </c>
       <c r="D528" s="2">
         <v>0.40625</v>
       </c>
       <c r="E528" s="2">
         <v>0.46875</v>
       </c>
       <c r="F528" t="s">
         <v>79</v>
       </c>
       <c r="G528" t="s">
         <v>65</v>
       </c>
       <c r="H528" t="s">
         <v>80</v>
       </c>
       <c r="I528" t="s">
@@ -15002,51 +15032,51 @@
       </c>
     </row>
     <row r="531" spans="1:10">
       <c r="A531" s="1">
         <v>46185.0</v>
       </c>
       <c r="B531" t="s">
         <v>76</v>
       </c>
       <c r="D531" s="2">
         <v>0.40625</v>
       </c>
       <c r="E531" s="2">
         <v>0.46875</v>
       </c>
       <c r="F531" t="s">
         <v>79</v>
       </c>
       <c r="G531" t="s">
         <v>65</v>
       </c>
       <c r="H531" t="s">
         <v>86</v>
       </c>
       <c r="I531" t="s">
-        <v>87</v>
+        <v>98</v>
       </c>
     </row>
     <row r="532" spans="1:10">
       <c r="A532" s="1">
         <v>46185.0</v>
       </c>
       <c r="B532" t="s">
         <v>76</v>
       </c>
       <c r="D532" s="2">
         <v>0.40625</v>
       </c>
       <c r="E532" s="2">
         <v>0.46875</v>
       </c>
       <c r="F532" t="s">
         <v>79</v>
       </c>
       <c r="G532" t="s">
         <v>65</v>
       </c>
       <c r="H532" t="s">
         <v>88</v>
       </c>
       <c r="I532" t="s">
@@ -15080,51 +15110,51 @@
       </c>
     </row>
     <row r="534" spans="1:10">
       <c r="A534" s="1">
         <v>46185.0</v>
       </c>
       <c r="B534" t="s">
         <v>76</v>
       </c>
       <c r="D534" s="2">
         <v>0.55208333333333</v>
       </c>
       <c r="E534" s="2">
         <v>0.61458333333333</v>
       </c>
       <c r="F534" t="s">
         <v>73</v>
       </c>
       <c r="G534" t="s">
         <v>15</v>
       </c>
       <c r="H534" t="s">
         <v>74</v>
       </c>
       <c r="I534" t="s">
-        <v>78</v>
+        <v>13</v>
       </c>
     </row>
     <row r="535" spans="1:10">
       <c r="A535" s="1">
         <v>46188.0</v>
       </c>
       <c r="B535" t="s">
         <v>9</v>
       </c>
       <c r="D535" s="2">
         <v>0.40625</v>
       </c>
       <c r="E535" s="2">
         <v>0.47222222222222</v>
       </c>
       <c r="F535" t="s">
         <v>92</v>
       </c>
       <c r="G535" t="s">
         <v>11</v>
       </c>
       <c r="H535" t="s">
         <v>12</v>
       </c>
       <c r="I535" t="s">
@@ -15520,51 +15550,51 @@
       <c r="A550" s="1">
         <v>46190.0</v>
       </c>
       <c r="B550" t="s">
         <v>36</v>
       </c>
       <c r="C550" t="s">
         <v>49</v>
       </c>
       <c r="D550" s="2">
         <v>0.40625</v>
       </c>
       <c r="E550" s="2">
         <v>0.46875</v>
       </c>
       <c r="F550" t="s">
         <v>32</v>
       </c>
       <c r="G550" t="s">
         <v>33</v>
       </c>
       <c r="H550" t="s">
         <v>50</v>
       </c>
       <c r="I550" t="s">
-        <v>51</v>
+        <v>102</v>
       </c>
     </row>
     <row r="551" spans="1:10">
       <c r="A551" s="1">
         <v>46190.0</v>
       </c>
       <c r="B551" t="s">
         <v>36</v>
       </c>
       <c r="C551" t="s">
         <v>52</v>
       </c>
       <c r="D551" s="2">
         <v>0.40625</v>
       </c>
       <c r="E551" s="2">
         <v>0.46875</v>
       </c>
       <c r="F551" t="s">
         <v>32</v>
       </c>
       <c r="G551" t="s">
         <v>33</v>
       </c>
       <c r="H551" t="s">
@@ -16105,50 +16135,440 @@
     </row>
     <row r="572" spans="1:10">
       <c r="A572" s="1">
         <v>46192.0</v>
       </c>
       <c r="B572" t="s">
         <v>76</v>
       </c>
       <c r="D572" s="2">
         <v>0.55208333333333</v>
       </c>
       <c r="E572" s="2">
         <v>0.61458333333333</v>
       </c>
       <c r="F572" t="s">
         <v>73</v>
       </c>
       <c r="G572" t="s">
         <v>15</v>
       </c>
       <c r="H572" t="s">
         <v>74</v>
       </c>
       <c r="I572" t="s">
         <v>78</v>
+      </c>
+    </row>
+    <row r="573" spans="1:10">
+      <c r="A573" s="1">
+        <v>46196.0</v>
+      </c>
+      <c r="B573" t="s">
+        <v>27</v>
+      </c>
+      <c r="D573" s="2">
+        <v>0.41666666666667</v>
+      </c>
+      <c r="E573" s="2">
+        <v>0.47916666666667</v>
+      </c>
+      <c r="F573" t="s">
+        <v>104</v>
+      </c>
+      <c r="G573" t="s">
+        <v>105</v>
+      </c>
+      <c r="H573" t="s">
+        <v>66</v>
+      </c>
+      <c r="I573" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="574" spans="1:10">
+      <c r="A574" s="1">
+        <v>46197.0</v>
+      </c>
+      <c r="B574" t="s">
+        <v>36</v>
+      </c>
+      <c r="D574" s="2">
+        <v>0.375</v>
+      </c>
+      <c r="E574" s="2">
+        <v>0.4375</v>
+      </c>
+      <c r="F574" t="s">
+        <v>106</v>
+      </c>
+      <c r="G574" t="s">
+        <v>105</v>
+      </c>
+      <c r="H574" t="s">
+        <v>80</v>
+      </c>
+      <c r="I574" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="575" spans="1:10">
+      <c r="A575" s="1">
+        <v>46197.0</v>
+      </c>
+      <c r="B575" t="s">
+        <v>36</v>
+      </c>
+      <c r="D575" s="2">
+        <v>0.375</v>
+      </c>
+      <c r="E575" s="2">
+        <v>0.4375</v>
+      </c>
+      <c r="F575" t="s">
+        <v>106</v>
+      </c>
+      <c r="G575" t="s">
+        <v>105</v>
+      </c>
+      <c r="H575" t="s">
+        <v>82</v>
+      </c>
+      <c r="I575" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="576" spans="1:10">
+      <c r="A576" s="1">
+        <v>46197.0</v>
+      </c>
+      <c r="B576" t="s">
+        <v>36</v>
+      </c>
+      <c r="D576" s="2">
+        <v>0.375</v>
+      </c>
+      <c r="E576" s="2">
+        <v>0.4375</v>
+      </c>
+      <c r="F576" t="s">
+        <v>106</v>
+      </c>
+      <c r="G576" t="s">
+        <v>105</v>
+      </c>
+      <c r="H576" t="s">
+        <v>86</v>
+      </c>
+      <c r="I576" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="577" spans="1:10">
+      <c r="A577" s="1">
+        <v>46197.0</v>
+      </c>
+      <c r="B577" t="s">
+        <v>36</v>
+      </c>
+      <c r="D577" s="2">
+        <v>0.375</v>
+      </c>
+      <c r="E577" s="2">
+        <v>0.4375</v>
+      </c>
+      <c r="F577" t="s">
+        <v>106</v>
+      </c>
+      <c r="G577" t="s">
+        <v>105</v>
+      </c>
+      <c r="H577" t="s">
+        <v>88</v>
+      </c>
+      <c r="I577" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="578" spans="1:10">
+      <c r="A578" s="1">
+        <v>46197.0</v>
+      </c>
+      <c r="B578" t="s">
+        <v>36</v>
+      </c>
+      <c r="D578" s="2">
+        <v>0.375</v>
+      </c>
+      <c r="E578" s="2">
+        <v>0.4375</v>
+      </c>
+      <c r="F578" t="s">
+        <v>106</v>
+      </c>
+      <c r="G578" t="s">
+        <v>105</v>
+      </c>
+      <c r="H578" t="s">
+        <v>90</v>
+      </c>
+      <c r="I578" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="579" spans="1:10">
+      <c r="A579" s="1">
+        <v>46197.0</v>
+      </c>
+      <c r="B579" t="s">
+        <v>36</v>
+      </c>
+      <c r="D579" s="2">
+        <v>0.375</v>
+      </c>
+      <c r="E579" s="2">
+        <v>0.45833333333333</v>
+      </c>
+      <c r="F579" t="s">
+        <v>106</v>
+      </c>
+      <c r="G579" t="s">
+        <v>105</v>
+      </c>
+      <c r="H579" t="s">
+        <v>84</v>
+      </c>
+      <c r="I579" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="580" spans="1:10">
+      <c r="A580" s="1">
+        <v>46198.0</v>
+      </c>
+      <c r="B580" t="s">
+        <v>63</v>
+      </c>
+      <c r="D580" s="2">
+        <v>0.625</v>
+      </c>
+      <c r="E580" s="2">
+        <v>0.64583333333333</v>
+      </c>
+      <c r="F580" t="s">
+        <v>110</v>
+      </c>
+      <c r="G580" t="s">
+        <v>105</v>
+      </c>
+      <c r="H580" t="s">
+        <v>17</v>
+      </c>
+      <c r="I580" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="581" spans="1:10">
+      <c r="A581" s="1">
+        <v>46267.0</v>
+      </c>
+      <c r="B581" t="s">
+        <v>36</v>
+      </c>
+      <c r="D581" s="2">
+        <v>0.41666666666667</v>
+      </c>
+      <c r="E581" s="2">
+        <v>0.45833333333333</v>
+      </c>
+      <c r="F581" t="s">
+        <v>104</v>
+      </c>
+      <c r="G581" t="s">
+        <v>105</v>
+      </c>
+      <c r="H581" t="s">
+        <v>66</v>
+      </c>
+      <c r="I581" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="582" spans="1:10">
+      <c r="A582" s="1">
+        <v>46268.0</v>
+      </c>
+      <c r="B582" t="s">
+        <v>63</v>
+      </c>
+      <c r="D582" s="2">
+        <v>0.41666666666667</v>
+      </c>
+      <c r="E582" s="2">
+        <v>0.47916666666667</v>
+      </c>
+      <c r="F582" t="s">
+        <v>106</v>
+      </c>
+      <c r="G582" t="s">
+        <v>105</v>
+      </c>
+      <c r="H582" t="s">
+        <v>80</v>
+      </c>
+      <c r="I582" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="583" spans="1:10">
+      <c r="A583" s="1">
+        <v>46268.0</v>
+      </c>
+      <c r="B583" t="s">
+        <v>63</v>
+      </c>
+      <c r="D583" s="2">
+        <v>0.41666666666667</v>
+      </c>
+      <c r="E583" s="2">
+        <v>0.47916666666667</v>
+      </c>
+      <c r="F583" t="s">
+        <v>106</v>
+      </c>
+      <c r="G583" t="s">
+        <v>105</v>
+      </c>
+      <c r="H583" t="s">
+        <v>82</v>
+      </c>
+      <c r="I583" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="584" spans="1:10">
+      <c r="A584" s="1">
+        <v>46268.0</v>
+      </c>
+      <c r="B584" t="s">
+        <v>63</v>
+      </c>
+      <c r="D584" s="2">
+        <v>0.41666666666667</v>
+      </c>
+      <c r="E584" s="2">
+        <v>0.47916666666667</v>
+      </c>
+      <c r="F584" t="s">
+        <v>106</v>
+      </c>
+      <c r="G584" t="s">
+        <v>105</v>
+      </c>
+      <c r="H584" t="s">
+        <v>86</v>
+      </c>
+      <c r="I584" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="585" spans="1:10">
+      <c r="A585" s="1">
+        <v>46268.0</v>
+      </c>
+      <c r="B585" t="s">
+        <v>63</v>
+      </c>
+      <c r="D585" s="2">
+        <v>0.41666666666667</v>
+      </c>
+      <c r="E585" s="2">
+        <v>0.47916666666667</v>
+      </c>
+      <c r="F585" t="s">
+        <v>106</v>
+      </c>
+      <c r="G585" t="s">
+        <v>105</v>
+      </c>
+      <c r="H585" t="s">
+        <v>88</v>
+      </c>
+      <c r="I585" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="586" spans="1:10">
+      <c r="A586" s="1">
+        <v>46268.0</v>
+      </c>
+      <c r="B586" t="s">
+        <v>63</v>
+      </c>
+      <c r="D586" s="2">
+        <v>0.41666666666667</v>
+      </c>
+      <c r="E586" s="2">
+        <v>0.47916666666667</v>
+      </c>
+      <c r="F586" t="s">
+        <v>106</v>
+      </c>
+      <c r="G586" t="s">
+        <v>105</v>
+      </c>
+      <c r="H586" t="s">
+        <v>90</v>
+      </c>
+      <c r="I586" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="587" spans="1:10">
+      <c r="A587" s="1">
+        <v>46279.0</v>
+      </c>
+      <c r="B587" t="s">
+        <v>9</v>
+      </c>
+      <c r="D587" s="2">
+        <v>0.70833333333333</v>
+      </c>
+      <c r="E587" s="2">
+        <v>0.72916666666667</v>
+      </c>
+      <c r="F587" t="s">
+        <v>110</v>
+      </c>
+      <c r="G587" t="s">
+        <v>105</v>
+      </c>
+      <c r="H587" t="s">
+        <v>17</v>
+      </c>
+      <c r="I587" t="s">
+        <v>113</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>