--- v1 (2026-05-31)
+++ v2 (2026-09-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Plan zajęć" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="114">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="115">
   <si>
     <t>Termin</t>
   </si>
   <si>
     <t>Dzień</t>
   </si>
   <si>
     <t>PG</t>
   </si>
   <si>
     <t>Od</t>
   </si>
   <si>
     <t>Do</t>
   </si>
   <si>
     <t>Przedmiot</t>
   </si>
   <si>
     <t>RZ</t>
   </si>
   <si>
     <t>Nauczyciel</t>
   </si>
   <si>
@@ -348,50 +348,53 @@
     <t>Aula I A-20</t>
   </si>
   <si>
     <t>Język niemiecki 3/Język niemiecki III (E)</t>
   </si>
   <si>
     <t>E</t>
   </si>
   <si>
     <t>Język angielski 3 (E)</t>
   </si>
   <si>
     <t>P4 A-16</t>
   </si>
   <si>
     <t>Aula H A-20</t>
   </si>
   <si>
     <t>P3 A-16</t>
   </si>
   <si>
     <t>Metody i techniki badań społecznych (E)</t>
   </si>
   <si>
     <t>C A-16</t>
+  </si>
+  <si>
+    <t>101 A-20</t>
   </si>
   <si>
     <t>106 A-20</t>
   </si>
   <si>
     <t>29 A-16</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="yyyy/mm/dd;@"/>
   </numFmts>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
@@ -705,54 +708,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J587"/>
+  <dimension ref="A1:J588"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E587" sqref="E587"/>
+      <selection activeCell="E588" sqref="E588"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="93.12" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="55.272" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
@@ -16443,132 +16446,158 @@
       </c>
       <c r="I583" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="584" spans="1:10">
       <c r="A584" s="1">
         <v>46268.0</v>
       </c>
       <c r="B584" t="s">
         <v>63</v>
       </c>
       <c r="D584" s="2">
         <v>0.41666666666667</v>
       </c>
       <c r="E584" s="2">
         <v>0.47916666666667</v>
       </c>
       <c r="F584" t="s">
         <v>106</v>
       </c>
       <c r="G584" t="s">
         <v>105</v>
       </c>
       <c r="H584" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="I584" t="s">
-        <v>87</v>
+        <v>112</v>
       </c>
     </row>
     <row r="585" spans="1:10">
       <c r="A585" s="1">
         <v>46268.0</v>
       </c>
       <c r="B585" t="s">
         <v>63</v>
       </c>
       <c r="D585" s="2">
         <v>0.41666666666667</v>
       </c>
       <c r="E585" s="2">
         <v>0.47916666666667</v>
       </c>
       <c r="F585" t="s">
         <v>106</v>
       </c>
       <c r="G585" t="s">
         <v>105</v>
       </c>
       <c r="H585" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="I585" t="s">
-        <v>109</v>
+        <v>87</v>
       </c>
     </row>
     <row r="586" spans="1:10">
       <c r="A586" s="1">
         <v>46268.0</v>
       </c>
       <c r="B586" t="s">
         <v>63</v>
       </c>
       <c r="D586" s="2">
         <v>0.41666666666667</v>
       </c>
       <c r="E586" s="2">
         <v>0.47916666666667</v>
       </c>
       <c r="F586" t="s">
         <v>106</v>
       </c>
       <c r="G586" t="s">
         <v>105</v>
       </c>
       <c r="H586" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="I586" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
     </row>
     <row r="587" spans="1:10">
       <c r="A587" s="1">
-        <v>46279.0</v>
+        <v>46268.0</v>
       </c>
       <c r="B587" t="s">
-        <v>9</v>
+        <v>63</v>
       </c>
       <c r="D587" s="2">
-        <v>0.70833333333333</v>
+        <v>0.41666666666667</v>
       </c>
       <c r="E587" s="2">
-        <v>0.72916666666667</v>
+        <v>0.47916666666667</v>
       </c>
       <c r="F587" t="s">
-        <v>110</v>
+        <v>106</v>
       </c>
       <c r="G587" t="s">
         <v>105</v>
       </c>
       <c r="H587" t="s">
-        <v>17</v>
+        <v>90</v>
       </c>
       <c r="I587" t="s">
         <v>113</v>
+      </c>
+    </row>
+    <row r="588" spans="1:10">
+      <c r="A588" s="1">
+        <v>46279.0</v>
+      </c>
+      <c r="B588" t="s">
+        <v>9</v>
+      </c>
+      <c r="D588" s="2">
+        <v>0.70833333333333</v>
+      </c>
+      <c r="E588" s="2">
+        <v>0.72916666666667</v>
+      </c>
+      <c r="F588" t="s">
+        <v>110</v>
+      </c>
+      <c r="G588" t="s">
+        <v>105</v>
+      </c>
+      <c r="H588" t="s">
+        <v>17</v>
+      </c>
+      <c r="I588" t="s">
+        <v>114</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>