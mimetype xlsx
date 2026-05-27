--- v0 (2026-04-12)
+++ v1 (2026-05-27)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Plan zajęć" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
   <si>
     <t>Termin</t>
   </si>
   <si>
     <t>Dzień</t>
   </si>
   <si>
     <t>PG</t>
   </si>
   <si>
     <t>Od</t>
   </si>
   <si>
     <t>Do</t>
   </si>
   <si>
     <t>Przedmiot</t>
   </si>
   <si>
     <t>RZ</t>
   </si>
   <si>
     <t>Nauczyciel</t>
   </si>
   <si>
@@ -210,50 +210,86 @@
     <t>Pedagogiczne uwarunkowania pracy z rodziną problemową (W)</t>
   </si>
   <si>
     <t>B A-16</t>
   </si>
   <si>
     <t>Aksjologiczne problemy działalności resocjalizacyjnej (Ć)</t>
   </si>
   <si>
     <t>Pedagogiczne uwarunkowania pracy z rodziną problemową (Ć)</t>
   </si>
   <si>
     <t>Resocjalizacja i terapia osób uzależnionych w warunkach izolacji (W)</t>
   </si>
   <si>
     <t>dr Jerzy Herberger</t>
   </si>
   <si>
     <t>P103 A-16</t>
   </si>
   <si>
     <t>Resocjalizacja i terapia osób uzależnionych w środowisku otwartym (W)</t>
   </si>
   <si>
     <t>341 A-16</t>
+  </si>
+  <si>
+    <t>A A-16</t>
+  </si>
+  <si>
+    <t>Po</t>
+  </si>
+  <si>
+    <t>Język angielski (E)</t>
+  </si>
+  <si>
+    <t>E</t>
+  </si>
+  <si>
+    <t>P3 A-16</t>
+  </si>
+  <si>
+    <t>P2 A-16</t>
+  </si>
+  <si>
+    <t>Język niemiecki (E)</t>
+  </si>
+  <si>
+    <t>P4 A-16</t>
+  </si>
+  <si>
+    <t>Aksjologiczne problemy działalności resocjalizacyjnej (E)</t>
+  </si>
+  <si>
+    <t>Resocjalizacja i terapia osób uzależnionych w warunkach izolacji (E)</t>
+  </si>
+  <si>
+    <t>Resocjalizacja i terapia osób uzależnionych w środowisku otwartym (E)</t>
+  </si>
+  <si>
+    <t>Pi</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="yyyy/mm/dd;@"/>
   </numFmts>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
@@ -561,54 +597,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J241"/>
+  <dimension ref="A1:J253"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E241" sqref="E241"/>
+      <selection activeCell="E253" sqref="E253"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="82.408" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="55.272" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
@@ -5825,883 +5861,883 @@
         <v>0.69791666666667</v>
       </c>
       <c r="E193" s="2">
         <v>0.76041666666667</v>
       </c>
       <c r="F193" t="s">
         <v>44</v>
       </c>
       <c r="G193" t="s">
         <v>38</v>
       </c>
       <c r="H193" t="s">
         <v>42</v>
       </c>
       <c r="I193" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="194" spans="1:10">
       <c r="A194" s="1">
         <v>46170.0</v>
       </c>
       <c r="B194" t="s">
         <v>45</v>
       </c>
-      <c r="C194" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D194" s="2">
-        <v>0.40625</v>
+        <v>0.33333333333333</v>
       </c>
       <c r="E194" s="2">
-        <v>0.46875</v>
+        <v>0.39236111111111</v>
       </c>
       <c r="F194" t="s">
-        <v>47</v>
+        <v>28</v>
       </c>
       <c r="G194" t="s">
-        <v>48</v>
+        <v>29</v>
       </c>
       <c r="H194" t="s">
-        <v>49</v>
+        <v>30</v>
       </c>
       <c r="I194" t="s">
-        <v>50</v>
+        <v>31</v>
       </c>
     </row>
     <row r="195" spans="1:10">
       <c r="A195" s="1">
         <v>46170.0</v>
       </c>
       <c r="B195" t="s">
         <v>45</v>
       </c>
+      <c r="C195" t="s">
+        <v>46</v>
+      </c>
       <c r="D195" s="2">
-        <v>0.48263888888889</v>
+        <v>0.40625</v>
       </c>
       <c r="E195" s="2">
-        <v>0.54166666666667</v>
+        <v>0.46875</v>
       </c>
       <c r="F195" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="G195" t="s">
-        <v>38</v>
+        <v>48</v>
       </c>
       <c r="H195" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="I195" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
     </row>
     <row r="196" spans="1:10">
       <c r="A196" s="1">
         <v>46170.0</v>
       </c>
       <c r="B196" t="s">
         <v>45</v>
       </c>
-      <c r="C196" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D196" s="2">
-        <v>0.55208333333333</v>
+        <v>0.48263888888889</v>
       </c>
       <c r="E196" s="2">
-        <v>0.61458333333333</v>
+        <v>0.54166666666667</v>
       </c>
       <c r="F196" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="G196" t="s">
-        <v>48</v>
+        <v>38</v>
       </c>
       <c r="H196" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="I196" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
     </row>
     <row r="197" spans="1:10">
       <c r="A197" s="1">
         <v>46170.0</v>
       </c>
       <c r="B197" t="s">
         <v>45</v>
       </c>
+      <c r="C197" t="s">
+        <v>54</v>
+      </c>
       <c r="D197" s="2">
-        <v>0.625</v>
+        <v>0.55208333333333</v>
       </c>
       <c r="E197" s="2">
-        <v>0.68402777777778</v>
+        <v>0.61458333333333</v>
       </c>
       <c r="F197" t="s">
-        <v>55</v>
+        <v>47</v>
       </c>
       <c r="G197" t="s">
-        <v>29</v>
+        <v>48</v>
       </c>
       <c r="H197" t="s">
-        <v>56</v>
+        <v>49</v>
       </c>
       <c r="I197" t="s">
-        <v>31</v>
+        <v>50</v>
       </c>
     </row>
     <row r="198" spans="1:10">
       <c r="A198" s="1">
         <v>46170.0</v>
       </c>
       <c r="B198" t="s">
         <v>45</v>
       </c>
       <c r="D198" s="2">
-        <v>0.69791666666667</v>
+        <v>0.625</v>
       </c>
       <c r="E198" s="2">
-        <v>0.75694444444444</v>
+        <v>0.68402777777778</v>
       </c>
       <c r="F198" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="G198" t="s">
         <v>29</v>
       </c>
       <c r="H198" t="s">
-        <v>25</v>
+        <v>56</v>
       </c>
       <c r="I198" t="s">
-        <v>58</v>
+        <v>31</v>
       </c>
     </row>
     <row r="199" spans="1:10">
       <c r="A199" s="1">
-        <v>46175.0</v>
+        <v>46170.0</v>
       </c>
       <c r="B199" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>10</v>
+        <v>45</v>
       </c>
       <c r="D199" s="2">
-        <v>0.40625</v>
+        <v>0.69791666666667</v>
       </c>
       <c r="E199" s="2">
-        <v>0.46875</v>
+        <v>0.75694444444444</v>
       </c>
       <c r="F199" t="s">
-        <v>11</v>
+        <v>57</v>
       </c>
       <c r="G199" t="s">
-        <v>12</v>
+        <v>29</v>
       </c>
       <c r="H199" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="I199" t="s">
-        <v>14</v>
+        <v>58</v>
       </c>
     </row>
     <row r="200" spans="1:10">
       <c r="A200" s="1">
         <v>46175.0</v>
       </c>
       <c r="B200" t="s">
         <v>9</v>
       </c>
+      <c r="C200" t="s">
+        <v>10</v>
+      </c>
       <c r="D200" s="2">
-        <v>0.47916666666667</v>
+        <v>0.40625</v>
       </c>
       <c r="E200" s="2">
-        <v>0.54166666666667</v>
+        <v>0.46875</v>
       </c>
       <c r="F200" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G200" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="H200" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I200" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
     </row>
     <row r="201" spans="1:10">
       <c r="A201" s="1">
         <v>46175.0</v>
       </c>
       <c r="B201" t="s">
         <v>9</v>
       </c>
       <c r="D201" s="2">
         <v>0.47916666666667</v>
       </c>
       <c r="E201" s="2">
         <v>0.54166666666667</v>
       </c>
       <c r="F201" t="s">
         <v>15</v>
       </c>
       <c r="G201" t="s">
         <v>16</v>
       </c>
       <c r="H201" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="I201" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
     </row>
     <row r="202" spans="1:10">
       <c r="A202" s="1">
         <v>46175.0</v>
       </c>
       <c r="B202" t="s">
         <v>9</v>
       </c>
       <c r="D202" s="2">
         <v>0.47916666666667</v>
       </c>
       <c r="E202" s="2">
         <v>0.54166666666667</v>
       </c>
       <c r="F202" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="G202" t="s">
         <v>16</v>
       </c>
       <c r="H202" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="I202" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
     </row>
     <row r="203" spans="1:10">
       <c r="A203" s="1">
         <v>46175.0</v>
       </c>
       <c r="B203" t="s">
         <v>9</v>
       </c>
-      <c r="C203" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D203" s="2">
-        <v>0.625</v>
+        <v>0.47916666666667</v>
       </c>
       <c r="E203" s="2">
-        <v>0.6875</v>
+        <v>0.54166666666667</v>
       </c>
       <c r="F203" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="G203" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="H203" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="I203" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
     </row>
     <row r="204" spans="1:10">
       <c r="A204" s="1">
-        <v>46176.0</v>
+        <v>46175.0</v>
       </c>
       <c r="B204" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>9</v>
       </c>
       <c r="D204" s="2">
-        <v>0.40625</v>
+        <v>0.55208333333333</v>
       </c>
       <c r="E204" s="2">
-        <v>0.46875</v>
+        <v>0.61458333333333</v>
       </c>
       <c r="F204" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G204" t="s">
-        <v>12</v>
+        <v>29</v>
       </c>
       <c r="H204" t="s">
-        <v>33</v>
+        <v>56</v>
       </c>
       <c r="I204" t="s">
-        <v>34</v>
+        <v>66</v>
       </c>
     </row>
     <row r="205" spans="1:10">
       <c r="A205" s="1">
-        <v>46176.0</v>
+        <v>46175.0</v>
       </c>
       <c r="B205" t="s">
-        <v>27</v>
+        <v>9</v>
       </c>
       <c r="C205" t="s">
-        <v>35</v>
+        <v>24</v>
       </c>
       <c r="D205" s="2">
-        <v>0.40625</v>
+        <v>0.625</v>
       </c>
       <c r="E205" s="2">
-        <v>0.46875</v>
+        <v>0.6875</v>
       </c>
       <c r="F205" t="s">
         <v>11</v>
       </c>
       <c r="G205" t="s">
         <v>12</v>
       </c>
       <c r="H205" t="s">
-        <v>36</v>
+        <v>25</v>
       </c>
       <c r="I205" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
     </row>
     <row r="206" spans="1:10">
       <c r="A206" s="1">
         <v>46176.0</v>
       </c>
       <c r="B206" t="s">
         <v>27</v>
       </c>
+      <c r="C206" t="s">
+        <v>32</v>
+      </c>
       <c r="D206" s="2">
-        <v>0.47916666666667</v>
+        <v>0.40625</v>
       </c>
       <c r="E206" s="2">
-        <v>0.54166666666667</v>
+        <v>0.46875</v>
       </c>
       <c r="F206" t="s">
-        <v>37</v>
+        <v>11</v>
       </c>
       <c r="G206" t="s">
-        <v>38</v>
+        <v>12</v>
       </c>
       <c r="H206" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="I206" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
     </row>
     <row r="207" spans="1:10">
       <c r="A207" s="1">
         <v>46176.0</v>
       </c>
       <c r="B207" t="s">
         <v>27</v>
       </c>
+      <c r="C207" t="s">
+        <v>35</v>
+      </c>
       <c r="D207" s="2">
-        <v>0.55208333333333</v>
+        <v>0.40625</v>
       </c>
       <c r="E207" s="2">
-        <v>0.61805555555556</v>
+        <v>0.46875</v>
       </c>
       <c r="F207" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G207" t="s">
-        <v>38</v>
+        <v>12</v>
       </c>
       <c r="H207" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="I207" t="s">
-        <v>53</v>
+        <v>20</v>
       </c>
     </row>
     <row r="208" spans="1:10">
       <c r="A208" s="1">
         <v>46176.0</v>
       </c>
       <c r="B208" t="s">
         <v>27</v>
       </c>
       <c r="D208" s="2">
-        <v>0.63194444444444</v>
+        <v>0.47916666666667</v>
       </c>
       <c r="E208" s="2">
-        <v>0.69444444444444</v>
+        <v>0.54166666666667</v>
       </c>
       <c r="F208" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="G208" t="s">
         <v>38</v>
       </c>
       <c r="H208" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="I208" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
     </row>
     <row r="209" spans="1:10">
       <c r="A209" s="1">
         <v>46176.0</v>
       </c>
       <c r="B209" t="s">
         <v>27</v>
       </c>
       <c r="D209" s="2">
-        <v>0.69791666666667</v>
+        <v>0.55208333333333</v>
       </c>
       <c r="E209" s="2">
-        <v>0.76041666666667</v>
+        <v>0.61805555555556</v>
       </c>
       <c r="F209" t="s">
-        <v>44</v>
+        <v>59</v>
       </c>
       <c r="G209" t="s">
         <v>38</v>
       </c>
       <c r="H209" t="s">
-        <v>42</v>
+        <v>30</v>
       </c>
       <c r="I209" t="s">
-        <v>43</v>
+        <v>53</v>
       </c>
     </row>
     <row r="210" spans="1:10">
       <c r="A210" s="1">
-        <v>46182.0</v>
+        <v>46176.0</v>
       </c>
       <c r="B210" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>10</v>
+        <v>27</v>
       </c>
       <c r="D210" s="2">
-        <v>0.40625</v>
+        <v>0.63194444444444</v>
       </c>
       <c r="E210" s="2">
-        <v>0.46875</v>
+        <v>0.69444444444444</v>
       </c>
       <c r="F210" t="s">
-        <v>11</v>
+        <v>41</v>
       </c>
       <c r="G210" t="s">
-        <v>12</v>
+        <v>38</v>
       </c>
       <c r="H210" t="s">
-        <v>13</v>
+        <v>42</v>
       </c>
       <c r="I210" t="s">
-        <v>14</v>
+        <v>43</v>
       </c>
     </row>
     <row r="211" spans="1:10">
       <c r="A211" s="1">
-        <v>46182.0</v>
+        <v>46176.0</v>
       </c>
       <c r="B211" t="s">
-        <v>9</v>
+        <v>27</v>
       </c>
       <c r="D211" s="2">
-        <v>0.47916666666667</v>
+        <v>0.69791666666667</v>
       </c>
       <c r="E211" s="2">
-        <v>0.54166666666667</v>
+        <v>0.76041666666667</v>
       </c>
       <c r="F211" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="G211" t="s">
-        <v>16</v>
+        <v>38</v>
       </c>
       <c r="H211" t="s">
-        <v>17</v>
+        <v>42</v>
       </c>
       <c r="I211" t="s">
-        <v>18</v>
+        <v>43</v>
       </c>
     </row>
     <row r="212" spans="1:10">
       <c r="A212" s="1">
         <v>46182.0</v>
       </c>
       <c r="B212" t="s">
         <v>9</v>
       </c>
+      <c r="C212" t="s">
+        <v>10</v>
+      </c>
       <c r="D212" s="2">
-        <v>0.47916666666667</v>
+        <v>0.40625</v>
       </c>
       <c r="E212" s="2">
-        <v>0.54166666666667</v>
+        <v>0.46875</v>
       </c>
       <c r="F212" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G212" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="H212" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="I212" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
     </row>
     <row r="213" spans="1:10">
       <c r="A213" s="1">
         <v>46182.0</v>
       </c>
       <c r="B213" t="s">
         <v>9</v>
       </c>
       <c r="D213" s="2">
         <v>0.47916666666667</v>
       </c>
       <c r="E213" s="2">
         <v>0.54166666666667</v>
       </c>
       <c r="F213" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="G213" t="s">
         <v>16</v>
       </c>
       <c r="H213" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="I213" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
     </row>
     <row r="214" spans="1:10">
       <c r="A214" s="1">
         <v>46182.0</v>
       </c>
       <c r="B214" t="s">
         <v>9</v>
       </c>
-      <c r="C214" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D214" s="2">
-        <v>0.625</v>
+        <v>0.47916666666667</v>
       </c>
       <c r="E214" s="2">
-        <v>0.6875</v>
+        <v>0.54166666666667</v>
       </c>
       <c r="F214" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G214" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="H214" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="I214" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
     </row>
     <row r="215" spans="1:10">
       <c r="A215" s="1">
-        <v>46183.0</v>
+        <v>46182.0</v>
       </c>
       <c r="B215" t="s">
-        <v>27</v>
+        <v>9</v>
       </c>
       <c r="D215" s="2">
-        <v>0.33333333333333</v>
+        <v>0.47916666666667</v>
       </c>
       <c r="E215" s="2">
-        <v>0.39236111111111</v>
+        <v>0.54166666666667</v>
       </c>
       <c r="F215" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="G215" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="H215" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="I215" t="s">
-        <v>31</v>
+        <v>23</v>
       </c>
     </row>
     <row r="216" spans="1:10">
       <c r="A216" s="1">
-        <v>46183.0</v>
+        <v>46182.0</v>
       </c>
       <c r="B216" t="s">
-        <v>27</v>
+        <v>9</v>
       </c>
       <c r="C216" t="s">
-        <v>32</v>
+        <v>24</v>
       </c>
       <c r="D216" s="2">
-        <v>0.40625</v>
+        <v>0.625</v>
       </c>
       <c r="E216" s="2">
-        <v>0.46875</v>
+        <v>0.6875</v>
       </c>
       <c r="F216" t="s">
         <v>11</v>
       </c>
       <c r="G216" t="s">
         <v>12</v>
       </c>
       <c r="H216" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="I216" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
     </row>
     <row r="217" spans="1:10">
       <c r="A217" s="1">
         <v>46183.0</v>
       </c>
       <c r="B217" t="s">
         <v>27</v>
       </c>
       <c r="C217" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="D217" s="2">
         <v>0.40625</v>
       </c>
       <c r="E217" s="2">
         <v>0.46875</v>
       </c>
       <c r="F217" t="s">
         <v>11</v>
       </c>
       <c r="G217" t="s">
         <v>12</v>
       </c>
       <c r="H217" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="I217" t="s">
-        <v>20</v>
+        <v>34</v>
       </c>
     </row>
     <row r="218" spans="1:10">
       <c r="A218" s="1">
         <v>46183.0</v>
       </c>
       <c r="B218" t="s">
         <v>27</v>
       </c>
+      <c r="C218" t="s">
+        <v>35</v>
+      </c>
       <c r="D218" s="2">
-        <v>0.47916666666667</v>
+        <v>0.40625</v>
       </c>
       <c r="E218" s="2">
-        <v>0.54166666666667</v>
+        <v>0.46875</v>
       </c>
       <c r="F218" t="s">
-        <v>37</v>
+        <v>11</v>
       </c>
       <c r="G218" t="s">
-        <v>38</v>
+        <v>12</v>
       </c>
       <c r="H218" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="I218" t="s">
-        <v>40</v>
+        <v>20</v>
       </c>
     </row>
     <row r="219" spans="1:10">
       <c r="A219" s="1">
         <v>46183.0</v>
       </c>
       <c r="B219" t="s">
         <v>27</v>
       </c>
       <c r="D219" s="2">
-        <v>0.63194444444444</v>
+        <v>0.47916666666667</v>
       </c>
       <c r="E219" s="2">
-        <v>0.69444444444444</v>
+        <v>0.54166666666667</v>
       </c>
       <c r="F219" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="G219" t="s">
         <v>38</v>
       </c>
       <c r="H219" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="I219" t="s">
-        <v>43</v>
+        <v>31</v>
       </c>
     </row>
     <row r="220" spans="1:10">
       <c r="A220" s="1">
         <v>46183.0</v>
       </c>
       <c r="B220" t="s">
         <v>27</v>
       </c>
       <c r="D220" s="2">
-        <v>0.69791666666667</v>
+        <v>0.63194444444444</v>
       </c>
       <c r="E220" s="2">
-        <v>0.76041666666667</v>
+        <v>0.69444444444444</v>
       </c>
       <c r="F220" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="G220" t="s">
         <v>38</v>
       </c>
       <c r="H220" t="s">
         <v>42</v>
       </c>
       <c r="I220" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="221" spans="1:10">
       <c r="A221" s="1">
-        <v>46184.0</v>
+        <v>46183.0</v>
       </c>
       <c r="B221" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>27</v>
       </c>
       <c r="D221" s="2">
-        <v>0.40625</v>
+        <v>0.69791666666667</v>
       </c>
       <c r="E221" s="2">
-        <v>0.46875</v>
+        <v>0.76041666666667</v>
       </c>
       <c r="F221" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="G221" t="s">
-        <v>48</v>
+        <v>38</v>
       </c>
       <c r="H221" t="s">
-        <v>49</v>
+        <v>42</v>
       </c>
       <c r="I221" t="s">
-        <v>50</v>
+        <v>43</v>
       </c>
     </row>
     <row r="222" spans="1:10">
       <c r="A222" s="1">
         <v>46184.0</v>
       </c>
       <c r="B222" t="s">
         <v>45</v>
       </c>
+      <c r="C222" t="s">
+        <v>46</v>
+      </c>
       <c r="D222" s="2">
-        <v>0.48263888888889</v>
+        <v>0.40625</v>
       </c>
       <c r="E222" s="2">
-        <v>0.54166666666667</v>
+        <v>0.46875</v>
       </c>
       <c r="F222" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="G222" t="s">
-        <v>38</v>
+        <v>48</v>
       </c>
       <c r="H222" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="I222" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
     </row>
     <row r="223" spans="1:10">
       <c r="A223" s="1">
         <v>46184.0</v>
       </c>
       <c r="B223" t="s">
         <v>45</v>
       </c>
-      <c r="C223" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D223" s="2">
-        <v>0.55208333333333</v>
+        <v>0.48263888888889</v>
       </c>
       <c r="E223" s="2">
-        <v>0.61458333333333</v>
+        <v>0.54166666666667</v>
       </c>
       <c r="F223" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="G223" t="s">
-        <v>48</v>
+        <v>38</v>
       </c>
       <c r="H223" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="I223" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
     </row>
     <row r="224" spans="1:10">
       <c r="A224" s="1">
         <v>46184.0</v>
       </c>
       <c r="B224" t="s">
         <v>45</v>
       </c>
+      <c r="C224" t="s">
+        <v>54</v>
+      </c>
       <c r="D224" s="2">
-        <v>0.625</v>
+        <v>0.55208333333333</v>
       </c>
       <c r="E224" s="2">
-        <v>0.68402777777778</v>
+        <v>0.61458333333333</v>
       </c>
       <c r="F224" t="s">
-        <v>55</v>
+        <v>47</v>
       </c>
       <c r="G224" t="s">
-        <v>29</v>
+        <v>48</v>
       </c>
       <c r="H224" t="s">
-        <v>56</v>
+        <v>49</v>
       </c>
       <c r="I224" t="s">
-        <v>31</v>
+        <v>50</v>
       </c>
     </row>
     <row r="225" spans="1:10">
       <c r="A225" s="1">
         <v>46184.0</v>
       </c>
       <c r="B225" t="s">
         <v>45</v>
       </c>
       <c r="D225" s="2">
         <v>0.69791666666667</v>
       </c>
       <c r="E225" s="2">
         <v>0.75694444444444</v>
       </c>
       <c r="F225" t="s">
         <v>57</v>
       </c>
       <c r="G225" t="s">
         <v>29</v>
       </c>
       <c r="H225" t="s">
         <v>25</v>
       </c>
       <c r="I225" t="s">
@@ -7118,50 +7154,362 @@
     </row>
     <row r="241" spans="1:10">
       <c r="A241" s="1">
         <v>46191.0</v>
       </c>
       <c r="B241" t="s">
         <v>45</v>
       </c>
       <c r="D241" s="2">
         <v>0.69791666666667</v>
       </c>
       <c r="E241" s="2">
         <v>0.76388888888889</v>
       </c>
       <c r="F241" t="s">
         <v>64</v>
       </c>
       <c r="G241" t="s">
         <v>29</v>
       </c>
       <c r="H241" t="s">
         <v>62</v>
       </c>
       <c r="I241" t="s">
         <v>63</v>
+      </c>
+    </row>
+    <row r="242" spans="1:10">
+      <c r="A242" s="1">
+        <v>46195.0</v>
+      </c>
+      <c r="B242" t="s">
+        <v>67</v>
+      </c>
+      <c r="D242" s="2">
+        <v>0.41666666666667</v>
+      </c>
+      <c r="E242" s="2">
+        <v>0.47916666666667</v>
+      </c>
+      <c r="F242" t="s">
+        <v>68</v>
+      </c>
+      <c r="G242" t="s">
+        <v>69</v>
+      </c>
+      <c r="H242" t="s">
+        <v>17</v>
+      </c>
+      <c r="I242" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="243" spans="1:10">
+      <c r="A243" s="1">
+        <v>46195.0</v>
+      </c>
+      <c r="B243" t="s">
+        <v>67</v>
+      </c>
+      <c r="D243" s="2">
+        <v>0.41666666666667</v>
+      </c>
+      <c r="E243" s="2">
+        <v>0.47916666666667</v>
+      </c>
+      <c r="F243" t="s">
+        <v>68</v>
+      </c>
+      <c r="G243" t="s">
+        <v>69</v>
+      </c>
+      <c r="H243" t="s">
+        <v>19</v>
+      </c>
+      <c r="I243" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="244" spans="1:10">
+      <c r="A244" s="1">
+        <v>46195.0</v>
+      </c>
+      <c r="B244" t="s">
+        <v>67</v>
+      </c>
+      <c r="D244" s="2">
+        <v>0.45833333333333</v>
+      </c>
+      <c r="E244" s="2">
+        <v>0.52083333333333</v>
+      </c>
+      <c r="F244" t="s">
+        <v>72</v>
+      </c>
+      <c r="G244" t="s">
+        <v>69</v>
+      </c>
+      <c r="H244" t="s">
+        <v>22</v>
+      </c>
+      <c r="I244" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="245" spans="1:10">
+      <c r="A245" s="1">
+        <v>46197.0</v>
+      </c>
+      <c r="B245" t="s">
+        <v>27</v>
+      </c>
+      <c r="D245" s="2">
+        <v>0.33333333333333</v>
+      </c>
+      <c r="E245" s="2">
+        <v>0.35416666666667</v>
+      </c>
+      <c r="F245" t="s">
+        <v>74</v>
+      </c>
+      <c r="G245" t="s">
+        <v>69</v>
+      </c>
+      <c r="H245" t="s">
+        <v>30</v>
+      </c>
+      <c r="I245" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="246" spans="1:10">
+      <c r="A246" s="1">
+        <v>46198.0</v>
+      </c>
+      <c r="B246" t="s">
+        <v>45</v>
+      </c>
+      <c r="D246" s="2">
+        <v>0.5</v>
+      </c>
+      <c r="E246" s="2">
+        <v>0.53125</v>
+      </c>
+      <c r="F246" t="s">
+        <v>75</v>
+      </c>
+      <c r="G246" t="s">
+        <v>69</v>
+      </c>
+      <c r="H246" t="s">
+        <v>62</v>
+      </c>
+      <c r="I246" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="247" spans="1:10">
+      <c r="A247" s="1">
+        <v>46198.0</v>
+      </c>
+      <c r="B247" t="s">
+        <v>45</v>
+      </c>
+      <c r="D247" s="2">
+        <v>0.5</v>
+      </c>
+      <c r="E247" s="2">
+        <v>0.53125</v>
+      </c>
+      <c r="F247" t="s">
+        <v>76</v>
+      </c>
+      <c r="G247" t="s">
+        <v>69</v>
+      </c>
+      <c r="H247" t="s">
+        <v>62</v>
+      </c>
+      <c r="I247" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="248" spans="1:10">
+      <c r="A248" s="1">
+        <v>46266.0</v>
+      </c>
+      <c r="B248" t="s">
+        <v>9</v>
+      </c>
+      <c r="D248" s="2">
+        <v>0.33333333333333</v>
+      </c>
+      <c r="E248" s="2">
+        <v>0.35416666666667</v>
+      </c>
+      <c r="F248" t="s">
+        <v>74</v>
+      </c>
+      <c r="G248" t="s">
+        <v>69</v>
+      </c>
+      <c r="H248" t="s">
+        <v>30</v>
+      </c>
+      <c r="I248" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="249" spans="1:10">
+      <c r="A249" s="1">
+        <v>46268.0</v>
+      </c>
+      <c r="B249" t="s">
+        <v>45</v>
+      </c>
+      <c r="D249" s="2">
+        <v>0.41666666666667</v>
+      </c>
+      <c r="E249" s="2">
+        <v>0.47916666666667</v>
+      </c>
+      <c r="F249" t="s">
+        <v>68</v>
+      </c>
+      <c r="G249" t="s">
+        <v>69</v>
+      </c>
+      <c r="H249" t="s">
+        <v>17</v>
+      </c>
+      <c r="I249" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="250" spans="1:10">
+      <c r="A250" s="1">
+        <v>46268.0</v>
+      </c>
+      <c r="B250" t="s">
+        <v>45</v>
+      </c>
+      <c r="D250" s="2">
+        <v>0.41666666666667</v>
+      </c>
+      <c r="E250" s="2">
+        <v>0.47916666666667</v>
+      </c>
+      <c r="F250" t="s">
+        <v>68</v>
+      </c>
+      <c r="G250" t="s">
+        <v>69</v>
+      </c>
+      <c r="H250" t="s">
+        <v>19</v>
+      </c>
+      <c r="I250" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="251" spans="1:10">
+      <c r="A251" s="1">
+        <v>46269.0</v>
+      </c>
+      <c r="B251" t="s">
+        <v>77</v>
+      </c>
+      <c r="D251" s="2">
+        <v>0.44791666666667</v>
+      </c>
+      <c r="E251" s="2">
+        <v>0.47916666666667</v>
+      </c>
+      <c r="F251" t="s">
+        <v>75</v>
+      </c>
+      <c r="G251" t="s">
+        <v>69</v>
+      </c>
+      <c r="H251" t="s">
+        <v>62</v>
+      </c>
+      <c r="I251" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="252" spans="1:10">
+      <c r="A252" s="1">
+        <v>46269.0</v>
+      </c>
+      <c r="B252" t="s">
+        <v>77</v>
+      </c>
+      <c r="D252" s="2">
+        <v>0.44791666666667</v>
+      </c>
+      <c r="E252" s="2">
+        <v>0.47916666666667</v>
+      </c>
+      <c r="F252" t="s">
+        <v>76</v>
+      </c>
+      <c r="G252" t="s">
+        <v>69</v>
+      </c>
+      <c r="H252" t="s">
+        <v>62</v>
+      </c>
+      <c r="I252" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="253" spans="1:10">
+      <c r="A253" s="1">
+        <v>46272.0</v>
+      </c>
+      <c r="B253" t="s">
+        <v>67</v>
+      </c>
+      <c r="D253" s="2">
+        <v>0.45833333333333</v>
+      </c>
+      <c r="E253" s="2">
+        <v>0.52083333333333</v>
+      </c>
+      <c r="F253" t="s">
+        <v>72</v>
+      </c>
+      <c r="G253" t="s">
+        <v>69</v>
+      </c>
+      <c r="H253" t="s">
+        <v>22</v>
+      </c>
+      <c r="I253" t="s">
+        <v>73</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>