--- v0 (2026-02-25)
+++ v1 (2026-05-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Plan zajęć" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
   <si>
     <t>Termin</t>
   </si>
   <si>
     <t>Dzień</t>
   </si>
   <si>
     <t>PG</t>
   </si>
   <si>
     <t>Od</t>
   </si>
   <si>
     <t>Do</t>
   </si>
   <si>
     <t>Przedmiot</t>
   </si>
   <si>
     <t>RZ</t>
   </si>
   <si>
     <t>Nauczyciel</t>
   </si>
   <si>
@@ -156,50 +156,68 @@
     <t>dr Regina Korzeniowska</t>
   </si>
   <si>
     <t>439 A-16</t>
   </si>
   <si>
     <t>Metodyka edukacji uczniów z lekką niepełnosprawnością intelektualną II (K)</t>
   </si>
   <si>
     <t>Geragogika specjalna (Ć)</t>
   </si>
   <si>
     <t>Wczesne wspomaganie rozwoju dzieci z ograniczeniami psychoruchowymi (W)</t>
   </si>
   <si>
     <t>Społeczno-kulturowe i pedagogiczne aspekty niepełnosprawności intelektualnej (Ć)</t>
   </si>
   <si>
     <t>Metodyka edukacji dzieci z niepełnosprawnością intelektualną w przedszkolu (K)</t>
   </si>
   <si>
     <t>mgr Ewa Kuczak</t>
   </si>
   <si>
     <t>028 A-16; 029 A-16</t>
+  </si>
+  <si>
+    <t>dr hab. Grażyna Gajewska, prof. UZ; dr Lidia Wawryk</t>
+  </si>
+  <si>
+    <t>Społeczno-kulturowe i pedagogiczne aspekty niepełnosprawności intelektualnej (E)</t>
+  </si>
+  <si>
+    <t>E</t>
+  </si>
+  <si>
+    <t>Geragogika specjalna (E)</t>
+  </si>
+  <si>
+    <t>407b A-16</t>
+  </si>
+  <si>
+    <t>409 A-16</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="yyyy/mm/dd;@"/>
   </numFmts>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
@@ -507,66 +525,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J129"/>
+  <dimension ref="A1:J133"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E129" sqref="E129"/>
+      <selection activeCell="E133" sqref="E133"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="3.428" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="47.131" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="61.271" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
@@ -1873,82 +1891,76 @@
     <row r="51" spans="1:10">
       <c r="A51" s="1">
         <v>46134.0</v>
       </c>
       <c r="B51" t="s">
         <v>26</v>
       </c>
       <c r="C51" t="s">
         <v>27</v>
       </c>
       <c r="D51" s="2">
         <v>0.54861111111111</v>
       </c>
       <c r="E51" s="2">
         <v>0.62152777777778</v>
       </c>
       <c r="F51" t="s">
         <v>28</v>
       </c>
       <c r="G51" t="s">
         <v>29</v>
       </c>
       <c r="H51" t="s">
         <v>24</v>
       </c>
-      <c r="I51" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="52" spans="1:10">
       <c r="A52" s="1">
         <v>46134.0</v>
       </c>
       <c r="B52" t="s">
         <v>26</v>
       </c>
       <c r="C52" t="s">
         <v>30</v>
       </c>
       <c r="D52" s="2">
         <v>0.54861111111111</v>
       </c>
       <c r="E52" s="2">
         <v>0.62152777777778</v>
       </c>
       <c r="F52" t="s">
         <v>28</v>
       </c>
       <c r="G52" t="s">
         <v>29</v>
       </c>
       <c r="H52" t="s">
         <v>31</v>
       </c>
-      <c r="I52" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="53" spans="1:10">
       <c r="A53" s="1">
         <v>46134.0</v>
       </c>
       <c r="B53" t="s">
         <v>26</v>
       </c>
       <c r="D53" s="2">
         <v>0.625</v>
       </c>
       <c r="E53" s="2">
         <v>0.66666666666667</v>
       </c>
       <c r="F53" t="s">
         <v>43</v>
       </c>
       <c r="G53" t="s">
         <v>20</v>
       </c>
       <c r="H53" t="s">
         <v>31</v>
       </c>
       <c r="I53" t="s">
         <v>32</v>
@@ -2405,170 +2417,167 @@
       </c>
       <c r="B71" t="s">
         <v>36</v>
       </c>
       <c r="D71" s="2">
         <v>0.47222222222222</v>
       </c>
       <c r="E71" s="2">
         <v>0.54513888888889</v>
       </c>
       <c r="F71" t="s">
         <v>38</v>
       </c>
       <c r="G71" t="s">
         <v>15</v>
       </c>
       <c r="H71" t="s">
         <v>39</v>
       </c>
       <c r="I71" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="72" spans="1:10">
       <c r="A72" s="1">
-        <v>46149.0</v>
+        <v>46153.0</v>
       </c>
       <c r="B72" t="s">
-        <v>36</v>
+        <v>9</v>
       </c>
       <c r="D72" s="2">
-        <v>0.55208333333333</v>
+        <v>0.33333333333333</v>
       </c>
       <c r="E72" s="2">
-        <v>0.625</v>
+        <v>0.39930555555556</v>
       </c>
       <c r="F72" t="s">
-        <v>41</v>
+        <v>10</v>
       </c>
       <c r="G72" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="H72" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I72" t="s">
-        <v>40</v>
+        <v>13</v>
       </c>
     </row>
     <row r="73" spans="1:10">
       <c r="A73" s="1">
         <v>46153.0</v>
       </c>
       <c r="B73" t="s">
         <v>9</v>
       </c>
       <c r="D73" s="2">
-        <v>0.33333333333333</v>
+        <v>0.48958333333333</v>
       </c>
       <c r="E73" s="2">
-        <v>0.39930555555556</v>
+        <v>0.61458333333333</v>
       </c>
       <c r="F73" t="s">
-        <v>10</v>
+        <v>33</v>
       </c>
       <c r="G73" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="H73" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>34</v>
       </c>
     </row>
     <row r="74" spans="1:10">
       <c r="A74" s="1">
         <v>46153.0</v>
       </c>
       <c r="B74" t="s">
         <v>9</v>
       </c>
       <c r="D74" s="2">
-        <v>0.48958333333333</v>
+        <v>0.625</v>
       </c>
       <c r="E74" s="2">
-        <v>0.61458333333333</v>
+        <v>0.71875</v>
       </c>
       <c r="F74" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="G74" t="s">
         <v>15</v>
       </c>
       <c r="H74" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
     </row>
     <row r="75" spans="1:10">
       <c r="A75" s="1">
         <v>46153.0</v>
       </c>
       <c r="B75" t="s">
         <v>9</v>
       </c>
       <c r="D75" s="2">
         <v>0.76736111111111</v>
       </c>
       <c r="E75" s="2">
         <v>0.83333333333333</v>
       </c>
       <c r="F75" t="s">
         <v>14</v>
       </c>
       <c r="G75" t="s">
         <v>15</v>
       </c>
       <c r="H75" t="s">
         <v>16</v>
       </c>
       <c r="I75" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="76" spans="1:10">
       <c r="A76" s="1">
         <v>46154.0</v>
       </c>
       <c r="B76" t="s">
         <v>18</v>
       </c>
       <c r="D76" s="2">
         <v>0.33333333333333</v>
       </c>
       <c r="E76" s="2">
         <v>0.39930555555556</v>
       </c>
       <c r="F76" t="s">
         <v>19</v>
       </c>
       <c r="G76" t="s">
         <v>20</v>
       </c>
       <c r="H76" t="s">
-        <v>21</v>
+        <v>48</v>
       </c>
       <c r="I76" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="77" spans="1:10">
       <c r="A77" s="1">
         <v>46154.0</v>
       </c>
       <c r="B77" t="s">
         <v>18</v>
       </c>
       <c r="D77" s="2">
         <v>0.40625</v>
       </c>
       <c r="E77" s="2">
         <v>0.47222222222222</v>
       </c>
       <c r="F77" t="s">
         <v>23</v>
       </c>
       <c r="G77" t="s">
         <v>20</v>
       </c>
       <c r="H77" t="s">
@@ -3047,51 +3056,51 @@
       </c>
       <c r="I95" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="96" spans="1:10">
       <c r="A96" s="1">
         <v>46168.0</v>
       </c>
       <c r="B96" t="s">
         <v>18</v>
       </c>
       <c r="D96" s="2">
         <v>0.33333333333333</v>
       </c>
       <c r="E96" s="2">
         <v>0.39930555555556</v>
       </c>
       <c r="F96" t="s">
         <v>19</v>
       </c>
       <c r="G96" t="s">
         <v>20</v>
       </c>
       <c r="H96" t="s">
-        <v>21</v>
+        <v>48</v>
       </c>
       <c r="I96" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="97" spans="1:10">
       <c r="A97" s="1">
         <v>46168.0</v>
       </c>
       <c r="B97" t="s">
         <v>18</v>
       </c>
       <c r="D97" s="2">
         <v>0.40625</v>
       </c>
       <c r="E97" s="2">
         <v>0.47222222222222</v>
       </c>
       <c r="F97" t="s">
         <v>23</v>
       </c>
       <c r="G97" t="s">
         <v>20</v>
       </c>
       <c r="H97" t="s">
@@ -3495,51 +3504,51 @@
       </c>
       <c r="I112" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="113" spans="1:10">
       <c r="A113" s="1">
         <v>46182.0</v>
       </c>
       <c r="B113" t="s">
         <v>18</v>
       </c>
       <c r="D113" s="2">
         <v>0.33333333333333</v>
       </c>
       <c r="E113" s="2">
         <v>0.39930555555556</v>
       </c>
       <c r="F113" t="s">
         <v>19</v>
       </c>
       <c r="G113" t="s">
         <v>20</v>
       </c>
       <c r="H113" t="s">
-        <v>21</v>
+        <v>48</v>
       </c>
       <c r="I113" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="114" spans="1:10">
       <c r="A114" s="1">
         <v>46182.0</v>
       </c>
       <c r="B114" t="s">
         <v>18</v>
       </c>
       <c r="D114" s="2">
         <v>0.40625</v>
       </c>
       <c r="E114" s="2">
         <v>0.47222222222222</v>
       </c>
       <c r="F114" t="s">
         <v>23</v>
       </c>
       <c r="G114" t="s">
         <v>20</v>
       </c>
       <c r="H114" t="s">
@@ -3927,50 +3936,154 @@
     </row>
     <row r="129" spans="1:10">
       <c r="A129" s="1">
         <v>46191.0</v>
       </c>
       <c r="B129" t="s">
         <v>36</v>
       </c>
       <c r="D129" s="2">
         <v>0.55208333333333</v>
       </c>
       <c r="E129" s="2">
         <v>0.625</v>
       </c>
       <c r="F129" t="s">
         <v>41</v>
       </c>
       <c r="G129" t="s">
         <v>15</v>
       </c>
       <c r="H129" t="s">
         <v>39</v>
       </c>
       <c r="I129" t="s">
         <v>40</v>
+      </c>
+    </row>
+    <row r="130" spans="1:10">
+      <c r="A130" s="1">
+        <v>46195.0</v>
+      </c>
+      <c r="B130" t="s">
+        <v>9</v>
+      </c>
+      <c r="D130" s="2">
+        <v>0.375</v>
+      </c>
+      <c r="E130" s="2">
+        <v>0.4375</v>
+      </c>
+      <c r="F130" t="s">
+        <v>49</v>
+      </c>
+      <c r="G130" t="s">
+        <v>50</v>
+      </c>
+      <c r="H130" t="s">
+        <v>31</v>
+      </c>
+      <c r="I130" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="131" spans="1:10">
+      <c r="A131" s="1">
+        <v>46202.0</v>
+      </c>
+      <c r="B131" t="s">
+        <v>9</v>
+      </c>
+      <c r="D131" s="2">
+        <v>0.41666666666667</v>
+      </c>
+      <c r="E131" s="2">
+        <v>0.5</v>
+      </c>
+      <c r="F131" t="s">
+        <v>51</v>
+      </c>
+      <c r="G131" t="s">
+        <v>50</v>
+      </c>
+      <c r="H131" t="s">
+        <v>24</v>
+      </c>
+      <c r="I131" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="132" spans="1:10">
+      <c r="A132" s="1">
+        <v>46268.0</v>
+      </c>
+      <c r="B132" t="s">
+        <v>36</v>
+      </c>
+      <c r="D132" s="2">
+        <v>0.375</v>
+      </c>
+      <c r="E132" s="2">
+        <v>0.4375</v>
+      </c>
+      <c r="F132" t="s">
+        <v>49</v>
+      </c>
+      <c r="G132" t="s">
+        <v>50</v>
+      </c>
+      <c r="H132" t="s">
+        <v>31</v>
+      </c>
+      <c r="I132" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="133" spans="1:10">
+      <c r="A133" s="1">
+        <v>46279.0</v>
+      </c>
+      <c r="B133" t="s">
+        <v>9</v>
+      </c>
+      <c r="D133" s="2">
+        <v>0.41666666666667</v>
+      </c>
+      <c r="E133" s="2">
+        <v>0.5</v>
+      </c>
+      <c r="F133" t="s">
+        <v>51</v>
+      </c>
+      <c r="G133" t="s">
+        <v>50</v>
+      </c>
+      <c r="H133" t="s">
+        <v>24</v>
+      </c>
+      <c r="I133" t="s">
+        <v>52</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>