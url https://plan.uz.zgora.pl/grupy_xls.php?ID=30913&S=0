--- v1 (2026-05-28)
+++ v2 (2026-07-14)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Plan zajęć" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
   <si>
     <t>Termin</t>
   </si>
   <si>
     <t>Dzień</t>
   </si>
   <si>
     <t>PG</t>
   </si>
   <si>
     <t>Od</t>
   </si>
   <si>
     <t>Do</t>
   </si>
   <si>
     <t>Przedmiot</t>
   </si>
   <si>
     <t>RZ</t>
   </si>
   <si>
     <t>Nauczyciel</t>
   </si>
   <si>
@@ -167,57 +167,63 @@
   <si>
     <t>Wczesne wspomaganie rozwoju dzieci z ograniczeniami psychoruchowymi (W)</t>
   </si>
   <si>
     <t>Społeczno-kulturowe i pedagogiczne aspekty niepełnosprawności intelektualnej (Ć)</t>
   </si>
   <si>
     <t>Metodyka edukacji dzieci z niepełnosprawnością intelektualną w przedszkolu (K)</t>
   </si>
   <si>
     <t>mgr Ewa Kuczak</t>
   </si>
   <si>
     <t>028 A-16; 029 A-16</t>
   </si>
   <si>
     <t>dr hab. Grażyna Gajewska, prof. UZ; dr Lidia Wawryk</t>
   </si>
   <si>
     <t>Społeczno-kulturowe i pedagogiczne aspekty niepełnosprawności intelektualnej (E)</t>
   </si>
   <si>
     <t>E</t>
   </si>
   <si>
+    <t>Podstawy opieki i wychowania w pracy pedagoga specjalnego (E)</t>
+  </si>
+  <si>
+    <t>dr Lidia Wawryk</t>
+  </si>
+  <si>
+    <t>409 A-16</t>
+  </si>
+  <si>
     <t>Geragogika specjalna (E)</t>
   </si>
   <si>
     <t>407b A-16</t>
-  </si>
-[...1 lines deleted...]
-    <t>409 A-16</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="yyyy/mm/dd;@"/>
   </numFmts>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
@@ -525,54 +531,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J133"/>
+  <dimension ref="A1:J135"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E133" sqref="E133"/>
+      <selection activeCell="E135" sqref="E135"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="61.271" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
@@ -3966,124 +3972,176 @@
       </c>
       <c r="B130" t="s">
         <v>9</v>
       </c>
       <c r="D130" s="2">
         <v>0.375</v>
       </c>
       <c r="E130" s="2">
         <v>0.4375</v>
       </c>
       <c r="F130" t="s">
         <v>49</v>
       </c>
       <c r="G130" t="s">
         <v>50</v>
       </c>
       <c r="H130" t="s">
         <v>31</v>
       </c>
       <c r="I130" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="131" spans="1:10">
       <c r="A131" s="1">
-        <v>46202.0</v>
+        <v>46197.0</v>
       </c>
       <c r="B131" t="s">
-        <v>9</v>
+        <v>26</v>
       </c>
       <c r="D131" s="2">
-        <v>0.41666666666667</v>
+        <v>0.5</v>
       </c>
       <c r="E131" s="2">
-        <v>0.5</v>
+        <v>0.53125</v>
       </c>
       <c r="F131" t="s">
         <v>51</v>
       </c>
       <c r="G131" t="s">
         <v>50</v>
       </c>
       <c r="H131" t="s">
-        <v>24</v>
+        <v>52</v>
       </c>
       <c r="I131" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="132" spans="1:10">
       <c r="A132" s="1">
-        <v>46268.0</v>
+        <v>46202.0</v>
       </c>
       <c r="B132" t="s">
-        <v>36</v>
+        <v>9</v>
       </c>
       <c r="D132" s="2">
-        <v>0.375</v>
+        <v>0.41666666666667</v>
       </c>
       <c r="E132" s="2">
-        <v>0.4375</v>
+        <v>0.5</v>
       </c>
       <c r="F132" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="G132" t="s">
         <v>50</v>
       </c>
       <c r="H132" t="s">
-        <v>31</v>
+        <v>24</v>
       </c>
       <c r="I132" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
     </row>
     <row r="133" spans="1:10">
       <c r="A133" s="1">
-        <v>46279.0</v>
+        <v>46268.0</v>
       </c>
       <c r="B133" t="s">
-        <v>9</v>
+        <v>36</v>
       </c>
       <c r="D133" s="2">
-        <v>0.41666666666667</v>
+        <v>0.375</v>
       </c>
       <c r="E133" s="2">
-        <v>0.5</v>
+        <v>0.4375</v>
       </c>
       <c r="F133" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="G133" t="s">
         <v>50</v>
       </c>
       <c r="H133" t="s">
+        <v>31</v>
+      </c>
+      <c r="I133" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="134" spans="1:10">
+      <c r="A134" s="1">
+        <v>46274.0</v>
+      </c>
+      <c r="B134" t="s">
+        <v>26</v>
+      </c>
+      <c r="D134" s="2">
+        <v>0.51041666666667</v>
+      </c>
+      <c r="E134" s="2">
+        <v>0.54166666666667</v>
+      </c>
+      <c r="F134" t="s">
+        <v>51</v>
+      </c>
+      <c r="G134" t="s">
+        <v>50</v>
+      </c>
+      <c r="H134" t="s">
+        <v>52</v>
+      </c>
+      <c r="I134" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="135" spans="1:10">
+      <c r="A135" s="1">
+        <v>46279.0</v>
+      </c>
+      <c r="B135" t="s">
+        <v>9</v>
+      </c>
+      <c r="D135" s="2">
+        <v>0.41666666666667</v>
+      </c>
+      <c r="E135" s="2">
+        <v>0.5</v>
+      </c>
+      <c r="F135" t="s">
+        <v>54</v>
+      </c>
+      <c r="G135" t="s">
+        <v>50</v>
+      </c>
+      <c r="H135" t="s">
         <v>24</v>
       </c>
-      <c r="I133" t="s">
-        <v>52</v>
+      <c r="I135" t="s">
+        <v>55</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>