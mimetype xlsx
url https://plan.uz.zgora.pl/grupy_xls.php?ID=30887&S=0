--- v0 (2026-04-13)
+++ v1 (2026-07-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Plan zajęć" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
   <si>
     <t>Termin</t>
   </si>
   <si>
     <t>Dzień</t>
   </si>
   <si>
     <t>PG</t>
   </si>
   <si>
     <t>Od</t>
   </si>
   <si>
     <t>Do</t>
   </si>
   <si>
     <t>Przedmiot</t>
   </si>
   <si>
     <t>RZ</t>
   </si>
   <si>
     <t>Nauczyciel</t>
   </si>
   <si>
@@ -197,51 +197,99 @@
   <si>
     <t>P104 A-16</t>
   </si>
   <si>
     <t>Pozalekcyjna aktywizacja opiekuńczo-wychowawcza (Ć)</t>
   </si>
   <si>
     <t>Pedagogika porównawcza (Ć)</t>
   </si>
   <si>
     <t>Współczesne problemy filozofii wychowania (Ć)</t>
   </si>
   <si>
     <t>Współczesne inspiracje poznawcze i badawcze pedagogiki (Ć)</t>
   </si>
   <si>
     <t>dr Ewa Nowicka</t>
   </si>
   <si>
     <t>425 A-16</t>
   </si>
   <si>
     <t>427 A-16</t>
   </si>
   <si>
+    <t>dr hab. Grażyna Gajewska, prof. UZ; prof. dr hab. Zdzisław Wołk</t>
+  </si>
+  <si>
+    <t>345 A-16</t>
+  </si>
+  <si>
     <t>138 A-16</t>
+  </si>
+  <si>
+    <t>Język niemiecki (E)</t>
+  </si>
+  <si>
+    <t>E</t>
+  </si>
+  <si>
+    <t>P4 A-16</t>
+  </si>
+  <si>
+    <t>Język angielski (E)</t>
+  </si>
+  <si>
+    <t>P2 A-16</t>
+  </si>
+  <si>
+    <t>Współczesne problemy filozofii wychowania (E)</t>
+  </si>
+  <si>
+    <t>36 A-16</t>
+  </si>
+  <si>
+    <t>Cz</t>
+  </si>
+  <si>
+    <t>Pedagogika resocjalizacyjna (E)</t>
+  </si>
+  <si>
+    <t>48 A-16</t>
+  </si>
+  <si>
+    <t>Pi</t>
+  </si>
+  <si>
+    <t>Pedagogika porównawcza (E)</t>
+  </si>
+  <si>
+    <t>mgr Teresa Renata Dzierzba; prof. dr hab. Inetta Nowosad</t>
+  </si>
+  <si>
+    <t>311 A-16</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="yyyy/mm/dd;@"/>
   </numFmts>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
@@ -549,66 +597,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J179"/>
+  <dimension ref="A1:J189"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E179" sqref="E179"/>
+      <selection activeCell="E189" sqref="E189"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="69.554" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="3.428" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="48.274" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="75.41" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
@@ -2865,53 +2913,50 @@
     <row r="85" spans="1:10">
       <c r="A85" s="1">
         <v>46134.0</v>
       </c>
       <c r="B85" t="s">
         <v>25</v>
       </c>
       <c r="C85" t="s">
         <v>26</v>
       </c>
       <c r="D85" s="2">
         <v>0.40625</v>
       </c>
       <c r="E85" s="2">
         <v>0.46875</v>
       </c>
       <c r="F85" t="s">
         <v>27</v>
       </c>
       <c r="G85" t="s">
         <v>28</v>
       </c>
       <c r="H85" t="s">
         <v>29</v>
       </c>
-      <c r="I85" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="86" spans="1:10">
       <c r="A86" s="1">
         <v>46134.0</v>
       </c>
       <c r="B86" t="s">
         <v>25</v>
       </c>
       <c r="C86" t="s">
         <v>31</v>
       </c>
       <c r="D86" s="2">
         <v>0.40625</v>
       </c>
       <c r="E86" s="2">
         <v>0.46875</v>
       </c>
       <c r="F86" t="s">
         <v>27</v>
       </c>
       <c r="G86" t="s">
         <v>28</v>
       </c>
       <c r="H86" t="s">
         <v>32</v>
@@ -3334,124 +3379,124 @@
       </c>
       <c r="E102" s="2">
         <v>0.39930555555556</v>
       </c>
       <c r="F102" t="s">
         <v>57</v>
       </c>
       <c r="G102" t="s">
         <v>11</v>
       </c>
       <c r="H102" t="s">
         <v>58</v>
       </c>
       <c r="I102" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="103" spans="1:10">
       <c r="A103" s="1">
         <v>46148.0</v>
       </c>
       <c r="B103" t="s">
         <v>25</v>
       </c>
       <c r="C103" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="D103" s="2">
         <v>0.40625</v>
       </c>
       <c r="E103" s="2">
         <v>0.46875</v>
       </c>
       <c r="F103" t="s">
         <v>27</v>
       </c>
       <c r="G103" t="s">
         <v>28</v>
       </c>
       <c r="H103" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="I103" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
     </row>
     <row r="104" spans="1:10">
       <c r="A104" s="1">
         <v>46148.0</v>
       </c>
       <c r="B104" t="s">
         <v>25</v>
       </c>
-      <c r="C104" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D104" s="2">
-        <v>0.40625</v>
+        <v>0.47916666666667</v>
       </c>
       <c r="E104" s="2">
-        <v>0.46875</v>
+        <v>0.54166666666667</v>
       </c>
       <c r="F104" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="G104" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="H104" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="I104" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
     </row>
     <row r="105" spans="1:10">
       <c r="A105" s="1">
         <v>46148.0</v>
       </c>
       <c r="B105" t="s">
         <v>25</v>
       </c>
+      <c r="C105" t="s">
+        <v>26</v>
+      </c>
       <c r="D105" s="2">
-        <v>0.47916666666667</v>
+        <v>0.55208333333333</v>
       </c>
       <c r="E105" s="2">
-        <v>0.54166666666667</v>
+        <v>0.61458333333333</v>
       </c>
       <c r="F105" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="G105" t="s">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="H105" t="s">
-        <v>35</v>
+        <v>61</v>
       </c>
       <c r="I105" t="s">
-        <v>36</v>
+        <v>62</v>
       </c>
     </row>
     <row r="106" spans="1:10">
       <c r="A106" s="1">
         <v>46148.0</v>
       </c>
       <c r="B106" t="s">
         <v>25</v>
       </c>
       <c r="D106" s="2">
         <v>0.625</v>
       </c>
       <c r="E106" s="2">
         <v>0.69097222222222</v>
       </c>
       <c r="F106" t="s">
         <v>55</v>
       </c>
       <c r="G106" t="s">
         <v>11</v>
       </c>
       <c r="H106" t="s">
         <v>32</v>
       </c>
       <c r="I106" t="s">
@@ -3606,150 +3651,150 @@
       </c>
       <c r="E112" s="2">
         <v>0.39930555555556</v>
       </c>
       <c r="F112" t="s">
         <v>57</v>
       </c>
       <c r="G112" t="s">
         <v>11</v>
       </c>
       <c r="H112" t="s">
         <v>58</v>
       </c>
       <c r="I112" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="113" spans="1:10">
       <c r="A113" s="1">
         <v>46155.0</v>
       </c>
       <c r="B113" t="s">
         <v>25</v>
       </c>
       <c r="C113" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="D113" s="2">
         <v>0.40625</v>
       </c>
       <c r="E113" s="2">
         <v>0.46875</v>
       </c>
       <c r="F113" t="s">
         <v>27</v>
       </c>
       <c r="G113" t="s">
         <v>28</v>
       </c>
       <c r="H113" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="I113" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
     </row>
     <row r="114" spans="1:10">
       <c r="A114" s="1">
         <v>46155.0</v>
       </c>
       <c r="B114" t="s">
         <v>25</v>
       </c>
-      <c r="C114" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D114" s="2">
-        <v>0.40625</v>
+        <v>0.47916666666667</v>
       </c>
       <c r="E114" s="2">
-        <v>0.46875</v>
+        <v>0.54166666666667</v>
       </c>
       <c r="F114" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="G114" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="H114" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="I114" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
     </row>
     <row r="115" spans="1:10">
       <c r="A115" s="1">
         <v>46155.0</v>
       </c>
       <c r="B115" t="s">
         <v>25</v>
       </c>
       <c r="D115" s="2">
-        <v>0.47916666666667</v>
+        <v>0.55208333333333</v>
       </c>
       <c r="E115" s="2">
-        <v>0.54166666666667</v>
+        <v>0.61111111111111</v>
       </c>
       <c r="F115" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="G115" t="s">
-        <v>22</v>
+        <v>38</v>
       </c>
       <c r="H115" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="I115" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
     </row>
     <row r="116" spans="1:10">
       <c r="A116" s="1">
         <v>46155.0</v>
       </c>
       <c r="B116" t="s">
         <v>25</v>
       </c>
+      <c r="C116" t="s">
+        <v>26</v>
+      </c>
       <c r="D116" s="2">
-        <v>0.55208333333333</v>
+        <v>0.625</v>
       </c>
       <c r="E116" s="2">
-        <v>0.61111111111111</v>
+        <v>0.6875</v>
       </c>
       <c r="F116" t="s">
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="G116" t="s">
-        <v>38</v>
+        <v>28</v>
       </c>
       <c r="H116" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
       <c r="I116" t="s">
-        <v>39</v>
+        <v>62</v>
       </c>
     </row>
     <row r="117" spans="1:10">
       <c r="A117" s="1">
         <v>46155.0</v>
       </c>
       <c r="B117" t="s">
         <v>25</v>
       </c>
       <c r="D117" s="2">
         <v>0.63194444444444</v>
       </c>
       <c r="E117" s="2">
         <v>0.69097222222222</v>
       </c>
       <c r="F117" t="s">
         <v>40</v>
       </c>
       <c r="G117" t="s">
         <v>11</v>
       </c>
       <c r="H117" t="s">
         <v>41</v>
       </c>
       <c r="I117" t="s">
@@ -4008,124 +4053,124 @@
       </c>
       <c r="E127" s="2">
         <v>0.39930555555556</v>
       </c>
       <c r="F127" t="s">
         <v>57</v>
       </c>
       <c r="G127" t="s">
         <v>11</v>
       </c>
       <c r="H127" t="s">
         <v>58</v>
       </c>
       <c r="I127" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="128" spans="1:10">
       <c r="A128" s="1">
         <v>46162.0</v>
       </c>
       <c r="B128" t="s">
         <v>25</v>
       </c>
       <c r="C128" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="D128" s="2">
         <v>0.40625</v>
       </c>
       <c r="E128" s="2">
         <v>0.46875</v>
       </c>
       <c r="F128" t="s">
         <v>27</v>
       </c>
       <c r="G128" t="s">
         <v>28</v>
       </c>
       <c r="H128" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="I128" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
     </row>
     <row r="129" spans="1:10">
       <c r="A129" s="1">
         <v>46162.0</v>
       </c>
       <c r="B129" t="s">
         <v>25</v>
       </c>
-      <c r="C129" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D129" s="2">
-        <v>0.40625</v>
+        <v>0.47916666666667</v>
       </c>
       <c r="E129" s="2">
-        <v>0.46875</v>
+        <v>0.54166666666667</v>
       </c>
       <c r="F129" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="G129" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="H129" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="I129" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
     </row>
     <row r="130" spans="1:10">
       <c r="A130" s="1">
         <v>46162.0</v>
       </c>
       <c r="B130" t="s">
         <v>25</v>
       </c>
+      <c r="C130" t="s">
+        <v>26</v>
+      </c>
       <c r="D130" s="2">
-        <v>0.47916666666667</v>
+        <v>0.55208333333333</v>
       </c>
       <c r="E130" s="2">
-        <v>0.54166666666667</v>
+        <v>0.61458333333333</v>
       </c>
       <c r="F130" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="G130" t="s">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="H130" t="s">
-        <v>35</v>
+        <v>61</v>
       </c>
       <c r="I130" t="s">
-        <v>36</v>
+        <v>62</v>
       </c>
     </row>
     <row r="131" spans="1:10">
       <c r="A131" s="1">
         <v>46162.0</v>
       </c>
       <c r="B131" t="s">
         <v>25</v>
       </c>
       <c r="D131" s="2">
         <v>0.625</v>
       </c>
       <c r="E131" s="2">
         <v>0.69097222222222</v>
       </c>
       <c r="F131" t="s">
         <v>55</v>
       </c>
       <c r="G131" t="s">
         <v>11</v>
       </c>
       <c r="H131" t="s">
         <v>32</v>
       </c>
       <c r="I131" t="s">
@@ -4257,66 +4302,66 @@
       </c>
       <c r="F136" t="s">
         <v>21</v>
       </c>
       <c r="G136" t="s">
         <v>22</v>
       </c>
       <c r="H136" t="s">
         <v>23</v>
       </c>
       <c r="I136" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="137" spans="1:10">
       <c r="A137" s="1">
         <v>46169.0</v>
       </c>
       <c r="B137" t="s">
         <v>25</v>
       </c>
       <c r="C137" t="s">
         <v>26</v>
       </c>
       <c r="D137" s="2">
-        <v>0.40625</v>
+        <v>0.33333333333333</v>
       </c>
       <c r="E137" s="2">
-        <v>0.46875</v>
+        <v>0.39583333333333</v>
       </c>
       <c r="F137" t="s">
         <v>27</v>
       </c>
       <c r="G137" t="s">
         <v>28</v>
       </c>
       <c r="H137" t="s">
-        <v>29</v>
+        <v>61</v>
       </c>
       <c r="I137" t="s">
-        <v>30</v>
+        <v>59</v>
       </c>
     </row>
     <row r="138" spans="1:10">
       <c r="A138" s="1">
         <v>46169.0</v>
       </c>
       <c r="B138" t="s">
         <v>25</v>
       </c>
       <c r="C138" t="s">
         <v>31</v>
       </c>
       <c r="D138" s="2">
         <v>0.40625</v>
       </c>
       <c r="E138" s="2">
         <v>0.46875</v>
       </c>
       <c r="F138" t="s">
         <v>27</v>
       </c>
       <c r="G138" t="s">
         <v>28</v>
       </c>
       <c r="H138" t="s">
@@ -4405,51 +4450,51 @@
       </c>
     </row>
     <row r="142" spans="1:10">
       <c r="A142" s="1">
         <v>46169.0</v>
       </c>
       <c r="B142" t="s">
         <v>25</v>
       </c>
       <c r="D142" s="2">
         <v>0.69791666666667</v>
       </c>
       <c r="E142" s="2">
         <v>0.75694444444444</v>
       </c>
       <c r="F142" t="s">
         <v>43</v>
       </c>
       <c r="G142" t="s">
         <v>38</v>
       </c>
       <c r="H142" t="s">
         <v>44</v>
       </c>
       <c r="I142" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
     </row>
     <row r="143" spans="1:10">
       <c r="A143" s="1">
         <v>46174.0</v>
       </c>
       <c r="B143" t="s">
         <v>9</v>
       </c>
       <c r="C143" t="s">
         <v>19</v>
       </c>
       <c r="D143" s="2">
         <v>0.33333333333333</v>
       </c>
       <c r="E143" s="2">
         <v>0.39583333333333</v>
       </c>
       <c r="F143" t="s">
         <v>15</v>
       </c>
       <c r="G143" t="s">
         <v>16</v>
       </c>
       <c r="H143" t="s">
@@ -4633,66 +4678,66 @@
       </c>
       <c r="F150" t="s">
         <v>54</v>
       </c>
       <c r="G150" t="s">
         <v>11</v>
       </c>
       <c r="H150" t="s">
         <v>52</v>
       </c>
       <c r="I150" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="151" spans="1:10">
       <c r="A151" s="1">
         <v>46176.0</v>
       </c>
       <c r="B151" t="s">
         <v>25</v>
       </c>
       <c r="C151" t="s">
         <v>26</v>
       </c>
       <c r="D151" s="2">
-        <v>0.40625</v>
+        <v>0.33333333333333</v>
       </c>
       <c r="E151" s="2">
-        <v>0.46875</v>
+        <v>0.39583333333333</v>
       </c>
       <c r="F151" t="s">
         <v>27</v>
       </c>
       <c r="G151" t="s">
         <v>28</v>
       </c>
       <c r="H151" t="s">
-        <v>29</v>
+        <v>61</v>
       </c>
       <c r="I151" t="s">
-        <v>30</v>
+        <v>59</v>
       </c>
     </row>
     <row r="152" spans="1:10">
       <c r="A152" s="1">
         <v>46176.0</v>
       </c>
       <c r="B152" t="s">
         <v>25</v>
       </c>
       <c r="C152" t="s">
         <v>31</v>
       </c>
       <c r="D152" s="2">
         <v>0.40625</v>
       </c>
       <c r="E152" s="2">
         <v>0.46875</v>
       </c>
       <c r="F152" t="s">
         <v>27</v>
       </c>
       <c r="G152" t="s">
         <v>28</v>
       </c>
       <c r="H152" t="s">
@@ -4879,66 +4924,66 @@
       </c>
       <c r="F159" t="s">
         <v>21</v>
       </c>
       <c r="G159" t="s">
         <v>22</v>
       </c>
       <c r="H159" t="s">
         <v>23</v>
       </c>
       <c r="I159" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="160" spans="1:10">
       <c r="A160" s="1">
         <v>46183.0</v>
       </c>
       <c r="B160" t="s">
         <v>25</v>
       </c>
       <c r="C160" t="s">
         <v>26</v>
       </c>
       <c r="D160" s="2">
-        <v>0.40625</v>
+        <v>0.33333333333333</v>
       </c>
       <c r="E160" s="2">
-        <v>0.46875</v>
+        <v>0.39583333333333</v>
       </c>
       <c r="F160" t="s">
         <v>27</v>
       </c>
       <c r="G160" t="s">
         <v>28</v>
       </c>
       <c r="H160" t="s">
-        <v>29</v>
+        <v>61</v>
       </c>
       <c r="I160" t="s">
-        <v>30</v>
+        <v>59</v>
       </c>
     </row>
     <row r="161" spans="1:10">
       <c r="A161" s="1">
         <v>46183.0</v>
       </c>
       <c r="B161" t="s">
         <v>25</v>
       </c>
       <c r="C161" t="s">
         <v>31</v>
       </c>
       <c r="D161" s="2">
         <v>0.40625</v>
       </c>
       <c r="E161" s="2">
         <v>0.46875</v>
       </c>
       <c r="F161" t="s">
         <v>27</v>
       </c>
       <c r="G161" t="s">
         <v>28</v>
       </c>
       <c r="H161" t="s">
@@ -5255,66 +5300,66 @@
       </c>
       <c r="F173" t="s">
         <v>54</v>
       </c>
       <c r="G173" t="s">
         <v>11</v>
       </c>
       <c r="H173" t="s">
         <v>52</v>
       </c>
       <c r="I173" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="174" spans="1:10">
       <c r="A174" s="1">
         <v>46190.0</v>
       </c>
       <c r="B174" t="s">
         <v>25</v>
       </c>
       <c r="C174" t="s">
         <v>26</v>
       </c>
       <c r="D174" s="2">
-        <v>0.40625</v>
+        <v>0.33333333333333</v>
       </c>
       <c r="E174" s="2">
-        <v>0.46875</v>
+        <v>0.39583333333333</v>
       </c>
       <c r="F174" t="s">
         <v>27</v>
       </c>
       <c r="G174" t="s">
         <v>28</v>
       </c>
       <c r="H174" t="s">
-        <v>29</v>
+        <v>61</v>
       </c>
       <c r="I174" t="s">
-        <v>30</v>
+        <v>59</v>
       </c>
     </row>
     <row r="175" spans="1:10">
       <c r="A175" s="1">
         <v>46190.0</v>
       </c>
       <c r="B175" t="s">
         <v>25</v>
       </c>
       <c r="C175" t="s">
         <v>31</v>
       </c>
       <c r="D175" s="2">
         <v>0.40625</v>
       </c>
       <c r="E175" s="2">
         <v>0.46875</v>
       </c>
       <c r="F175" t="s">
         <v>27</v>
       </c>
       <c r="G175" t="s">
         <v>28</v>
       </c>
       <c r="H175" t="s">
@@ -5404,50 +5449,310 @@
     </row>
     <row r="179" spans="1:10">
       <c r="A179" s="1">
         <v>46190.0</v>
       </c>
       <c r="B179" t="s">
         <v>25</v>
       </c>
       <c r="D179" s="2">
         <v>0.69791666666667</v>
       </c>
       <c r="E179" s="2">
         <v>0.75694444444444</v>
       </c>
       <c r="F179" t="s">
         <v>43</v>
       </c>
       <c r="G179" t="s">
         <v>38</v>
       </c>
       <c r="H179" t="s">
         <v>44</v>
       </c>
       <c r="I179" t="s">
         <v>45</v>
+      </c>
+    </row>
+    <row r="180" spans="1:10">
+      <c r="A180" s="1">
+        <v>46195.0</v>
+      </c>
+      <c r="B180" t="s">
+        <v>9</v>
+      </c>
+      <c r="D180" s="2">
+        <v>0.45833333333333</v>
+      </c>
+      <c r="E180" s="2">
+        <v>0.52083333333333</v>
+      </c>
+      <c r="F180" t="s">
+        <v>64</v>
+      </c>
+      <c r="G180" t="s">
+        <v>65</v>
+      </c>
+      <c r="H180" t="s">
+        <v>23</v>
+      </c>
+      <c r="I180" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="181" spans="1:10">
+      <c r="A181" s="1">
+        <v>46196.0</v>
+      </c>
+      <c r="B181" t="s">
+        <v>20</v>
+      </c>
+      <c r="D181" s="2">
+        <v>0.45833333333333</v>
+      </c>
+      <c r="E181" s="2">
+        <v>0.60416666666667</v>
+      </c>
+      <c r="F181" t="s">
+        <v>67</v>
+      </c>
+      <c r="G181" t="s">
+        <v>65</v>
+      </c>
+      <c r="H181" t="s">
+        <v>35</v>
+      </c>
+      <c r="I181" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="182" spans="1:10">
+      <c r="A182" s="1">
+        <v>46197.0</v>
+      </c>
+      <c r="B182" t="s">
+        <v>25</v>
+      </c>
+      <c r="D182" s="2">
+        <v>0.4375</v>
+      </c>
+      <c r="E182" s="2">
+        <v>0.47916666666667</v>
+      </c>
+      <c r="F182" t="s">
+        <v>69</v>
+      </c>
+      <c r="G182" t="s">
+        <v>65</v>
+      </c>
+      <c r="H182" t="s">
+        <v>44</v>
+      </c>
+      <c r="I182" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="183" spans="1:10">
+      <c r="A183" s="1">
+        <v>46198.0</v>
+      </c>
+      <c r="B183" t="s">
+        <v>71</v>
+      </c>
+      <c r="D183" s="2">
+        <v>0.5</v>
+      </c>
+      <c r="E183" s="2">
+        <v>0.54166666666667</v>
+      </c>
+      <c r="F183" t="s">
+        <v>72</v>
+      </c>
+      <c r="G183" t="s">
+        <v>65</v>
+      </c>
+      <c r="H183" t="s">
+        <v>50</v>
+      </c>
+      <c r="I183" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="184" spans="1:10">
+      <c r="A184" s="1">
+        <v>46199.0</v>
+      </c>
+      <c r="B184" t="s">
+        <v>74</v>
+      </c>
+      <c r="D184" s="2">
+        <v>0.33333333333333</v>
+      </c>
+      <c r="E184" s="2">
+        <v>0.41666666666667</v>
+      </c>
+      <c r="F184" t="s">
+        <v>75</v>
+      </c>
+      <c r="G184" t="s">
+        <v>65</v>
+      </c>
+      <c r="H184" t="s">
+        <v>76</v>
+      </c>
+      <c r="I184" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="185" spans="1:10">
+      <c r="A185" s="1">
+        <v>46268.0</v>
+      </c>
+      <c r="B185" t="s">
+        <v>71</v>
+      </c>
+      <c r="D185" s="2">
+        <v>0.41666666666667</v>
+      </c>
+      <c r="E185" s="2">
+        <v>0.47916666666667</v>
+      </c>
+      <c r="F185" t="s">
+        <v>67</v>
+      </c>
+      <c r="G185" t="s">
+        <v>65</v>
+      </c>
+      <c r="H185" t="s">
+        <v>35</v>
+      </c>
+      <c r="I185" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="186" spans="1:10">
+      <c r="A186" s="1">
+        <v>46272.0</v>
+      </c>
+      <c r="B186" t="s">
+        <v>9</v>
+      </c>
+      <c r="D186" s="2">
+        <v>0.45833333333333</v>
+      </c>
+      <c r="E186" s="2">
+        <v>0.52083333333333</v>
+      </c>
+      <c r="F186" t="s">
+        <v>64</v>
+      </c>
+      <c r="G186" t="s">
+        <v>65</v>
+      </c>
+      <c r="H186" t="s">
+        <v>23</v>
+      </c>
+      <c r="I186" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="187" spans="1:10">
+      <c r="A187" s="1">
+        <v>46273.0</v>
+      </c>
+      <c r="B187" t="s">
+        <v>20</v>
+      </c>
+      <c r="D187" s="2">
+        <v>0.39583333333333</v>
+      </c>
+      <c r="E187" s="2">
+        <v>0.4375</v>
+      </c>
+      <c r="F187" t="s">
+        <v>69</v>
+      </c>
+      <c r="G187" t="s">
+        <v>65</v>
+      </c>
+      <c r="H187" t="s">
+        <v>44</v>
+      </c>
+      <c r="I187" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="188" spans="1:10">
+      <c r="A188" s="1">
+        <v>46275.0</v>
+      </c>
+      <c r="B188" t="s">
+        <v>71</v>
+      </c>
+      <c r="D188" s="2">
+        <v>0.5</v>
+      </c>
+      <c r="E188" s="2">
+        <v>0.5625</v>
+      </c>
+      <c r="F188" t="s">
+        <v>72</v>
+      </c>
+      <c r="G188" t="s">
+        <v>65</v>
+      </c>
+      <c r="H188" t="s">
+        <v>50</v>
+      </c>
+      <c r="I188" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="189" spans="1:10">
+      <c r="A189" s="1">
+        <v>46279.0</v>
+      </c>
+      <c r="B189" t="s">
+        <v>9</v>
+      </c>
+      <c r="D189" s="2">
+        <v>0.41666666666667</v>
+      </c>
+      <c r="E189" s="2">
+        <v>0.45833333333333</v>
+      </c>
+      <c r="F189" t="s">
+        <v>75</v>
+      </c>
+      <c r="G189" t="s">
+        <v>65</v>
+      </c>
+      <c r="H189" t="s">
+        <v>32</v>
+      </c>
+      <c r="I189" t="s">
+        <v>77</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>