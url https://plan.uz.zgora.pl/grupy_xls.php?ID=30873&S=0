--- v0 (2026-04-12)
+++ v1 (2026-05-27)
@@ -2753,51 +2753,51 @@
       </c>
     </row>
     <row r="84" spans="1:10">
       <c r="A84" s="1">
         <v>46155.0</v>
       </c>
       <c r="B84" t="s">
         <v>26</v>
       </c>
       <c r="D84" s="2">
         <v>0.65625</v>
       </c>
       <c r="E84" s="2">
         <v>0.72222222222222</v>
       </c>
       <c r="F84" t="s">
         <v>42</v>
       </c>
       <c r="G84" t="s">
         <v>20</v>
       </c>
       <c r="H84" t="s">
         <v>35</v>
       </c>
       <c r="I84" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
     </row>
     <row r="85" spans="1:10">
       <c r="A85" s="1">
         <v>46155.0</v>
       </c>
       <c r="B85" t="s">
         <v>26</v>
       </c>
       <c r="C85" t="s">
         <v>37</v>
       </c>
       <c r="D85" s="2">
         <v>0.72916666666667</v>
       </c>
       <c r="E85" s="2">
         <v>0.79166666666667</v>
       </c>
       <c r="F85" t="s">
         <v>11</v>
       </c>
       <c r="G85" t="s">
         <v>12</v>
       </c>
       <c r="H85" t="s">
@@ -2993,51 +2993,51 @@
       </c>
     </row>
     <row r="93" spans="1:10">
       <c r="A93" s="1">
         <v>46162.0</v>
       </c>
       <c r="B93" t="s">
         <v>26</v>
       </c>
       <c r="D93" s="2">
         <v>0.65625</v>
       </c>
       <c r="E93" s="2">
         <v>0.72222222222222</v>
       </c>
       <c r="F93" t="s">
         <v>42</v>
       </c>
       <c r="G93" t="s">
         <v>20</v>
       </c>
       <c r="H93" t="s">
         <v>35</v>
       </c>
       <c r="I93" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
     </row>
     <row r="94" spans="1:10">
       <c r="A94" s="1">
         <v>46162.0</v>
       </c>
       <c r="B94" t="s">
         <v>26</v>
       </c>
       <c r="C94" t="s">
         <v>37</v>
       </c>
       <c r="D94" s="2">
         <v>0.72916666666667</v>
       </c>
       <c r="E94" s="2">
         <v>0.79166666666667</v>
       </c>
       <c r="F94" t="s">
         <v>11</v>
       </c>
       <c r="G94" t="s">
         <v>12</v>
       </c>
       <c r="H94" t="s">
@@ -3207,51 +3207,51 @@
       </c>
     </row>
     <row r="101" spans="1:10">
       <c r="A101" s="1">
         <v>46169.0</v>
       </c>
       <c r="B101" t="s">
         <v>26</v>
       </c>
       <c r="D101" s="2">
         <v>0.65625</v>
       </c>
       <c r="E101" s="2">
         <v>0.72222222222222</v>
       </c>
       <c r="F101" t="s">
         <v>42</v>
       </c>
       <c r="G101" t="s">
         <v>20</v>
       </c>
       <c r="H101" t="s">
         <v>35</v>
       </c>
       <c r="I101" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
     </row>
     <row r="102" spans="1:10">
       <c r="A102" s="1">
         <v>46169.0</v>
       </c>
       <c r="B102" t="s">
         <v>26</v>
       </c>
       <c r="C102" t="s">
         <v>37</v>
       </c>
       <c r="D102" s="2">
         <v>0.72916666666667</v>
       </c>
       <c r="E102" s="2">
         <v>0.79166666666667</v>
       </c>
       <c r="F102" t="s">
         <v>11</v>
       </c>
       <c r="G102" t="s">
         <v>12</v>
       </c>
       <c r="H102" t="s">
@@ -3447,51 +3447,51 @@
       </c>
     </row>
     <row r="110" spans="1:10">
       <c r="A110" s="1">
         <v>46176.0</v>
       </c>
       <c r="B110" t="s">
         <v>26</v>
       </c>
       <c r="D110" s="2">
         <v>0.65625</v>
       </c>
       <c r="E110" s="2">
         <v>0.72222222222222</v>
       </c>
       <c r="F110" t="s">
         <v>42</v>
       </c>
       <c r="G110" t="s">
         <v>20</v>
       </c>
       <c r="H110" t="s">
         <v>35</v>
       </c>
       <c r="I110" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
     </row>
     <row r="111" spans="1:10">
       <c r="A111" s="1">
         <v>46176.0</v>
       </c>
       <c r="B111" t="s">
         <v>26</v>
       </c>
       <c r="C111" t="s">
         <v>37</v>
       </c>
       <c r="D111" s="2">
         <v>0.72916666666667</v>
       </c>
       <c r="E111" s="2">
         <v>0.79166666666667</v>
       </c>
       <c r="F111" t="s">
         <v>11</v>
       </c>
       <c r="G111" t="s">
         <v>12</v>
       </c>
       <c r="H111" t="s">
@@ -3661,51 +3661,51 @@
       </c>
     </row>
     <row r="118" spans="1:10">
       <c r="A118" s="1">
         <v>46183.0</v>
       </c>
       <c r="B118" t="s">
         <v>26</v>
       </c>
       <c r="D118" s="2">
         <v>0.65625</v>
       </c>
       <c r="E118" s="2">
         <v>0.72222222222222</v>
       </c>
       <c r="F118" t="s">
         <v>42</v>
       </c>
       <c r="G118" t="s">
         <v>20</v>
       </c>
       <c r="H118" t="s">
         <v>35</v>
       </c>
       <c r="I118" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
     </row>
     <row r="119" spans="1:10">
       <c r="A119" s="1">
         <v>46183.0</v>
       </c>
       <c r="B119" t="s">
         <v>26</v>
       </c>
       <c r="C119" t="s">
         <v>37</v>
       </c>
       <c r="D119" s="2">
         <v>0.72916666666667</v>
       </c>
       <c r="E119" s="2">
         <v>0.79166666666667</v>
       </c>
       <c r="F119" t="s">
         <v>11</v>
       </c>
       <c r="G119" t="s">
         <v>12</v>
       </c>
       <c r="H119" t="s">
@@ -3901,51 +3901,51 @@
       </c>
     </row>
     <row r="127" spans="1:10">
       <c r="A127" s="1">
         <v>46190.0</v>
       </c>
       <c r="B127" t="s">
         <v>26</v>
       </c>
       <c r="D127" s="2">
         <v>0.65625</v>
       </c>
       <c r="E127" s="2">
         <v>0.72222222222222</v>
       </c>
       <c r="F127" t="s">
         <v>42</v>
       </c>
       <c r="G127" t="s">
         <v>20</v>
       </c>
       <c r="H127" t="s">
         <v>35</v>
       </c>
       <c r="I127" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
     </row>
     <row r="128" spans="1:10">
       <c r="A128" s="1">
         <v>46190.0</v>
       </c>
       <c r="B128" t="s">
         <v>26</v>
       </c>
       <c r="C128" t="s">
         <v>37</v>
       </c>
       <c r="D128" s="2">
         <v>0.72916666666667</v>
       </c>
       <c r="E128" s="2">
         <v>0.79166666666667</v>
       </c>
       <c r="F128" t="s">
         <v>11</v>
       </c>
       <c r="G128" t="s">
         <v>12</v>
       </c>
       <c r="H128" t="s">