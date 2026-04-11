--- v0 (2026-02-25)
+++ v1 (2026-04-11)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Plan zajęć" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
   <si>
     <t>Termin</t>
   </si>
   <si>
     <t>Dzień</t>
   </si>
   <si>
     <t>PG</t>
   </si>
   <si>
     <t>Od</t>
   </si>
   <si>
     <t>Do</t>
   </si>
   <si>
     <t>Przedmiot</t>
   </si>
   <si>
     <t>RZ</t>
   </si>
   <si>
     <t>Nauczyciel</t>
   </si>
   <si>
@@ -138,50 +138,56 @@
     <t>Kształtowanie technologicznej i eksploatacyjnej warstwy wierzchniej (L)</t>
   </si>
   <si>
     <t>dr inż. Natalia Szczotkarz</t>
   </si>
   <si>
     <t>H034 A-10; H104 A-10</t>
   </si>
   <si>
     <t>Zaawansowane problemy obróbki skrawaniem (W)</t>
   </si>
   <si>
     <t>Pneumatyczne i hydrauliczne układy sterowania maszyn (Ć)</t>
   </si>
   <si>
     <t>Ć</t>
   </si>
   <si>
     <t>Zaawansowane problemy obróbki skrawaniem (L)</t>
   </si>
   <si>
     <t>dr inż. Krzysztof Adamczuk; prof. dr hab. inż. Eugene Feldshtein</t>
   </si>
   <si>
     <t>dr inż. Krzysztof Adamczuk</t>
+  </si>
+  <si>
+    <t>Konstrukcyjne i technologiczne metody zwiększania wydajności maszyn (E)</t>
+  </si>
+  <si>
+    <t>E</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="yyyy/mm/dd;@"/>
   </numFmts>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
@@ -489,54 +495,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J151"/>
+  <dimension ref="A1:J153"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E151" sqref="E151"/>
+      <selection activeCell="E153" sqref="E153"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="84.836" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="76.553" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
@@ -1107,51 +1113,51 @@
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" s="1">
         <v>46097.0</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="D23" s="2">
         <v>0.38541666666667</v>
       </c>
       <c r="E23" s="2">
         <v>0.44791666666667</v>
       </c>
       <c r="F23" t="s">
         <v>10</v>
       </c>
       <c r="G23" t="s">
         <v>11</v>
       </c>
       <c r="H23" t="s">
         <v>12</v>
       </c>
       <c r="I23" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" s="1">
         <v>46097.0</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="D24" s="2">
         <v>0.45833333333333</v>
       </c>
       <c r="E24" s="2">
         <v>0.52083333333333</v>
       </c>
       <c r="F24" t="s">
         <v>14</v>
       </c>
       <c r="G24" t="s">
         <v>15</v>
       </c>
       <c r="H24" t="s">
         <v>12</v>
       </c>
       <c r="I24" t="s">
@@ -1159,51 +1165,51 @@
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" s="1">
         <v>46097.0</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="D25" s="2">
         <v>0.53125</v>
       </c>
       <c r="E25" s="2">
         <v>0.59375</v>
       </c>
       <c r="F25" t="s">
         <v>17</v>
       </c>
       <c r="G25" t="s">
         <v>18</v>
       </c>
       <c r="H25" t="s">
         <v>12</v>
       </c>
       <c r="I25" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" s="1">
         <v>46098.0</v>
       </c>
       <c r="B26" t="s">
         <v>20</v>
       </c>
       <c r="D26" s="2">
         <v>0.38541666666667</v>
       </c>
       <c r="E26" s="2">
         <v>0.44791666666667</v>
       </c>
       <c r="F26" t="s">
         <v>21</v>
       </c>
       <c r="G26" t="s">
         <v>11</v>
       </c>
       <c r="H26" t="s">
         <v>22</v>
       </c>
       <c r="I26" t="s">
@@ -1367,51 +1373,51 @@
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="A33" s="1">
         <v>46104.0</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="D33" s="2">
         <v>0.38541666666667</v>
       </c>
       <c r="E33" s="2">
         <v>0.44791666666667</v>
       </c>
       <c r="F33" t="s">
         <v>10</v>
       </c>
       <c r="G33" t="s">
         <v>11</v>
       </c>
       <c r="H33" t="s">
         <v>12</v>
       </c>
       <c r="I33" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
     </row>
     <row r="34" spans="1:10">
       <c r="A34" s="1">
         <v>46104.0</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="D34" s="2">
         <v>0.45833333333333</v>
       </c>
       <c r="E34" s="2">
         <v>0.52083333333333</v>
       </c>
       <c r="F34" t="s">
         <v>14</v>
       </c>
       <c r="G34" t="s">
         <v>15</v>
       </c>
       <c r="H34" t="s">
         <v>12</v>
       </c>
       <c r="I34" t="s">
@@ -1419,51 +1425,51 @@
       </c>
     </row>
     <row r="35" spans="1:10">
       <c r="A35" s="1">
         <v>46104.0</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="D35" s="2">
         <v>0.53125</v>
       </c>
       <c r="E35" s="2">
         <v>0.59375</v>
       </c>
       <c r="F35" t="s">
         <v>17</v>
       </c>
       <c r="G35" t="s">
         <v>18</v>
       </c>
       <c r="H35" t="s">
         <v>12</v>
       </c>
       <c r="I35" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="36" spans="1:10">
       <c r="A36" s="1">
         <v>46105.0</v>
       </c>
       <c r="B36" t="s">
         <v>20</v>
       </c>
       <c r="D36" s="2">
         <v>0.38541666666667</v>
       </c>
       <c r="E36" s="2">
         <v>0.44791666666667</v>
       </c>
       <c r="F36" t="s">
         <v>21</v>
       </c>
       <c r="G36" t="s">
         <v>11</v>
       </c>
       <c r="H36" t="s">
         <v>22</v>
       </c>
       <c r="I36" t="s">
@@ -1627,51 +1633,51 @@
       </c>
     </row>
     <row r="43" spans="1:10">
       <c r="A43" s="1">
         <v>46111.0</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="D43" s="2">
         <v>0.38541666666667</v>
       </c>
       <c r="E43" s="2">
         <v>0.44791666666667</v>
       </c>
       <c r="F43" t="s">
         <v>10</v>
       </c>
       <c r="G43" t="s">
         <v>11</v>
       </c>
       <c r="H43" t="s">
         <v>12</v>
       </c>
       <c r="I43" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
     </row>
     <row r="44" spans="1:10">
       <c r="A44" s="1">
         <v>46111.0</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="D44" s="2">
         <v>0.45833333333333</v>
       </c>
       <c r="E44" s="2">
         <v>0.52083333333333</v>
       </c>
       <c r="F44" t="s">
         <v>14</v>
       </c>
       <c r="G44" t="s">
         <v>15</v>
       </c>
       <c r="H44" t="s">
         <v>12</v>
       </c>
       <c r="I44" t="s">
@@ -1679,51 +1685,51 @@
       </c>
     </row>
     <row r="45" spans="1:10">
       <c r="A45" s="1">
         <v>46111.0</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="D45" s="2">
         <v>0.53125</v>
       </c>
       <c r="E45" s="2">
         <v>0.59375</v>
       </c>
       <c r="F45" t="s">
         <v>17</v>
       </c>
       <c r="G45" t="s">
         <v>18</v>
       </c>
       <c r="H45" t="s">
         <v>12</v>
       </c>
       <c r="I45" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="46" spans="1:10">
       <c r="A46" s="1">
         <v>46112.0</v>
       </c>
       <c r="B46" t="s">
         <v>20</v>
       </c>
       <c r="D46" s="2">
         <v>0.38541666666667</v>
       </c>
       <c r="E46" s="2">
         <v>0.44791666666667</v>
       </c>
       <c r="F46" t="s">
         <v>21</v>
       </c>
       <c r="G46" t="s">
         <v>11</v>
       </c>
       <c r="H46" t="s">
         <v>22</v>
       </c>
       <c r="I46" t="s">
@@ -1965,51 +1971,51 @@
       </c>
     </row>
     <row r="56" spans="1:10">
       <c r="A56" s="1">
         <v>46125.0</v>
       </c>
       <c r="B56" t="s">
         <v>9</v>
       </c>
       <c r="D56" s="2">
         <v>0.38541666666667</v>
       </c>
       <c r="E56" s="2">
         <v>0.44791666666667</v>
       </c>
       <c r="F56" t="s">
         <v>10</v>
       </c>
       <c r="G56" t="s">
         <v>11</v>
       </c>
       <c r="H56" t="s">
         <v>12</v>
       </c>
       <c r="I56" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
     </row>
     <row r="57" spans="1:10">
       <c r="A57" s="1">
         <v>46125.0</v>
       </c>
       <c r="B57" t="s">
         <v>9</v>
       </c>
       <c r="D57" s="2">
         <v>0.45833333333333</v>
       </c>
       <c r="E57" s="2">
         <v>0.52083333333333</v>
       </c>
       <c r="F57" t="s">
         <v>14</v>
       </c>
       <c r="G57" t="s">
         <v>15</v>
       </c>
       <c r="H57" t="s">
         <v>12</v>
       </c>
       <c r="I57" t="s">
@@ -2017,51 +2023,51 @@
       </c>
     </row>
     <row r="58" spans="1:10">
       <c r="A58" s="1">
         <v>46125.0</v>
       </c>
       <c r="B58" t="s">
         <v>9</v>
       </c>
       <c r="D58" s="2">
         <v>0.53125</v>
       </c>
       <c r="E58" s="2">
         <v>0.59375</v>
       </c>
       <c r="F58" t="s">
         <v>17</v>
       </c>
       <c r="G58" t="s">
         <v>18</v>
       </c>
       <c r="H58" t="s">
         <v>12</v>
       </c>
       <c r="I58" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="59" spans="1:10">
       <c r="A59" s="1">
         <v>46126.0</v>
       </c>
       <c r="B59" t="s">
         <v>20</v>
       </c>
       <c r="D59" s="2">
         <v>0.38541666666667</v>
       </c>
       <c r="E59" s="2">
         <v>0.44791666666667</v>
       </c>
       <c r="F59" t="s">
         <v>21</v>
       </c>
       <c r="G59" t="s">
         <v>11</v>
       </c>
       <c r="H59" t="s">
         <v>22</v>
       </c>
       <c r="I59" t="s">
@@ -2225,51 +2231,51 @@
       </c>
     </row>
     <row r="66" spans="1:10">
       <c r="A66" s="1">
         <v>46132.0</v>
       </c>
       <c r="B66" t="s">
         <v>9</v>
       </c>
       <c r="D66" s="2">
         <v>0.38541666666667</v>
       </c>
       <c r="E66" s="2">
         <v>0.44791666666667</v>
       </c>
       <c r="F66" t="s">
         <v>10</v>
       </c>
       <c r="G66" t="s">
         <v>11</v>
       </c>
       <c r="H66" t="s">
         <v>12</v>
       </c>
       <c r="I66" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
     </row>
     <row r="67" spans="1:10">
       <c r="A67" s="1">
         <v>46132.0</v>
       </c>
       <c r="B67" t="s">
         <v>9</v>
       </c>
       <c r="D67" s="2">
         <v>0.45833333333333</v>
       </c>
       <c r="E67" s="2">
         <v>0.52083333333333</v>
       </c>
       <c r="F67" t="s">
         <v>14</v>
       </c>
       <c r="G67" t="s">
         <v>15</v>
       </c>
       <c r="H67" t="s">
         <v>12</v>
       </c>
       <c r="I67" t="s">
@@ -2277,51 +2283,51 @@
       </c>
     </row>
     <row r="68" spans="1:10">
       <c r="A68" s="1">
         <v>46132.0</v>
       </c>
       <c r="B68" t="s">
         <v>9</v>
       </c>
       <c r="D68" s="2">
         <v>0.53125</v>
       </c>
       <c r="E68" s="2">
         <v>0.59375</v>
       </c>
       <c r="F68" t="s">
         <v>17</v>
       </c>
       <c r="G68" t="s">
         <v>18</v>
       </c>
       <c r="H68" t="s">
         <v>12</v>
       </c>
       <c r="I68" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="69" spans="1:10">
       <c r="A69" s="1">
         <v>46133.0</v>
       </c>
       <c r="B69" t="s">
         <v>20</v>
       </c>
       <c r="D69" s="2">
         <v>0.38541666666667</v>
       </c>
       <c r="E69" s="2">
         <v>0.44791666666667</v>
       </c>
       <c r="F69" t="s">
         <v>21</v>
       </c>
       <c r="G69" t="s">
         <v>11</v>
       </c>
       <c r="H69" t="s">
         <v>22</v>
       </c>
       <c r="I69" t="s">
@@ -2485,51 +2491,51 @@
       </c>
     </row>
     <row r="76" spans="1:10">
       <c r="A76" s="1">
         <v>46139.0</v>
       </c>
       <c r="B76" t="s">
         <v>9</v>
       </c>
       <c r="D76" s="2">
         <v>0.38541666666667</v>
       </c>
       <c r="E76" s="2">
         <v>0.44791666666667</v>
       </c>
       <c r="F76" t="s">
         <v>10</v>
       </c>
       <c r="G76" t="s">
         <v>11</v>
       </c>
       <c r="H76" t="s">
         <v>12</v>
       </c>
       <c r="I76" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
     </row>
     <row r="77" spans="1:10">
       <c r="A77" s="1">
         <v>46139.0</v>
       </c>
       <c r="B77" t="s">
         <v>9</v>
       </c>
       <c r="D77" s="2">
         <v>0.45833333333333</v>
       </c>
       <c r="E77" s="2">
         <v>0.52083333333333</v>
       </c>
       <c r="F77" t="s">
         <v>14</v>
       </c>
       <c r="G77" t="s">
         <v>15</v>
       </c>
       <c r="H77" t="s">
         <v>12</v>
       </c>
       <c r="I77" t="s">
@@ -2537,51 +2543,51 @@
       </c>
     </row>
     <row r="78" spans="1:10">
       <c r="A78" s="1">
         <v>46139.0</v>
       </c>
       <c r="B78" t="s">
         <v>9</v>
       </c>
       <c r="D78" s="2">
         <v>0.53125</v>
       </c>
       <c r="E78" s="2">
         <v>0.59375</v>
       </c>
       <c r="F78" t="s">
         <v>17</v>
       </c>
       <c r="G78" t="s">
         <v>18</v>
       </c>
       <c r="H78" t="s">
         <v>12</v>
       </c>
       <c r="I78" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="79" spans="1:10">
       <c r="A79" s="1">
         <v>46140.0</v>
       </c>
       <c r="B79" t="s">
         <v>20</v>
       </c>
       <c r="D79" s="2">
         <v>0.3125</v>
       </c>
       <c r="E79" s="2">
         <v>0.37847222222222</v>
       </c>
       <c r="F79" t="s">
         <v>33</v>
       </c>
       <c r="G79" t="s">
         <v>15</v>
       </c>
       <c r="H79" t="s">
         <v>41</v>
       </c>
       <c r="I79" t="s">
@@ -2745,51 +2751,51 @@
       </c>
     </row>
     <row r="86" spans="1:10">
       <c r="A86" s="1">
         <v>46146.0</v>
       </c>
       <c r="B86" t="s">
         <v>9</v>
       </c>
       <c r="D86" s="2">
         <v>0.38541666666667</v>
       </c>
       <c r="E86" s="2">
         <v>0.44791666666667</v>
       </c>
       <c r="F86" t="s">
         <v>10</v>
       </c>
       <c r="G86" t="s">
         <v>11</v>
       </c>
       <c r="H86" t="s">
         <v>12</v>
       </c>
       <c r="I86" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
     </row>
     <row r="87" spans="1:10">
       <c r="A87" s="1">
         <v>46146.0</v>
       </c>
       <c r="B87" t="s">
         <v>9</v>
       </c>
       <c r="D87" s="2">
         <v>0.45833333333333</v>
       </c>
       <c r="E87" s="2">
         <v>0.52083333333333</v>
       </c>
       <c r="F87" t="s">
         <v>14</v>
       </c>
       <c r="G87" t="s">
         <v>15</v>
       </c>
       <c r="H87" t="s">
         <v>12</v>
       </c>
       <c r="I87" t="s">
@@ -2797,51 +2803,51 @@
       </c>
     </row>
     <row r="88" spans="1:10">
       <c r="A88" s="1">
         <v>46146.0</v>
       </c>
       <c r="B88" t="s">
         <v>9</v>
       </c>
       <c r="D88" s="2">
         <v>0.53125</v>
       </c>
       <c r="E88" s="2">
         <v>0.59375</v>
       </c>
       <c r="F88" t="s">
         <v>17</v>
       </c>
       <c r="G88" t="s">
         <v>18</v>
       </c>
       <c r="H88" t="s">
         <v>12</v>
       </c>
       <c r="I88" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="89" spans="1:10">
       <c r="A89" s="1">
         <v>46147.0</v>
       </c>
       <c r="B89" t="s">
         <v>20</v>
       </c>
       <c r="D89" s="2">
         <v>0.3125</v>
       </c>
       <c r="E89" s="2">
         <v>0.37847222222222</v>
       </c>
       <c r="F89" t="s">
         <v>33</v>
       </c>
       <c r="G89" t="s">
         <v>15</v>
       </c>
       <c r="H89" t="s">
         <v>41</v>
       </c>
       <c r="I89" t="s">
@@ -3005,51 +3011,51 @@
       </c>
     </row>
     <row r="96" spans="1:10">
       <c r="A96" s="1">
         <v>46153.0</v>
       </c>
       <c r="B96" t="s">
         <v>9</v>
       </c>
       <c r="D96" s="2">
         <v>0.38541666666667</v>
       </c>
       <c r="E96" s="2">
         <v>0.44791666666667</v>
       </c>
       <c r="F96" t="s">
         <v>10</v>
       </c>
       <c r="G96" t="s">
         <v>11</v>
       </c>
       <c r="H96" t="s">
         <v>12</v>
       </c>
       <c r="I96" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
     </row>
     <row r="97" spans="1:10">
       <c r="A97" s="1">
         <v>46153.0</v>
       </c>
       <c r="B97" t="s">
         <v>9</v>
       </c>
       <c r="D97" s="2">
         <v>0.45833333333333</v>
       </c>
       <c r="E97" s="2">
         <v>0.52083333333333</v>
       </c>
       <c r="F97" t="s">
         <v>14</v>
       </c>
       <c r="G97" t="s">
         <v>15</v>
       </c>
       <c r="H97" t="s">
         <v>12</v>
       </c>
       <c r="I97" t="s">
@@ -3057,51 +3063,51 @@
       </c>
     </row>
     <row r="98" spans="1:10">
       <c r="A98" s="1">
         <v>46153.0</v>
       </c>
       <c r="B98" t="s">
         <v>9</v>
       </c>
       <c r="D98" s="2">
         <v>0.53125</v>
       </c>
       <c r="E98" s="2">
         <v>0.59375</v>
       </c>
       <c r="F98" t="s">
         <v>17</v>
       </c>
       <c r="G98" t="s">
         <v>18</v>
       </c>
       <c r="H98" t="s">
         <v>12</v>
       </c>
       <c r="I98" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="99" spans="1:10">
       <c r="A99" s="1">
         <v>46154.0</v>
       </c>
       <c r="B99" t="s">
         <v>20</v>
       </c>
       <c r="D99" s="2">
         <v>0.3125</v>
       </c>
       <c r="E99" s="2">
         <v>0.37847222222222</v>
       </c>
       <c r="F99" t="s">
         <v>33</v>
       </c>
       <c r="G99" t="s">
         <v>15</v>
       </c>
       <c r="H99" t="s">
         <v>41</v>
       </c>
       <c r="I99" t="s">
@@ -3265,51 +3271,51 @@
       </c>
     </row>
     <row r="106" spans="1:10">
       <c r="A106" s="1">
         <v>46160.0</v>
       </c>
       <c r="B106" t="s">
         <v>9</v>
       </c>
       <c r="D106" s="2">
         <v>0.38541666666667</v>
       </c>
       <c r="E106" s="2">
         <v>0.44791666666667</v>
       </c>
       <c r="F106" t="s">
         <v>10</v>
       </c>
       <c r="G106" t="s">
         <v>11</v>
       </c>
       <c r="H106" t="s">
         <v>12</v>
       </c>
       <c r="I106" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
     </row>
     <row r="107" spans="1:10">
       <c r="A107" s="1">
         <v>46160.0</v>
       </c>
       <c r="B107" t="s">
         <v>9</v>
       </c>
       <c r="D107" s="2">
         <v>0.45833333333333</v>
       </c>
       <c r="E107" s="2">
         <v>0.52083333333333</v>
       </c>
       <c r="F107" t="s">
         <v>14</v>
       </c>
       <c r="G107" t="s">
         <v>15</v>
       </c>
       <c r="H107" t="s">
         <v>12</v>
       </c>
       <c r="I107" t="s">
@@ -3317,51 +3323,51 @@
       </c>
     </row>
     <row r="108" spans="1:10">
       <c r="A108" s="1">
         <v>46160.0</v>
       </c>
       <c r="B108" t="s">
         <v>9</v>
       </c>
       <c r="D108" s="2">
         <v>0.53125</v>
       </c>
       <c r="E108" s="2">
         <v>0.59375</v>
       </c>
       <c r="F108" t="s">
         <v>17</v>
       </c>
       <c r="G108" t="s">
         <v>18</v>
       </c>
       <c r="H108" t="s">
         <v>12</v>
       </c>
       <c r="I108" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="109" spans="1:10">
       <c r="A109" s="1">
         <v>46161.0</v>
       </c>
       <c r="B109" t="s">
         <v>20</v>
       </c>
       <c r="D109" s="2">
         <v>0.3125</v>
       </c>
       <c r="E109" s="2">
         <v>0.37847222222222</v>
       </c>
       <c r="F109" t="s">
         <v>33</v>
       </c>
       <c r="G109" t="s">
         <v>15</v>
       </c>
       <c r="H109" t="s">
         <v>41</v>
       </c>
       <c r="I109" t="s">
@@ -3525,51 +3531,51 @@
       </c>
     </row>
     <row r="116" spans="1:10">
       <c r="A116" s="1">
         <v>46167.0</v>
       </c>
       <c r="B116" t="s">
         <v>9</v>
       </c>
       <c r="D116" s="2">
         <v>0.38541666666667</v>
       </c>
       <c r="E116" s="2">
         <v>0.44791666666667</v>
       </c>
       <c r="F116" t="s">
         <v>10</v>
       </c>
       <c r="G116" t="s">
         <v>11</v>
       </c>
       <c r="H116" t="s">
         <v>12</v>
       </c>
       <c r="I116" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
     </row>
     <row r="117" spans="1:10">
       <c r="A117" s="1">
         <v>46167.0</v>
       </c>
       <c r="B117" t="s">
         <v>9</v>
       </c>
       <c r="D117" s="2">
         <v>0.45833333333333</v>
       </c>
       <c r="E117" s="2">
         <v>0.52083333333333</v>
       </c>
       <c r="F117" t="s">
         <v>14</v>
       </c>
       <c r="G117" t="s">
         <v>15</v>
       </c>
       <c r="H117" t="s">
         <v>12</v>
       </c>
       <c r="I117" t="s">
@@ -3577,51 +3583,51 @@
       </c>
     </row>
     <row r="118" spans="1:10">
       <c r="A118" s="1">
         <v>46167.0</v>
       </c>
       <c r="B118" t="s">
         <v>9</v>
       </c>
       <c r="D118" s="2">
         <v>0.53125</v>
       </c>
       <c r="E118" s="2">
         <v>0.59375</v>
       </c>
       <c r="F118" t="s">
         <v>17</v>
       </c>
       <c r="G118" t="s">
         <v>18</v>
       </c>
       <c r="H118" t="s">
         <v>12</v>
       </c>
       <c r="I118" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="119" spans="1:10">
       <c r="A119" s="1">
         <v>46168.0</v>
       </c>
       <c r="B119" t="s">
         <v>20</v>
       </c>
       <c r="D119" s="2">
         <v>0.3125</v>
       </c>
       <c r="E119" s="2">
         <v>0.37847222222222</v>
       </c>
       <c r="F119" t="s">
         <v>33</v>
       </c>
       <c r="G119" t="s">
         <v>15</v>
       </c>
       <c r="H119" t="s">
         <v>41</v>
       </c>
       <c r="I119" t="s">
@@ -3785,51 +3791,51 @@
       </c>
     </row>
     <row r="126" spans="1:10">
       <c r="A126" s="1">
         <v>46174.0</v>
       </c>
       <c r="B126" t="s">
         <v>9</v>
       </c>
       <c r="D126" s="2">
         <v>0.38541666666667</v>
       </c>
       <c r="E126" s="2">
         <v>0.44791666666667</v>
       </c>
       <c r="F126" t="s">
         <v>10</v>
       </c>
       <c r="G126" t="s">
         <v>11</v>
       </c>
       <c r="H126" t="s">
         <v>12</v>
       </c>
       <c r="I126" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
     </row>
     <row r="127" spans="1:10">
       <c r="A127" s="1">
         <v>46174.0</v>
       </c>
       <c r="B127" t="s">
         <v>9</v>
       </c>
       <c r="D127" s="2">
         <v>0.45833333333333</v>
       </c>
       <c r="E127" s="2">
         <v>0.52083333333333</v>
       </c>
       <c r="F127" t="s">
         <v>14</v>
       </c>
       <c r="G127" t="s">
         <v>15</v>
       </c>
       <c r="H127" t="s">
         <v>12</v>
       </c>
       <c r="I127" t="s">
@@ -3837,51 +3843,51 @@
       </c>
     </row>
     <row r="128" spans="1:10">
       <c r="A128" s="1">
         <v>46174.0</v>
       </c>
       <c r="B128" t="s">
         <v>9</v>
       </c>
       <c r="D128" s="2">
         <v>0.53125</v>
       </c>
       <c r="E128" s="2">
         <v>0.59375</v>
       </c>
       <c r="F128" t="s">
         <v>17</v>
       </c>
       <c r="G128" t="s">
         <v>18</v>
       </c>
       <c r="H128" t="s">
         <v>12</v>
       </c>
       <c r="I128" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="129" spans="1:10">
       <c r="A129" s="1">
         <v>46175.0</v>
       </c>
       <c r="B129" t="s">
         <v>20</v>
       </c>
       <c r="D129" s="2">
         <v>0.3125</v>
       </c>
       <c r="E129" s="2">
         <v>0.37847222222222</v>
       </c>
       <c r="F129" t="s">
         <v>33</v>
       </c>
       <c r="G129" t="s">
         <v>15</v>
       </c>
       <c r="H129" t="s">
         <v>41</v>
       </c>
       <c r="I129" t="s">
@@ -3993,51 +3999,51 @@
       </c>
     </row>
     <row r="134" spans="1:10">
       <c r="A134" s="1">
         <v>46181.0</v>
       </c>
       <c r="B134" t="s">
         <v>9</v>
       </c>
       <c r="D134" s="2">
         <v>0.38541666666667</v>
       </c>
       <c r="E134" s="2">
         <v>0.44791666666667</v>
       </c>
       <c r="F134" t="s">
         <v>10</v>
       </c>
       <c r="G134" t="s">
         <v>11</v>
       </c>
       <c r="H134" t="s">
         <v>12</v>
       </c>
       <c r="I134" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
     </row>
     <row r="135" spans="1:10">
       <c r="A135" s="1">
         <v>46181.0</v>
       </c>
       <c r="B135" t="s">
         <v>9</v>
       </c>
       <c r="D135" s="2">
         <v>0.45833333333333</v>
       </c>
       <c r="E135" s="2">
         <v>0.52083333333333</v>
       </c>
       <c r="F135" t="s">
         <v>14</v>
       </c>
       <c r="G135" t="s">
         <v>15</v>
       </c>
       <c r="H135" t="s">
         <v>12</v>
       </c>
       <c r="I135" t="s">
@@ -4045,51 +4051,51 @@
       </c>
     </row>
     <row r="136" spans="1:10">
       <c r="A136" s="1">
         <v>46181.0</v>
       </c>
       <c r="B136" t="s">
         <v>9</v>
       </c>
       <c r="D136" s="2">
         <v>0.53125</v>
       </c>
       <c r="E136" s="2">
         <v>0.59375</v>
       </c>
       <c r="F136" t="s">
         <v>17</v>
       </c>
       <c r="G136" t="s">
         <v>18</v>
       </c>
       <c r="H136" t="s">
         <v>12</v>
       </c>
       <c r="I136" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="137" spans="1:10">
       <c r="A137" s="1">
         <v>46182.0</v>
       </c>
       <c r="B137" t="s">
         <v>20</v>
       </c>
       <c r="D137" s="2">
         <v>0.3125</v>
       </c>
       <c r="E137" s="2">
         <v>0.37847222222222</v>
       </c>
       <c r="F137" t="s">
         <v>33</v>
       </c>
       <c r="G137" t="s">
         <v>15</v>
       </c>
       <c r="H137" t="s">
         <v>41</v>
       </c>
       <c r="I137" t="s">
@@ -4253,51 +4259,51 @@
       </c>
     </row>
     <row r="144" spans="1:10">
       <c r="A144" s="1">
         <v>46188.0</v>
       </c>
       <c r="B144" t="s">
         <v>9</v>
       </c>
       <c r="D144" s="2">
         <v>0.38541666666667</v>
       </c>
       <c r="E144" s="2">
         <v>0.44791666666667</v>
       </c>
       <c r="F144" t="s">
         <v>10</v>
       </c>
       <c r="G144" t="s">
         <v>11</v>
       </c>
       <c r="H144" t="s">
         <v>12</v>
       </c>
       <c r="I144" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
     </row>
     <row r="145" spans="1:10">
       <c r="A145" s="1">
         <v>46188.0</v>
       </c>
       <c r="B145" t="s">
         <v>9</v>
       </c>
       <c r="D145" s="2">
         <v>0.45833333333333</v>
       </c>
       <c r="E145" s="2">
         <v>0.52083333333333</v>
       </c>
       <c r="F145" t="s">
         <v>14</v>
       </c>
       <c r="G145" t="s">
         <v>15</v>
       </c>
       <c r="H145" t="s">
         <v>12</v>
       </c>
       <c r="I145" t="s">
@@ -4305,51 +4311,51 @@
       </c>
     </row>
     <row r="146" spans="1:10">
       <c r="A146" s="1">
         <v>46188.0</v>
       </c>
       <c r="B146" t="s">
         <v>9</v>
       </c>
       <c r="D146" s="2">
         <v>0.53125</v>
       </c>
       <c r="E146" s="2">
         <v>0.59375</v>
       </c>
       <c r="F146" t="s">
         <v>17</v>
       </c>
       <c r="G146" t="s">
         <v>18</v>
       </c>
       <c r="H146" t="s">
         <v>12</v>
       </c>
       <c r="I146" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="147" spans="1:10">
       <c r="A147" s="1">
         <v>46189.0</v>
       </c>
       <c r="B147" t="s">
         <v>20</v>
       </c>
       <c r="D147" s="2">
         <v>0.38541666666667</v>
       </c>
       <c r="E147" s="2">
         <v>0.44791666666667</v>
       </c>
       <c r="F147" t="s">
         <v>21</v>
       </c>
       <c r="G147" t="s">
         <v>11</v>
       </c>
       <c r="H147" t="s">
         <v>22</v>
       </c>
       <c r="I147" t="s">
@@ -4436,50 +4442,102 @@
     </row>
     <row r="151" spans="1:10">
       <c r="A151" s="1">
         <v>46191.0</v>
       </c>
       <c r="B151" t="s">
         <v>32</v>
       </c>
       <c r="D151" s="2">
         <v>0.53125</v>
       </c>
       <c r="E151" s="2">
         <v>0.59722222222222</v>
       </c>
       <c r="F151" t="s">
         <v>39</v>
       </c>
       <c r="G151" t="s">
         <v>15</v>
       </c>
       <c r="H151" t="s">
         <v>34</v>
       </c>
       <c r="I151" t="s">
         <v>35</v>
+      </c>
+    </row>
+    <row r="152" spans="1:10">
+      <c r="A152" s="1">
+        <v>46195.0</v>
+      </c>
+      <c r="B152" t="s">
+        <v>9</v>
+      </c>
+      <c r="D152" s="2">
+        <v>0.375</v>
+      </c>
+      <c r="E152" s="2">
+        <v>0.41666666666667</v>
+      </c>
+      <c r="F152" t="s">
+        <v>42</v>
+      </c>
+      <c r="G152" t="s">
+        <v>43</v>
+      </c>
+      <c r="H152" t="s">
+        <v>22</v>
+      </c>
+      <c r="I152" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="153" spans="1:10">
+      <c r="A153" s="1">
+        <v>46266.0</v>
+      </c>
+      <c r="B153" t="s">
+        <v>20</v>
+      </c>
+      <c r="D153" s="2">
+        <v>0.375</v>
+      </c>
+      <c r="E153" s="2">
+        <v>0.41666666666667</v>
+      </c>
+      <c r="F153" t="s">
+        <v>42</v>
+      </c>
+      <c r="G153" t="s">
+        <v>43</v>
+      </c>
+      <c r="H153" t="s">
+        <v>22</v>
+      </c>
+      <c r="I153" t="s">
+        <v>31</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>