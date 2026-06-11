--- v1 (2026-04-11)
+++ v2 (2026-06-11)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Plan zajęć" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
   <si>
     <t>Termin</t>
   </si>
   <si>
     <t>Dzień</t>
   </si>
   <si>
     <t>PG</t>
   </si>
   <si>
     <t>Od</t>
   </si>
   <si>
     <t>Do</t>
   </si>
   <si>
     <t>Przedmiot</t>
   </si>
   <si>
     <t>RZ</t>
   </si>
   <si>
     <t>Nauczyciel</t>
   </si>
   <si>
@@ -140,54 +140,66 @@
   <si>
     <t>dr inż. Natalia Szczotkarz</t>
   </si>
   <si>
     <t>H034 A-10; H104 A-10</t>
   </si>
   <si>
     <t>Zaawansowane problemy obróbki skrawaniem (W)</t>
   </si>
   <si>
     <t>Pneumatyczne i hydrauliczne układy sterowania maszyn (Ć)</t>
   </si>
   <si>
     <t>Ć</t>
   </si>
   <si>
     <t>Zaawansowane problemy obróbki skrawaniem (L)</t>
   </si>
   <si>
     <t>dr inż. Krzysztof Adamczuk; prof. dr hab. inż. Eugene Feldshtein</t>
   </si>
   <si>
     <t>dr inż. Krzysztof Adamczuk</t>
   </si>
   <si>
+    <t>B420 A-11; H034 A-10</t>
+  </si>
+  <si>
     <t>Konstrukcyjne i technologiczne metody zwiększania wydajności maszyn (E)</t>
   </si>
   <si>
     <t>E</t>
+  </si>
+  <si>
+    <t>Budowa, programowanie i eksploatacja obrabiarek CNC (E)</t>
+  </si>
+  <si>
+    <t>Kształtowanie technologicznej i eksploatacyjnej warstwy wierzchniej (E)</t>
+  </si>
+  <si>
+    <t>B202 A-11</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="yyyy/mm/dd;@"/>
   </numFmts>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
@@ -495,54 +507,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J153"/>
+  <dimension ref="A1:J157"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E153" sqref="E153"/>
+      <selection activeCell="E157" sqref="E157"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="84.836" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="76.553" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
@@ -3464,54 +3476,54 @@
       </c>
       <c r="E113" s="2">
         <v>0.44791666666667</v>
       </c>
       <c r="F113" t="s">
         <v>36</v>
       </c>
       <c r="G113" t="s">
         <v>11</v>
       </c>
       <c r="H113" t="s">
         <v>22</v>
       </c>
       <c r="I113" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="114" spans="1:10">
       <c r="A114" s="1">
         <v>46163.0</v>
       </c>
       <c r="B114" t="s">
         <v>32</v>
       </c>
       <c r="D114" s="2">
-        <v>0.53125</v>
+        <v>0.45833333333333</v>
       </c>
       <c r="E114" s="2">
-        <v>0.59722222222222</v>
+        <v>0.52430555555556</v>
       </c>
       <c r="F114" t="s">
         <v>39</v>
       </c>
       <c r="G114" t="s">
         <v>15</v>
       </c>
       <c r="H114" t="s">
         <v>34</v>
       </c>
       <c r="I114" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="115" spans="1:10">
       <c r="A115" s="1">
         <v>46167.0</v>
       </c>
       <c r="B115" t="s">
         <v>9</v>
       </c>
       <c r="D115" s="2">
         <v>0.3125</v>
       </c>
       <c r="E115" s="2">
@@ -3791,77 +3803,77 @@
       </c>
     </row>
     <row r="126" spans="1:10">
       <c r="A126" s="1">
         <v>46174.0</v>
       </c>
       <c r="B126" t="s">
         <v>9</v>
       </c>
       <c r="D126" s="2">
         <v>0.38541666666667</v>
       </c>
       <c r="E126" s="2">
         <v>0.44791666666667</v>
       </c>
       <c r="F126" t="s">
         <v>10</v>
       </c>
       <c r="G126" t="s">
         <v>11</v>
       </c>
       <c r="H126" t="s">
         <v>12</v>
       </c>
       <c r="I126" t="s">
-        <v>16</v>
+        <v>42</v>
       </c>
     </row>
     <row r="127" spans="1:10">
       <c r="A127" s="1">
         <v>46174.0</v>
       </c>
       <c r="B127" t="s">
         <v>9</v>
       </c>
       <c r="D127" s="2">
         <v>0.45833333333333</v>
       </c>
       <c r="E127" s="2">
         <v>0.52083333333333</v>
       </c>
       <c r="F127" t="s">
         <v>14</v>
       </c>
       <c r="G127" t="s">
         <v>15</v>
       </c>
       <c r="H127" t="s">
         <v>12</v>
       </c>
       <c r="I127" t="s">
-        <v>16</v>
+        <v>42</v>
       </c>
     </row>
     <row r="128" spans="1:10">
       <c r="A128" s="1">
         <v>46174.0</v>
       </c>
       <c r="B128" t="s">
         <v>9</v>
       </c>
       <c r="D128" s="2">
         <v>0.53125</v>
       </c>
       <c r="E128" s="2">
         <v>0.59375</v>
       </c>
       <c r="F128" t="s">
         <v>17</v>
       </c>
       <c r="G128" t="s">
         <v>18</v>
       </c>
       <c r="H128" t="s">
         <v>12</v>
       </c>
       <c r="I128" t="s">
@@ -3999,77 +4011,77 @@
       </c>
     </row>
     <row r="134" spans="1:10">
       <c r="A134" s="1">
         <v>46181.0</v>
       </c>
       <c r="B134" t="s">
         <v>9</v>
       </c>
       <c r="D134" s="2">
         <v>0.38541666666667</v>
       </c>
       <c r="E134" s="2">
         <v>0.44791666666667</v>
       </c>
       <c r="F134" t="s">
         <v>10</v>
       </c>
       <c r="G134" t="s">
         <v>11</v>
       </c>
       <c r="H134" t="s">
         <v>12</v>
       </c>
       <c r="I134" t="s">
-        <v>16</v>
+        <v>42</v>
       </c>
     </row>
     <row r="135" spans="1:10">
       <c r="A135" s="1">
         <v>46181.0</v>
       </c>
       <c r="B135" t="s">
         <v>9</v>
       </c>
       <c r="D135" s="2">
         <v>0.45833333333333</v>
       </c>
       <c r="E135" s="2">
         <v>0.52083333333333</v>
       </c>
       <c r="F135" t="s">
         <v>14</v>
       </c>
       <c r="G135" t="s">
         <v>15</v>
       </c>
       <c r="H135" t="s">
         <v>12</v>
       </c>
       <c r="I135" t="s">
-        <v>16</v>
+        <v>42</v>
       </c>
     </row>
     <row r="136" spans="1:10">
       <c r="A136" s="1">
         <v>46181.0</v>
       </c>
       <c r="B136" t="s">
         <v>9</v>
       </c>
       <c r="D136" s="2">
         <v>0.53125</v>
       </c>
       <c r="E136" s="2">
         <v>0.59375</v>
       </c>
       <c r="F136" t="s">
         <v>17</v>
       </c>
       <c r="G136" t="s">
         <v>18</v>
       </c>
       <c r="H136" t="s">
         <v>12</v>
       </c>
       <c r="I136" t="s">
@@ -4259,77 +4271,77 @@
       </c>
     </row>
     <row r="144" spans="1:10">
       <c r="A144" s="1">
         <v>46188.0</v>
       </c>
       <c r="B144" t="s">
         <v>9</v>
       </c>
       <c r="D144" s="2">
         <v>0.38541666666667</v>
       </c>
       <c r="E144" s="2">
         <v>0.44791666666667</v>
       </c>
       <c r="F144" t="s">
         <v>10</v>
       </c>
       <c r="G144" t="s">
         <v>11</v>
       </c>
       <c r="H144" t="s">
         <v>12</v>
       </c>
       <c r="I144" t="s">
-        <v>16</v>
+        <v>42</v>
       </c>
     </row>
     <row r="145" spans="1:10">
       <c r="A145" s="1">
         <v>46188.0</v>
       </c>
       <c r="B145" t="s">
         <v>9</v>
       </c>
       <c r="D145" s="2">
         <v>0.45833333333333</v>
       </c>
       <c r="E145" s="2">
         <v>0.52083333333333</v>
       </c>
       <c r="F145" t="s">
         <v>14</v>
       </c>
       <c r="G145" t="s">
         <v>15</v>
       </c>
       <c r="H145" t="s">
         <v>12</v>
       </c>
       <c r="I145" t="s">
-        <v>16</v>
+        <v>42</v>
       </c>
     </row>
     <row r="146" spans="1:10">
       <c r="A146" s="1">
         <v>46188.0</v>
       </c>
       <c r="B146" t="s">
         <v>9</v>
       </c>
       <c r="D146" s="2">
         <v>0.53125</v>
       </c>
       <c r="E146" s="2">
         <v>0.59375</v>
       </c>
       <c r="F146" t="s">
         <v>17</v>
       </c>
       <c r="G146" t="s">
         <v>18</v>
       </c>
       <c r="H146" t="s">
         <v>12</v>
       </c>
       <c r="I146" t="s">
@@ -4426,118 +4438,222 @@
       </c>
       <c r="E150" s="2">
         <v>0.44791666666667</v>
       </c>
       <c r="F150" t="s">
         <v>36</v>
       </c>
       <c r="G150" t="s">
         <v>11</v>
       </c>
       <c r="H150" t="s">
         <v>22</v>
       </c>
       <c r="I150" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="151" spans="1:10">
       <c r="A151" s="1">
         <v>46191.0</v>
       </c>
       <c r="B151" t="s">
         <v>32</v>
       </c>
       <c r="D151" s="2">
-        <v>0.53125</v>
+        <v>0.45833333333333</v>
       </c>
       <c r="E151" s="2">
-        <v>0.59722222222222</v>
+        <v>0.52430555555556</v>
       </c>
       <c r="F151" t="s">
         <v>39</v>
       </c>
       <c r="G151" t="s">
         <v>15</v>
       </c>
       <c r="H151" t="s">
         <v>34</v>
       </c>
       <c r="I151" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="152" spans="1:10">
       <c r="A152" s="1">
         <v>46195.0</v>
       </c>
       <c r="B152" t="s">
         <v>9</v>
       </c>
       <c r="D152" s="2">
         <v>0.375</v>
       </c>
       <c r="E152" s="2">
         <v>0.41666666666667</v>
       </c>
       <c r="F152" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="G152" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="H152" t="s">
         <v>22</v>
       </c>
       <c r="I152" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="153" spans="1:10">
       <c r="A153" s="1">
-        <v>46266.0</v>
+        <v>46196.0</v>
       </c>
       <c r="B153" t="s">
         <v>20</v>
       </c>
       <c r="D153" s="2">
         <v>0.375</v>
       </c>
       <c r="E153" s="2">
+        <v>0.4375</v>
+      </c>
+      <c r="F153" t="s">
+        <v>45</v>
+      </c>
+      <c r="G153" t="s">
+        <v>44</v>
+      </c>
+      <c r="H153" t="s">
+        <v>12</v>
+      </c>
+      <c r="I153" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="154" spans="1:10">
+      <c r="A154" s="1">
+        <v>46198.0</v>
+      </c>
+      <c r="B154" t="s">
+        <v>32</v>
+      </c>
+      <c r="D154" s="2">
+        <v>0.45833333333333</v>
+      </c>
+      <c r="E154" s="2">
+        <v>0.5</v>
+      </c>
+      <c r="F154" t="s">
+        <v>46</v>
+      </c>
+      <c r="G154" t="s">
+        <v>44</v>
+      </c>
+      <c r="H154" t="s">
+        <v>41</v>
+      </c>
+      <c r="I154" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="155" spans="1:10">
+      <c r="A155" s="1">
+        <v>46266.0</v>
+      </c>
+      <c r="B155" t="s">
+        <v>20</v>
+      </c>
+      <c r="D155" s="2">
+        <v>0.375</v>
+      </c>
+      <c r="E155" s="2">
         <v>0.41666666666667</v>
       </c>
-      <c r="F153" t="s">
-[...2 lines deleted...]
-      <c r="G153" t="s">
+      <c r="F155" t="s">
         <v>43</v>
       </c>
-      <c r="H153" t="s">
+      <c r="G155" t="s">
+        <v>44</v>
+      </c>
+      <c r="H155" t="s">
         <v>22</v>
       </c>
-      <c r="I153" t="s">
+      <c r="I155" t="s">
         <v>31</v>
+      </c>
+    </row>
+    <row r="156" spans="1:10">
+      <c r="A156" s="1">
+        <v>46267.0</v>
+      </c>
+      <c r="B156" t="s">
+        <v>28</v>
+      </c>
+      <c r="D156" s="2">
+        <v>0.375</v>
+      </c>
+      <c r="E156" s="2">
+        <v>0.4375</v>
+      </c>
+      <c r="F156" t="s">
+        <v>45</v>
+      </c>
+      <c r="G156" t="s">
+        <v>44</v>
+      </c>
+      <c r="H156" t="s">
+        <v>12</v>
+      </c>
+      <c r="I156" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="157" spans="1:10">
+      <c r="A157" s="1">
+        <v>46272.0</v>
+      </c>
+      <c r="B157" t="s">
+        <v>9</v>
+      </c>
+      <c r="D157" s="2">
+        <v>0.45833333333333</v>
+      </c>
+      <c r="E157" s="2">
+        <v>0.5</v>
+      </c>
+      <c r="F157" t="s">
+        <v>46</v>
+      </c>
+      <c r="G157" t="s">
+        <v>44</v>
+      </c>
+      <c r="H157" t="s">
+        <v>41</v>
+      </c>
+      <c r="I157" t="s">
+        <v>19</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>