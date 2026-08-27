--- v2 (2026-06-11)
+++ v3 (2026-08-27)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Plan zajęć" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
   <si>
     <t>Termin</t>
   </si>
   <si>
     <t>Dzień</t>
   </si>
   <si>
     <t>PG</t>
   </si>
   <si>
     <t>Od</t>
   </si>
   <si>
     <t>Do</t>
   </si>
   <si>
     <t>Przedmiot</t>
   </si>
   <si>
     <t>RZ</t>
   </si>
   <si>
     <t>Nauczyciel</t>
   </si>
   <si>
@@ -141,50 +141,53 @@
     <t>dr inż. Natalia Szczotkarz</t>
   </si>
   <si>
     <t>H034 A-10; H104 A-10</t>
   </si>
   <si>
     <t>Zaawansowane problemy obróbki skrawaniem (W)</t>
   </si>
   <si>
     <t>Pneumatyczne i hydrauliczne układy sterowania maszyn (Ć)</t>
   </si>
   <si>
     <t>Ć</t>
   </si>
   <si>
     <t>Zaawansowane problemy obróbki skrawaniem (L)</t>
   </si>
   <si>
     <t>dr inż. Krzysztof Adamczuk; prof. dr hab. inż. Eugene Feldshtein</t>
   </si>
   <si>
     <t>dr inż. Krzysztof Adamczuk</t>
   </si>
   <si>
     <t>B420 A-11; H034 A-10</t>
+  </si>
+  <si>
+    <t>prof. dr hab. inż. Eugene Feldshtein; dr inż. Kamil Leksycki</t>
   </si>
   <si>
     <t>Konstrukcyjne i technologiczne metody zwiększania wydajności maszyn (E)</t>
   </si>
   <si>
     <t>E</t>
   </si>
   <si>
     <t>Budowa, programowanie i eksploatacja obrabiarek CNC (E)</t>
   </si>
   <si>
     <t>Kształtowanie technologicznej i eksploatacyjnej warstwy wierzchniej (E)</t>
   </si>
   <si>
     <t>B202 A-11</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="yyyy/mm/dd;@"/>
   </numFmts>
   <fonts count="1">
@@ -4346,51 +4349,51 @@
       </c>
       <c r="I146" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="147" spans="1:10">
       <c r="A147" s="1">
         <v>46189.0</v>
       </c>
       <c r="B147" t="s">
         <v>20</v>
       </c>
       <c r="D147" s="2">
         <v>0.38541666666667</v>
       </c>
       <c r="E147" s="2">
         <v>0.44791666666667</v>
       </c>
       <c r="F147" t="s">
         <v>21</v>
       </c>
       <c r="G147" t="s">
         <v>11</v>
       </c>
       <c r="H147" t="s">
-        <v>22</v>
+        <v>43</v>
       </c>
       <c r="I147" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="148" spans="1:10">
       <c r="A148" s="1">
         <v>46189.0</v>
       </c>
       <c r="B148" t="s">
         <v>20</v>
       </c>
       <c r="D148" s="2">
         <v>0.45833333333333</v>
       </c>
       <c r="E148" s="2">
         <v>0.52430555555556</v>
       </c>
       <c r="F148" t="s">
         <v>37</v>
       </c>
       <c r="G148" t="s">
         <v>38</v>
       </c>
       <c r="H148" t="s">
@@ -4424,230 +4427,230 @@
       </c>
       <c r="I149" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="150" spans="1:10">
       <c r="A150" s="1">
         <v>46191.0</v>
       </c>
       <c r="B150" t="s">
         <v>32</v>
       </c>
       <c r="D150" s="2">
         <v>0.38541666666667</v>
       </c>
       <c r="E150" s="2">
         <v>0.44791666666667</v>
       </c>
       <c r="F150" t="s">
         <v>36</v>
       </c>
       <c r="G150" t="s">
         <v>11</v>
       </c>
       <c r="H150" t="s">
-        <v>22</v>
+        <v>43</v>
       </c>
       <c r="I150" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="151" spans="1:10">
       <c r="A151" s="1">
         <v>46191.0</v>
       </c>
       <c r="B151" t="s">
         <v>32</v>
       </c>
       <c r="D151" s="2">
         <v>0.45833333333333</v>
       </c>
       <c r="E151" s="2">
         <v>0.52430555555556</v>
       </c>
       <c r="F151" t="s">
         <v>39</v>
       </c>
       <c r="G151" t="s">
         <v>15</v>
       </c>
       <c r="H151" t="s">
         <v>34</v>
       </c>
       <c r="I151" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="152" spans="1:10">
       <c r="A152" s="1">
         <v>46195.0</v>
       </c>
       <c r="B152" t="s">
         <v>9</v>
       </c>
       <c r="D152" s="2">
         <v>0.375</v>
       </c>
       <c r="E152" s="2">
         <v>0.41666666666667</v>
       </c>
       <c r="F152" t="s">
+        <v>44</v>
+      </c>
+      <c r="G152" t="s">
+        <v>45</v>
+      </c>
+      <c r="H152" t="s">
         <v>43</v>
-      </c>
-[...4 lines deleted...]
-        <v>22</v>
       </c>
       <c r="I152" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="153" spans="1:10">
       <c r="A153" s="1">
         <v>46196.0</v>
       </c>
       <c r="B153" t="s">
         <v>20</v>
       </c>
       <c r="D153" s="2">
         <v>0.375</v>
       </c>
       <c r="E153" s="2">
         <v>0.4375</v>
       </c>
       <c r="F153" t="s">
+        <v>46</v>
+      </c>
+      <c r="G153" t="s">
         <v>45</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
       <c r="H153" t="s">
         <v>12</v>
       </c>
       <c r="I153" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="154" spans="1:10">
       <c r="A154" s="1">
         <v>46198.0</v>
       </c>
       <c r="B154" t="s">
         <v>32</v>
       </c>
       <c r="D154" s="2">
         <v>0.45833333333333</v>
       </c>
       <c r="E154" s="2">
         <v>0.5</v>
       </c>
       <c r="F154" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="G154" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="H154" t="s">
         <v>41</v>
       </c>
       <c r="I154" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="155" spans="1:10">
       <c r="A155" s="1">
         <v>46266.0</v>
       </c>
       <c r="B155" t="s">
         <v>20</v>
       </c>
       <c r="D155" s="2">
         <v>0.375</v>
       </c>
       <c r="E155" s="2">
         <v>0.41666666666667</v>
       </c>
       <c r="F155" t="s">
+        <v>44</v>
+      </c>
+      <c r="G155" t="s">
+        <v>45</v>
+      </c>
+      <c r="H155" t="s">
         <v>43</v>
-      </c>
-[...4 lines deleted...]
-        <v>22</v>
       </c>
       <c r="I155" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="156" spans="1:10">
       <c r="A156" s="1">
         <v>46267.0</v>
       </c>
       <c r="B156" t="s">
         <v>28</v>
       </c>
       <c r="D156" s="2">
         <v>0.375</v>
       </c>
       <c r="E156" s="2">
         <v>0.4375</v>
       </c>
       <c r="F156" t="s">
+        <v>46</v>
+      </c>
+      <c r="G156" t="s">
         <v>45</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
       <c r="H156" t="s">
         <v>12</v>
       </c>
       <c r="I156" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
     </row>
     <row r="157" spans="1:10">
       <c r="A157" s="1">
         <v>46272.0</v>
       </c>
       <c r="B157" t="s">
         <v>9</v>
       </c>
       <c r="D157" s="2">
         <v>0.45833333333333</v>
       </c>
       <c r="E157" s="2">
         <v>0.5</v>
       </c>
       <c r="F157" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="G157" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="H157" t="s">
         <v>41</v>
       </c>
       <c r="I157" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>