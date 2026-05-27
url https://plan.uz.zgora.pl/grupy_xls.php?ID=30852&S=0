--- v0 (2026-04-11)
+++ v1 (2026-05-27)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Plan zajęć" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
   <si>
     <t>Termin</t>
   </si>
   <si>
     <t>Dzień</t>
   </si>
   <si>
     <t>PG</t>
   </si>
   <si>
     <t>Od</t>
   </si>
   <si>
     <t>Do</t>
   </si>
   <si>
     <t>Przedmiot</t>
   </si>
   <si>
     <t>RZ</t>
   </si>
   <si>
     <t>Nauczyciel</t>
   </si>
   <si>
@@ -197,51 +197,72 @@
   <si>
     <t>Techniki wytwarzania - obróbka bezubytkowa (W)</t>
   </si>
   <si>
     <t>Współczesne materiały inżynierskie (L)</t>
   </si>
   <si>
     <t>H109b A-10</t>
   </si>
   <si>
     <t>Mechanika analityczna (W)</t>
   </si>
   <si>
     <t>dr inż. Joanna Cyganiuk</t>
   </si>
   <si>
     <t>B202 A-11</t>
   </si>
   <si>
     <t>B411 A-11</t>
   </si>
   <si>
     <t>H110 A-10</t>
   </si>
   <si>
+    <t>B311 A-11</t>
+  </si>
+  <si>
     <t>H020 A-10</t>
+  </si>
+  <si>
+    <t>Techniki wytwarzania - obróbka bezubytkowa (E)</t>
+  </si>
+  <si>
+    <t>E</t>
+  </si>
+  <si>
+    <t>B104 A-11</t>
+  </si>
+  <si>
+    <t>Techniki wytwarzania - obróbka ubytkowa (E)</t>
+  </si>
+  <si>
+    <t>Mechanika analityczna (E)</t>
+  </si>
+  <si>
+    <t>Współczesne materiały inżynierskie (E)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="yyyy/mm/dd;@"/>
   </numFmts>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
@@ -549,54 +570,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J181"/>
+  <dimension ref="A1:J189"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E181" sqref="E181"/>
+      <selection activeCell="E189" sqref="E189"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="60.128" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="76.553" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
@@ -2831,379 +2852,379 @@
       </c>
       <c r="C80" t="s">
         <v>10</v>
       </c>
       <c r="D80" s="2">
         <v>0.53125</v>
       </c>
       <c r="E80" s="2">
         <v>0.59375</v>
       </c>
       <c r="F80" t="s">
         <v>11</v>
       </c>
       <c r="G80" t="s">
         <v>12</v>
       </c>
       <c r="H80" t="s">
         <v>13</v>
       </c>
       <c r="I80" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="81" spans="1:10">
       <c r="A81" s="1">
-        <v>46132.0</v>
+        <v>46133.0</v>
       </c>
       <c r="B81" t="s">
-        <v>9</v>
+        <v>18</v>
+      </c>
+      <c r="C81" t="s">
+        <v>10</v>
       </c>
       <c r="D81" s="2">
-        <v>0.60416666666667</v>
+        <v>0.3125</v>
       </c>
       <c r="E81" s="2">
-        <v>0.67013888888889</v>
+        <v>0.375</v>
       </c>
       <c r="F81" t="s">
-        <v>48</v>
+        <v>15</v>
       </c>
       <c r="G81" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="H81" t="s">
-        <v>49</v>
+        <v>16</v>
       </c>
       <c r="I81" t="s">
-        <v>50</v>
+        <v>17</v>
       </c>
     </row>
     <row r="82" spans="1:10">
       <c r="A82" s="1">
         <v>46133.0</v>
       </c>
       <c r="B82" t="s">
         <v>18</v>
       </c>
-      <c r="C82" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D82" s="2">
-        <v>0.3125</v>
+        <v>0.38541666666667</v>
       </c>
       <c r="E82" s="2">
-        <v>0.375</v>
+        <v>0.45138888888889</v>
       </c>
       <c r="F82" t="s">
-        <v>15</v>
+        <v>51</v>
       </c>
       <c r="G82" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="H82" t="s">
-        <v>16</v>
+        <v>52</v>
       </c>
       <c r="I82" t="s">
-        <v>17</v>
+        <v>44</v>
       </c>
     </row>
     <row r="83" spans="1:10">
       <c r="A83" s="1">
         <v>46133.0</v>
       </c>
       <c r="B83" t="s">
         <v>18</v>
       </c>
+      <c r="C83" t="s">
+        <v>10</v>
+      </c>
       <c r="D83" s="2">
-        <v>0.38541666666667</v>
+        <v>0.45833333333333</v>
       </c>
       <c r="E83" s="2">
-        <v>0.45138888888889</v>
+        <v>0.52083333333333</v>
       </c>
       <c r="F83" t="s">
-        <v>51</v>
+        <v>26</v>
       </c>
       <c r="G83" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="H83" t="s">
-        <v>52</v>
+        <v>27</v>
       </c>
       <c r="I83" t="s">
-        <v>44</v>
+        <v>28</v>
       </c>
     </row>
     <row r="84" spans="1:10">
       <c r="A84" s="1">
         <v>46133.0</v>
       </c>
       <c r="B84" t="s">
         <v>18</v>
       </c>
-      <c r="C84" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D84" s="2">
-        <v>0.45833333333333</v>
+        <v>0.53125</v>
       </c>
       <c r="E84" s="2">
-        <v>0.52083333333333</v>
+        <v>0.59722222222222</v>
       </c>
       <c r="F84" t="s">
-        <v>26</v>
+        <v>53</v>
       </c>
       <c r="G84" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="H84" t="s">
-        <v>27</v>
+        <v>13</v>
       </c>
       <c r="I84" t="s">
-        <v>28</v>
+        <v>44</v>
       </c>
     </row>
     <row r="85" spans="1:10">
       <c r="A85" s="1">
         <v>46133.0</v>
       </c>
       <c r="B85" t="s">
         <v>18</v>
       </c>
+      <c r="C85" t="s">
+        <v>10</v>
+      </c>
       <c r="D85" s="2">
-        <v>0.53125</v>
+        <v>0.60416666666667</v>
       </c>
       <c r="E85" s="2">
-        <v>0.59722222222222</v>
+        <v>0.66666666666667</v>
       </c>
       <c r="F85" t="s">
-        <v>53</v>
+        <v>29</v>
       </c>
       <c r="G85" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="H85" t="s">
-        <v>13</v>
+        <v>30</v>
       </c>
       <c r="I85" t="s">
-        <v>44</v>
+        <v>31</v>
       </c>
     </row>
     <row r="86" spans="1:10">
       <c r="A86" s="1">
-        <v>46133.0</v>
+        <v>46134.0</v>
       </c>
       <c r="B86" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="C86" t="s">
         <v>10</v>
       </c>
       <c r="D86" s="2">
-        <v>0.60416666666667</v>
+        <v>0.38541666666667</v>
       </c>
       <c r="E86" s="2">
-        <v>0.66666666666667</v>
+        <v>0.44791666666667</v>
       </c>
       <c r="F86" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="G86" t="s">
         <v>12</v>
       </c>
       <c r="H86" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="I86" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
     </row>
     <row r="87" spans="1:10">
       <c r="A87" s="1">
         <v>46134.0</v>
       </c>
       <c r="B87" t="s">
         <v>32</v>
       </c>
       <c r="C87" t="s">
         <v>10</v>
       </c>
       <c r="D87" s="2">
-        <v>0.38541666666667</v>
+        <v>0.46180555555556</v>
       </c>
       <c r="E87" s="2">
-        <v>0.44791666666667</v>
+        <v>0.52430555555556</v>
       </c>
       <c r="F87" t="s">
-        <v>33</v>
+        <v>54</v>
       </c>
       <c r="G87" t="s">
         <v>12</v>
       </c>
       <c r="H87" t="s">
-        <v>34</v>
+        <v>52</v>
       </c>
       <c r="I87" t="s">
-        <v>35</v>
+        <v>55</v>
       </c>
     </row>
     <row r="88" spans="1:10">
       <c r="A88" s="1">
-        <v>46134.0</v>
+        <v>46135.0</v>
       </c>
       <c r="B88" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>10</v>
+        <v>36</v>
       </c>
       <c r="D88" s="2">
-        <v>0.46180555555556</v>
+        <v>0.38541666666667</v>
       </c>
       <c r="E88" s="2">
-        <v>0.52430555555556</v>
+        <v>0.45138888888889</v>
       </c>
       <c r="F88" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="G88" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="H88" t="s">
-        <v>52</v>
+        <v>24</v>
       </c>
       <c r="I88" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
     </row>
     <row r="89" spans="1:10">
       <c r="A89" s="1">
         <v>46135.0</v>
       </c>
       <c r="B89" t="s">
         <v>36</v>
       </c>
+      <c r="C89" t="s">
+        <v>10</v>
+      </c>
       <c r="D89" s="2">
-        <v>0.38541666666667</v>
+        <v>0.45833333333333</v>
       </c>
       <c r="E89" s="2">
-        <v>0.45138888888889</v>
+        <v>0.52083333333333</v>
       </c>
       <c r="F89" t="s">
-        <v>56</v>
+        <v>40</v>
       </c>
       <c r="G89" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="H89" t="s">
-        <v>24</v>
+        <v>57</v>
       </c>
       <c r="I89" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
     </row>
     <row r="90" spans="1:10">
       <c r="A90" s="1">
         <v>46135.0</v>
       </c>
       <c r="B90" t="s">
         <v>36</v>
       </c>
       <c r="C90" t="s">
         <v>10</v>
       </c>
       <c r="D90" s="2">
-        <v>0.45833333333333</v>
+        <v>0.53125</v>
       </c>
       <c r="E90" s="2">
-        <v>0.52083333333333</v>
+        <v>0.59375</v>
       </c>
       <c r="F90" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="G90" t="s">
         <v>12</v>
       </c>
       <c r="H90" t="s">
-        <v>57</v>
+        <v>46</v>
       </c>
       <c r="I90" t="s">
-        <v>42</v>
+        <v>58</v>
       </c>
     </row>
     <row r="91" spans="1:10">
       <c r="A91" s="1">
         <v>46135.0</v>
       </c>
       <c r="B91" t="s">
         <v>36</v>
       </c>
-      <c r="C91" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D91" s="2">
-        <v>0.53125</v>
+        <v>0.60416666666667</v>
       </c>
       <c r="E91" s="2">
-        <v>0.59375</v>
+        <v>0.66319444444444</v>
       </c>
       <c r="F91" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="G91" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="H91" t="s">
-        <v>46</v>
+        <v>57</v>
       </c>
       <c r="I91" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
     </row>
     <row r="92" spans="1:10">
       <c r="A92" s="1">
-        <v>46135.0</v>
+        <v>46139.0</v>
       </c>
       <c r="B92" t="s">
-        <v>36</v>
+        <v>9</v>
       </c>
       <c r="D92" s="2">
-        <v>0.60416666666667</v>
+        <v>0.45833333333333</v>
       </c>
       <c r="E92" s="2">
-        <v>0.66319444444444</v>
+        <v>0.52430555555556</v>
       </c>
       <c r="F92" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="G92" t="s">
         <v>20</v>
       </c>
       <c r="H92" t="s">
-        <v>57</v>
+        <v>49</v>
       </c>
       <c r="I92" t="s">
-        <v>59</v>
+        <v>50</v>
       </c>
     </row>
     <row r="93" spans="1:10">
       <c r="A93" s="1">
         <v>46139.0</v>
       </c>
       <c r="B93" t="s">
         <v>9</v>
       </c>
       <c r="C93" t="s">
         <v>10</v>
       </c>
       <c r="D93" s="2">
         <v>0.53125</v>
       </c>
       <c r="E93" s="2">
         <v>0.59375</v>
       </c>
       <c r="F93" t="s">
         <v>11</v>
       </c>
       <c r="G93" t="s">
         <v>12</v>
       </c>
       <c r="H93" t="s">
@@ -3385,51 +3406,51 @@
       </c>
     </row>
     <row r="100" spans="1:10">
       <c r="A100" s="1">
         <v>46142.0</v>
       </c>
       <c r="B100" t="s">
         <v>36</v>
       </c>
       <c r="D100" s="2">
         <v>0.38541666666667</v>
       </c>
       <c r="E100" s="2">
         <v>0.44444444444444</v>
       </c>
       <c r="F100" t="s">
         <v>37</v>
       </c>
       <c r="G100" t="s">
         <v>38</v>
       </c>
       <c r="H100" t="s">
         <v>24</v>
       </c>
       <c r="I100" t="s">
-        <v>39</v>
+        <v>61</v>
       </c>
     </row>
     <row r="101" spans="1:10">
       <c r="A101" s="1">
         <v>46142.0</v>
       </c>
       <c r="B101" t="s">
         <v>36</v>
       </c>
       <c r="C101" t="s">
         <v>10</v>
       </c>
       <c r="D101" s="2">
         <v>0.45833333333333</v>
       </c>
       <c r="E101" s="2">
         <v>0.52083333333333</v>
       </c>
       <c r="F101" t="s">
         <v>40</v>
       </c>
       <c r="G101" t="s">
         <v>12</v>
       </c>
       <c r="H101" t="s">
@@ -3721,51 +3742,51 @@
       </c>
     </row>
     <row r="112" spans="1:10">
       <c r="A112" s="1">
         <v>46149.0</v>
       </c>
       <c r="B112" t="s">
         <v>36</v>
       </c>
       <c r="D112" s="2">
         <v>0.38541666666667</v>
       </c>
       <c r="E112" s="2">
         <v>0.45138888888889</v>
       </c>
       <c r="F112" t="s">
         <v>56</v>
       </c>
       <c r="G112" t="s">
         <v>20</v>
       </c>
       <c r="H112" t="s">
         <v>24</v>
       </c>
       <c r="I112" t="s">
-        <v>39</v>
+        <v>61</v>
       </c>
     </row>
     <row r="113" spans="1:10">
       <c r="A113" s="1">
         <v>46149.0</v>
       </c>
       <c r="B113" t="s">
         <v>36</v>
       </c>
       <c r="C113" t="s">
         <v>10</v>
       </c>
       <c r="D113" s="2">
         <v>0.45833333333333</v>
       </c>
       <c r="E113" s="2">
         <v>0.52083333333333</v>
       </c>
       <c r="F113" t="s">
         <v>40</v>
       </c>
       <c r="G113" t="s">
         <v>12</v>
       </c>
       <c r="H113" t="s">
@@ -4089,51 +4110,51 @@
       </c>
     </row>
     <row r="125" spans="1:10">
       <c r="A125" s="1">
         <v>46156.0</v>
       </c>
       <c r="B125" t="s">
         <v>36</v>
       </c>
       <c r="D125" s="2">
         <v>0.38541666666667</v>
       </c>
       <c r="E125" s="2">
         <v>0.44444444444444</v>
       </c>
       <c r="F125" t="s">
         <v>37</v>
       </c>
       <c r="G125" t="s">
         <v>38</v>
       </c>
       <c r="H125" t="s">
         <v>24</v>
       </c>
       <c r="I125" t="s">
-        <v>39</v>
+        <v>61</v>
       </c>
     </row>
     <row r="126" spans="1:10">
       <c r="A126" s="1">
         <v>46156.0</v>
       </c>
       <c r="B126" t="s">
         <v>36</v>
       </c>
       <c r="C126" t="s">
         <v>10</v>
       </c>
       <c r="D126" s="2">
         <v>0.45833333333333</v>
       </c>
       <c r="E126" s="2">
         <v>0.52083333333333</v>
       </c>
       <c r="F126" t="s">
         <v>40</v>
       </c>
       <c r="G126" t="s">
         <v>12</v>
       </c>
       <c r="H126" t="s">
@@ -4422,51 +4443,51 @@
       </c>
     </row>
     <row r="137" spans="1:10">
       <c r="A137" s="1">
         <v>46163.0</v>
       </c>
       <c r="B137" t="s">
         <v>36</v>
       </c>
       <c r="D137" s="2">
         <v>0.38541666666667</v>
       </c>
       <c r="E137" s="2">
         <v>0.45138888888889</v>
       </c>
       <c r="F137" t="s">
         <v>56</v>
       </c>
       <c r="G137" t="s">
         <v>20</v>
       </c>
       <c r="H137" t="s">
         <v>24</v>
       </c>
       <c r="I137" t="s">
-        <v>39</v>
+        <v>61</v>
       </c>
     </row>
     <row r="138" spans="1:10">
       <c r="A138" s="1">
         <v>46163.0</v>
       </c>
       <c r="B138" t="s">
         <v>36</v>
       </c>
       <c r="C138" t="s">
         <v>10</v>
       </c>
       <c r="D138" s="2">
         <v>0.45833333333333</v>
       </c>
       <c r="E138" s="2">
         <v>0.52083333333333</v>
       </c>
       <c r="F138" t="s">
         <v>40</v>
       </c>
       <c r="G138" t="s">
         <v>12</v>
       </c>
       <c r="H138" t="s">
@@ -4761,51 +4782,51 @@
       </c>
     </row>
     <row r="149" spans="1:10">
       <c r="A149" s="1">
         <v>46170.0</v>
       </c>
       <c r="B149" t="s">
         <v>36</v>
       </c>
       <c r="D149" s="2">
         <v>0.38541666666667</v>
       </c>
       <c r="E149" s="2">
         <v>0.44444444444444</v>
       </c>
       <c r="F149" t="s">
         <v>37</v>
       </c>
       <c r="G149" t="s">
         <v>38</v>
       </c>
       <c r="H149" t="s">
         <v>24</v>
       </c>
       <c r="I149" t="s">
-        <v>39</v>
+        <v>61</v>
       </c>
     </row>
     <row r="150" spans="1:10">
       <c r="A150" s="1">
         <v>46170.0</v>
       </c>
       <c r="B150" t="s">
         <v>36</v>
       </c>
       <c r="C150" t="s">
         <v>10</v>
       </c>
       <c r="D150" s="2">
         <v>0.45833333333333</v>
       </c>
       <c r="E150" s="2">
         <v>0.52083333333333</v>
       </c>
       <c r="F150" t="s">
         <v>40</v>
       </c>
       <c r="G150" t="s">
         <v>12</v>
       </c>
       <c r="H150" t="s">
@@ -4848,51 +4869,51 @@
       <c r="A152" s="1">
         <v>46170.0</v>
       </c>
       <c r="B152" t="s">
         <v>36</v>
       </c>
       <c r="C152" t="s">
         <v>10</v>
       </c>
       <c r="D152" s="2">
         <v>0.60069444444444</v>
       </c>
       <c r="E152" s="2">
         <v>0.66319444444444</v>
       </c>
       <c r="F152" t="s">
         <v>40</v>
       </c>
       <c r="G152" t="s">
         <v>12</v>
       </c>
       <c r="H152" t="s">
         <v>57</v>
       </c>
       <c r="I152" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="153" spans="1:10">
       <c r="A153" s="1">
         <v>46174.0</v>
       </c>
       <c r="B153" t="s">
         <v>9</v>
       </c>
       <c r="D153" s="2">
         <v>0.60416666666667</v>
       </c>
       <c r="E153" s="2">
         <v>0.67013888888889</v>
       </c>
       <c r="F153" t="s">
         <v>48</v>
       </c>
       <c r="G153" t="s">
         <v>20</v>
       </c>
       <c r="H153" t="s">
         <v>49</v>
       </c>
       <c r="I153" t="s">
@@ -5297,51 +5318,51 @@
       </c>
     </row>
     <row r="168" spans="1:10">
       <c r="A168" s="1">
         <v>46184.0</v>
       </c>
       <c r="B168" t="s">
         <v>36</v>
       </c>
       <c r="D168" s="2">
         <v>0.38541666666667</v>
       </c>
       <c r="E168" s="2">
         <v>0.44444444444444</v>
       </c>
       <c r="F168" t="s">
         <v>37</v>
       </c>
       <c r="G168" t="s">
         <v>38</v>
       </c>
       <c r="H168" t="s">
         <v>24</v>
       </c>
       <c r="I168" t="s">
-        <v>39</v>
+        <v>61</v>
       </c>
     </row>
     <row r="169" spans="1:10">
       <c r="A169" s="1">
         <v>46184.0</v>
       </c>
       <c r="B169" t="s">
         <v>36</v>
       </c>
       <c r="C169" t="s">
         <v>10</v>
       </c>
       <c r="D169" s="2">
         <v>0.45833333333333</v>
       </c>
       <c r="E169" s="2">
         <v>0.52083333333333</v>
       </c>
       <c r="F169" t="s">
         <v>40</v>
       </c>
       <c r="G169" t="s">
         <v>12</v>
       </c>
       <c r="H169" t="s">
@@ -5630,80 +5651,288 @@
       </c>
     </row>
     <row r="180" spans="1:10">
       <c r="A180" s="1">
         <v>46191.0</v>
       </c>
       <c r="B180" t="s">
         <v>36</v>
       </c>
       <c r="D180" s="2">
         <v>0.38541666666667</v>
       </c>
       <c r="E180" s="2">
         <v>0.45138888888889</v>
       </c>
       <c r="F180" t="s">
         <v>56</v>
       </c>
       <c r="G180" t="s">
         <v>20</v>
       </c>
       <c r="H180" t="s">
         <v>24</v>
       </c>
       <c r="I180" t="s">
-        <v>39</v>
+        <v>61</v>
       </c>
     </row>
     <row r="181" spans="1:10">
       <c r="A181" s="1">
         <v>46191.0</v>
       </c>
       <c r="B181" t="s">
         <v>36</v>
       </c>
       <c r="C181" t="s">
         <v>10</v>
       </c>
       <c r="D181" s="2">
         <v>0.53125</v>
       </c>
       <c r="E181" s="2">
         <v>0.59375</v>
       </c>
       <c r="F181" t="s">
         <v>45</v>
       </c>
       <c r="G181" t="s">
         <v>12</v>
       </c>
       <c r="H181" t="s">
         <v>46</v>
       </c>
       <c r="I181" t="s">
         <v>58</v>
+      </c>
+    </row>
+    <row r="182" spans="1:10">
+      <c r="A182" s="1">
+        <v>46195.0</v>
+      </c>
+      <c r="B182" t="s">
+        <v>9</v>
+      </c>
+      <c r="D182" s="2">
+        <v>0.41666666666667</v>
+      </c>
+      <c r="E182" s="2">
+        <v>0.47916666666667</v>
+      </c>
+      <c r="F182" t="s">
+        <v>63</v>
+      </c>
+      <c r="G182" t="s">
+        <v>64</v>
+      </c>
+      <c r="H182" t="s">
+        <v>13</v>
+      </c>
+      <c r="I182" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="183" spans="1:10">
+      <c r="A183" s="1">
+        <v>46196.0</v>
+      </c>
+      <c r="B183" t="s">
+        <v>18</v>
+      </c>
+      <c r="D183" s="2">
+        <v>0.45833333333333</v>
+      </c>
+      <c r="E183" s="2">
+        <v>0.52083333333333</v>
+      </c>
+      <c r="F183" t="s">
+        <v>66</v>
+      </c>
+      <c r="G183" t="s">
+        <v>64</v>
+      </c>
+      <c r="H183" t="s">
+        <v>27</v>
+      </c>
+      <c r="I183" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="184" spans="1:10">
+      <c r="A184" s="1">
+        <v>46198.0</v>
+      </c>
+      <c r="B184" t="s">
+        <v>36</v>
+      </c>
+      <c r="D184" s="2">
+        <v>0.33333333333333</v>
+      </c>
+      <c r="E184" s="2">
+        <v>0.41666666666667</v>
+      </c>
+      <c r="F184" t="s">
+        <v>67</v>
+      </c>
+      <c r="G184" t="s">
+        <v>64</v>
+      </c>
+      <c r="H184" t="s">
+        <v>24</v>
+      </c>
+      <c r="I184" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="185" spans="1:10">
+      <c r="A185" s="1">
+        <v>46202.0</v>
+      </c>
+      <c r="B185" t="s">
+        <v>9</v>
+      </c>
+      <c r="D185" s="2">
+        <v>0.38541666666667</v>
+      </c>
+      <c r="E185" s="2">
+        <v>0.44791666666667</v>
+      </c>
+      <c r="F185" t="s">
+        <v>68</v>
+      </c>
+      <c r="G185" t="s">
+        <v>64</v>
+      </c>
+      <c r="H185" t="s">
+        <v>52</v>
+      </c>
+      <c r="I185" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="186" spans="1:10">
+      <c r="A186" s="1">
+        <v>46266.0</v>
+      </c>
+      <c r="B186" t="s">
+        <v>18</v>
+      </c>
+      <c r="D186" s="2">
+        <v>0.45833333333333</v>
+      </c>
+      <c r="E186" s="2">
+        <v>0.52083333333333</v>
+      </c>
+      <c r="F186" t="s">
+        <v>66</v>
+      </c>
+      <c r="G186" t="s">
+        <v>64</v>
+      </c>
+      <c r="H186" t="s">
+        <v>27</v>
+      </c>
+      <c r="I186" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="187" spans="1:10">
+      <c r="A187" s="1">
+        <v>46267.0</v>
+      </c>
+      <c r="B187" t="s">
+        <v>32</v>
+      </c>
+      <c r="D187" s="2">
+        <v>0.38541666666667</v>
+      </c>
+      <c r="E187" s="2">
+        <v>0.40625</v>
+      </c>
+      <c r="F187" t="s">
+        <v>68</v>
+      </c>
+      <c r="G187" t="s">
+        <v>64</v>
+      </c>
+      <c r="H187" t="s">
+        <v>52</v>
+      </c>
+      <c r="I187" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="188" spans="1:10">
+      <c r="A188" s="1">
+        <v>46268.0</v>
+      </c>
+      <c r="B188" t="s">
+        <v>36</v>
+      </c>
+      <c r="D188" s="2">
+        <v>0.41666666666667</v>
+      </c>
+      <c r="E188" s="2">
+        <v>0.47916666666667</v>
+      </c>
+      <c r="F188" t="s">
+        <v>63</v>
+      </c>
+      <c r="G188" t="s">
+        <v>64</v>
+      </c>
+      <c r="H188" t="s">
+        <v>13</v>
+      </c>
+      <c r="I188" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="189" spans="1:10">
+      <c r="A189" s="1">
+        <v>46275.0</v>
+      </c>
+      <c r="B189" t="s">
+        <v>36</v>
+      </c>
+      <c r="D189" s="2">
+        <v>0.33333333333333</v>
+      </c>
+      <c r="E189" s="2">
+        <v>0.41666666666667</v>
+      </c>
+      <c r="F189" t="s">
+        <v>67</v>
+      </c>
+      <c r="G189" t="s">
+        <v>64</v>
+      </c>
+      <c r="H189" t="s">
+        <v>24</v>
+      </c>
+      <c r="I189" t="s">
+        <v>61</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>