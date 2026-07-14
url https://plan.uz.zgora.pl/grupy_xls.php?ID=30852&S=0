--- v1 (2026-05-27)
+++ v2 (2026-07-14)
@@ -5691,54 +5691,54 @@
       </c>
       <c r="E181" s="2">
         <v>0.59375</v>
       </c>
       <c r="F181" t="s">
         <v>45</v>
       </c>
       <c r="G181" t="s">
         <v>12</v>
       </c>
       <c r="H181" t="s">
         <v>46</v>
       </c>
       <c r="I181" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="182" spans="1:10">
       <c r="A182" s="1">
         <v>46195.0</v>
       </c>
       <c r="B182" t="s">
         <v>9</v>
       </c>
       <c r="D182" s="2">
-        <v>0.41666666666667</v>
+        <v>0.54166666666667</v>
       </c>
       <c r="E182" s="2">
-        <v>0.47916666666667</v>
+        <v>0.60416666666667</v>
       </c>
       <c r="F182" t="s">
         <v>63</v>
       </c>
       <c r="G182" t="s">
         <v>64</v>
       </c>
       <c r="H182" t="s">
         <v>13</v>
       </c>
       <c r="I182" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="183" spans="1:10">
       <c r="A183" s="1">
         <v>46196.0</v>
       </c>
       <c r="B183" t="s">
         <v>18</v>
       </c>
       <c r="D183" s="2">
         <v>0.45833333333333</v>
       </c>
       <c r="E183" s="2">