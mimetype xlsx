--- v0 (2026-04-12)
+++ v1 (2026-07-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Plan zajęć" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
   <si>
     <t>Termin</t>
   </si>
   <si>
     <t>Dzień</t>
   </si>
   <si>
     <t>PG</t>
   </si>
   <si>
     <t>Od</t>
   </si>
   <si>
     <t>Do</t>
   </si>
   <si>
     <t>Przedmiot</t>
   </si>
   <si>
     <t>RZ</t>
   </si>
   <si>
     <t>Nauczyciel</t>
   </si>
   <si>
@@ -206,54 +206,69 @@
   <si>
     <t>dr inż. Jarosław Falicki</t>
   </si>
   <si>
     <t>B311 A-11</t>
   </si>
   <si>
     <t>02a C-2</t>
   </si>
   <si>
     <t>Wytrzymałość materiałów I (L)</t>
   </si>
   <si>
     <t>Mechanika techniczna II (W)</t>
   </si>
   <si>
     <t>302 A-2</t>
   </si>
   <si>
     <t>Pi</t>
   </si>
   <si>
     <t>H020 A-10</t>
   </si>
   <si>
+    <t>127 A-2</t>
+  </si>
+  <si>
+    <t>105 A-2</t>
+  </si>
+  <si>
+    <t>H109 A-10</t>
+  </si>
+  <si>
     <t>Wytrzymałość materiałów I (E)</t>
   </si>
   <si>
     <t>E</t>
+  </si>
+  <si>
+    <t>Nauka o materiałach II (E)</t>
+  </si>
+  <si>
+    <t>Matematyka II (E)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="yyyy/mm/dd;@"/>
   </numFmts>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
@@ -561,54 +576,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J303"/>
+  <dimension ref="A1:J307"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E303" sqref="E303"/>
+      <selection activeCell="E307" sqref="E307"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="54.13" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
@@ -5064,286 +5079,286 @@
       </c>
       <c r="F160" t="s">
         <v>37</v>
       </c>
       <c r="G160" t="s">
         <v>11</v>
       </c>
       <c r="H160" t="s">
         <v>38</v>
       </c>
       <c r="I160" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="161" spans="1:10">
       <c r="A161" s="1">
         <v>46141.0</v>
       </c>
       <c r="B161" t="s">
         <v>39</v>
       </c>
       <c r="C161" t="s">
         <v>17</v>
       </c>
       <c r="D161" s="2">
-        <v>0.45833333333333</v>
+        <v>0.38541666666667</v>
       </c>
       <c r="E161" s="2">
-        <v>0.52083333333333</v>
+        <v>0.44791666666667</v>
       </c>
       <c r="F161" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="G161" t="s">
         <v>19</v>
       </c>
       <c r="H161" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="I161" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
     </row>
     <row r="162" spans="1:10">
       <c r="A162" s="1">
         <v>46141.0</v>
       </c>
       <c r="B162" t="s">
         <v>39</v>
       </c>
       <c r="C162" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="D162" s="2">
-        <v>0.53125</v>
+        <v>0.45833333333333</v>
       </c>
       <c r="E162" s="2">
-        <v>0.59375</v>
+        <v>0.52083333333333</v>
       </c>
       <c r="F162" t="s">
         <v>32</v>
       </c>
       <c r="G162" t="s">
         <v>19</v>
       </c>
       <c r="H162" t="s">
         <v>33</v>
       </c>
       <c r="I162" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="163" spans="1:10">
       <c r="A163" s="1">
-        <v>46142.0</v>
+        <v>46141.0</v>
       </c>
       <c r="B163" t="s">
-        <v>46</v>
+        <v>39</v>
+      </c>
+      <c r="C163" t="s">
+        <v>22</v>
       </c>
       <c r="D163" s="2">
-        <v>0.31597222222222</v>
+        <v>0.53125</v>
       </c>
       <c r="E163" s="2">
-        <v>0.375</v>
+        <v>0.59375</v>
       </c>
       <c r="F163" t="s">
-        <v>47</v>
+        <v>32</v>
       </c>
       <c r="G163" t="s">
-        <v>45</v>
+        <v>19</v>
       </c>
       <c r="H163" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="I163" t="s">
-        <v>48</v>
+        <v>63</v>
       </c>
     </row>
     <row r="164" spans="1:10">
       <c r="A164" s="1">
         <v>46142.0</v>
       </c>
       <c r="B164" t="s">
         <v>46</v>
       </c>
-      <c r="C164" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D164" s="2">
-        <v>0.38541666666667</v>
+        <v>0.31597222222222</v>
       </c>
       <c r="E164" s="2">
-        <v>0.44791666666667</v>
+        <v>0.375</v>
       </c>
       <c r="F164" t="s">
-        <v>26</v>
+        <v>47</v>
       </c>
       <c r="G164" t="s">
-        <v>19</v>
+        <v>45</v>
       </c>
       <c r="H164" t="s">
-        <v>49</v>
+        <v>38</v>
       </c>
       <c r="I164" t="s">
-        <v>28</v>
+        <v>48</v>
       </c>
     </row>
     <row r="165" spans="1:10">
       <c r="A165" s="1">
         <v>46142.0</v>
       </c>
       <c r="B165" t="s">
         <v>46</v>
       </c>
       <c r="C165" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="D165" s="2">
         <v>0.38541666666667</v>
       </c>
       <c r="E165" s="2">
         <v>0.44791666666667</v>
       </c>
       <c r="F165" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="G165" t="s">
         <v>19</v>
       </c>
       <c r="H165" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="I165" t="s">
-        <v>36</v>
+        <v>28</v>
       </c>
     </row>
     <row r="166" spans="1:10">
       <c r="A166" s="1">
         <v>46142.0</v>
       </c>
       <c r="B166" t="s">
         <v>46</v>
       </c>
+      <c r="C166" t="s">
+        <v>17</v>
+      </c>
       <c r="D166" s="2">
-        <v>0.45833333333333</v>
+        <v>0.38541666666667</v>
       </c>
       <c r="E166" s="2">
-        <v>0.52083333333333</v>
+        <v>0.44791666666667</v>
       </c>
       <c r="F166" t="s">
-        <v>51</v>
+        <v>35</v>
       </c>
       <c r="G166" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="H166" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="I166" t="s">
-        <v>53</v>
+        <v>36</v>
       </c>
     </row>
     <row r="167" spans="1:10">
       <c r="A167" s="1">
-        <v>46146.0</v>
+        <v>46142.0</v>
       </c>
       <c r="B167" t="s">
-        <v>9</v>
+        <v>46</v>
       </c>
       <c r="D167" s="2">
-        <v>0.3125</v>
+        <v>0.45833333333333</v>
       </c>
       <c r="E167" s="2">
-        <v>0.375</v>
+        <v>0.52083333333333</v>
       </c>
       <c r="F167" t="s">
-        <v>10</v>
+        <v>51</v>
       </c>
       <c r="G167" t="s">
         <v>11</v>
       </c>
       <c r="H167" t="s">
-        <v>27</v>
+        <v>52</v>
       </c>
       <c r="I167" t="s">
-        <v>16</v>
+        <v>53</v>
       </c>
     </row>
     <row r="168" spans="1:10">
       <c r="A168" s="1">
         <v>46146.0</v>
       </c>
       <c r="B168" t="s">
         <v>9</v>
       </c>
       <c r="D168" s="2">
-        <v>0.45833333333333</v>
+        <v>0.3125</v>
       </c>
       <c r="E168" s="2">
-        <v>0.52083333333333</v>
+        <v>0.375</v>
       </c>
       <c r="F168" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="G168" t="s">
         <v>11</v>
       </c>
       <c r="H168" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="I168" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="169" spans="1:10">
       <c r="A169" s="1">
         <v>46146.0</v>
       </c>
       <c r="B169" t="s">
         <v>9</v>
       </c>
-      <c r="C169" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D169" s="2">
-        <v>0.53125</v>
+        <v>0.45833333333333</v>
       </c>
       <c r="E169" s="2">
-        <v>0.59375</v>
+        <v>0.52083333333333</v>
       </c>
       <c r="F169" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="G169" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="H169" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="I169" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
     </row>
     <row r="170" spans="1:10">
       <c r="A170" s="1">
         <v>46146.0</v>
       </c>
       <c r="B170" t="s">
         <v>9</v>
       </c>
       <c r="C170" t="s">
         <v>22</v>
       </c>
       <c r="D170" s="2">
         <v>0.53125</v>
       </c>
       <c r="E170" s="2">
         <v>0.59375</v>
       </c>
       <c r="F170" t="s">
         <v>23</v>
       </c>
       <c r="G170" t="s">
         <v>19</v>
       </c>
       <c r="H170" t="s">
@@ -7981,51 +7996,51 @@
       <c r="A265" s="1">
         <v>46181.0</v>
       </c>
       <c r="B265" t="s">
         <v>9</v>
       </c>
       <c r="C265" t="s">
         <v>17</v>
       </c>
       <c r="D265" s="2">
         <v>0.53125</v>
       </c>
       <c r="E265" s="2">
         <v>0.59375</v>
       </c>
       <c r="F265" t="s">
         <v>18</v>
       </c>
       <c r="G265" t="s">
         <v>19</v>
       </c>
       <c r="H265" t="s">
         <v>20</v>
       </c>
       <c r="I265" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
     </row>
     <row r="266" spans="1:10">
       <c r="A266" s="1">
         <v>46181.0</v>
       </c>
       <c r="B266" t="s">
         <v>9</v>
       </c>
       <c r="C266" t="s">
         <v>22</v>
       </c>
       <c r="D266" s="2">
         <v>0.53125</v>
       </c>
       <c r="E266" s="2">
         <v>0.59375</v>
       </c>
       <c r="F266" t="s">
         <v>23</v>
       </c>
       <c r="G266" t="s">
         <v>19</v>
       </c>
       <c r="H266" t="s">
@@ -8221,709 +8236,709 @@
       </c>
       <c r="E273" s="2">
         <v>0.66666666666667</v>
       </c>
       <c r="F273" t="s">
         <v>37</v>
       </c>
       <c r="G273" t="s">
         <v>11</v>
       </c>
       <c r="H273" t="s">
         <v>38</v>
       </c>
       <c r="I273" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="274" spans="1:10">
       <c r="A274" s="1">
         <v>46183.0</v>
       </c>
       <c r="B274" t="s">
         <v>39</v>
       </c>
       <c r="C274" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="D274" s="2">
-        <v>0.3125</v>
+        <v>0.38541666666667</v>
       </c>
       <c r="E274" s="2">
-        <v>0.375</v>
+        <v>0.44791666666667</v>
       </c>
       <c r="F274" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="G274" t="s">
         <v>19</v>
       </c>
       <c r="H274" t="s">
-        <v>27</v>
+        <v>40</v>
       </c>
       <c r="I274" t="s">
-        <v>28</v>
+        <v>41</v>
       </c>
     </row>
     <row r="275" spans="1:10">
       <c r="A275" s="1">
         <v>46183.0</v>
       </c>
       <c r="B275" t="s">
         <v>39</v>
       </c>
       <c r="C275" t="s">
         <v>22</v>
       </c>
       <c r="D275" s="2">
-        <v>0.38541666666667</v>
+        <v>0.46180555555556</v>
       </c>
       <c r="E275" s="2">
-        <v>0.44791666666667</v>
+        <v>0.52083333333333</v>
       </c>
       <c r="F275" t="s">
-        <v>18</v>
+        <v>54</v>
       </c>
       <c r="G275" t="s">
-        <v>19</v>
+        <v>55</v>
       </c>
       <c r="H275" t="s">
-        <v>40</v>
+        <v>56</v>
       </c>
       <c r="I275" t="s">
-        <v>41</v>
+        <v>57</v>
       </c>
     </row>
     <row r="276" spans="1:10">
       <c r="A276" s="1">
         <v>46183.0</v>
       </c>
       <c r="B276" t="s">
         <v>39</v>
       </c>
-      <c r="C276" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D276" s="2">
-        <v>0.46180555555556</v>
+        <v>0.60416666666667</v>
       </c>
       <c r="E276" s="2">
-        <v>0.52083333333333</v>
+        <v>0.66666666666667</v>
       </c>
       <c r="F276" t="s">
-        <v>54</v>
+        <v>42</v>
       </c>
       <c r="G276" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="H276" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="I276" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
     </row>
     <row r="277" spans="1:10">
       <c r="A277" s="1">
         <v>46183.0</v>
       </c>
       <c r="B277" t="s">
         <v>39</v>
       </c>
       <c r="D277" s="2">
-        <v>0.60416666666667</v>
+        <v>0.67708333333333</v>
       </c>
       <c r="E277" s="2">
-        <v>0.66666666666667</v>
+        <v>0.73958333333333</v>
       </c>
       <c r="F277" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="G277" t="s">
-        <v>11</v>
+        <v>45</v>
       </c>
       <c r="H277" t="s">
         <v>43</v>
       </c>
       <c r="I277" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="278" spans="1:10">
       <c r="A278" s="1">
-        <v>46183.0</v>
+        <v>46184.0</v>
       </c>
       <c r="B278" t="s">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="D278" s="2">
-        <v>0.67708333333333</v>
+        <v>0.31597222222222</v>
       </c>
       <c r="E278" s="2">
-        <v>0.73958333333333</v>
+        <v>0.375</v>
       </c>
       <c r="F278" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="G278" t="s">
         <v>45</v>
       </c>
       <c r="H278" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="I278" t="s">
-        <v>61</v>
+        <v>48</v>
       </c>
     </row>
     <row r="279" spans="1:10">
       <c r="A279" s="1">
         <v>46184.0</v>
       </c>
       <c r="B279" t="s">
         <v>46</v>
       </c>
+      <c r="C279" t="s">
+        <v>17</v>
+      </c>
       <c r="D279" s="2">
-        <v>0.31597222222222</v>
+        <v>0.38541666666667</v>
       </c>
       <c r="E279" s="2">
-        <v>0.375</v>
+        <v>0.44791666666667</v>
       </c>
       <c r="F279" t="s">
-        <v>47</v>
+        <v>26</v>
       </c>
       <c r="G279" t="s">
-        <v>45</v>
+        <v>19</v>
       </c>
       <c r="H279" t="s">
-        <v>38</v>
+        <v>27</v>
       </c>
       <c r="I279" t="s">
-        <v>48</v>
+        <v>28</v>
       </c>
     </row>
     <row r="280" spans="1:10">
       <c r="A280" s="1">
         <v>46184.0</v>
       </c>
       <c r="B280" t="s">
         <v>46</v>
       </c>
       <c r="C280" t="s">
         <v>22</v>
       </c>
       <c r="D280" s="2">
         <v>0.38541666666667</v>
       </c>
       <c r="E280" s="2">
         <v>0.44791666666667</v>
       </c>
       <c r="F280" t="s">
         <v>26</v>
       </c>
       <c r="G280" t="s">
         <v>19</v>
       </c>
       <c r="H280" t="s">
         <v>49</v>
       </c>
       <c r="I280" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="281" spans="1:10">
       <c r="A281" s="1">
         <v>46184.0</v>
       </c>
       <c r="B281" t="s">
         <v>46</v>
       </c>
-      <c r="C281" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D281" s="2">
-        <v>0.38541666666667</v>
+        <v>0.45833333333333</v>
       </c>
       <c r="E281" s="2">
-        <v>0.44791666666667</v>
+        <v>0.52083333333333</v>
       </c>
       <c r="F281" t="s">
-        <v>35</v>
+        <v>51</v>
       </c>
       <c r="G281" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="H281" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="I281" t="s">
-        <v>36</v>
+        <v>53</v>
       </c>
     </row>
     <row r="282" spans="1:10">
       <c r="A282" s="1">
-        <v>46184.0</v>
+        <v>46188.0</v>
       </c>
       <c r="B282" t="s">
-        <v>46</v>
+        <v>9</v>
       </c>
       <c r="D282" s="2">
-        <v>0.45833333333333</v>
+        <v>0.3125</v>
       </c>
       <c r="E282" s="2">
-        <v>0.52083333333333</v>
+        <v>0.375</v>
       </c>
       <c r="F282" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="G282" t="s">
         <v>11</v>
       </c>
       <c r="H282" t="s">
-        <v>52</v>
+        <v>27</v>
       </c>
       <c r="I282" t="s">
-        <v>53</v>
+        <v>16</v>
       </c>
     </row>
     <row r="283" spans="1:10">
       <c r="A283" s="1">
         <v>46188.0</v>
       </c>
       <c r="B283" t="s">
         <v>9</v>
       </c>
       <c r="D283" s="2">
-        <v>0.3125</v>
+        <v>0.45833333333333</v>
       </c>
       <c r="E283" s="2">
-        <v>0.375</v>
+        <v>0.52083333333333</v>
       </c>
       <c r="F283" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G283" t="s">
         <v>11</v>
       </c>
       <c r="H283" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="I283" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="284" spans="1:10">
       <c r="A284" s="1">
         <v>46188.0</v>
       </c>
       <c r="B284" t="s">
         <v>9</v>
       </c>
+      <c r="C284" t="s">
+        <v>17</v>
+      </c>
       <c r="D284" s="2">
-        <v>0.45833333333333</v>
+        <v>0.53125</v>
       </c>
       <c r="E284" s="2">
-        <v>0.52083333333333</v>
+        <v>0.59375</v>
       </c>
       <c r="F284" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G284" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="H284" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="I284" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
     </row>
     <row r="285" spans="1:10">
       <c r="A285" s="1">
         <v>46188.0</v>
       </c>
       <c r="B285" t="s">
         <v>9</v>
       </c>
       <c r="C285" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="D285" s="2">
         <v>0.53125</v>
       </c>
       <c r="E285" s="2">
         <v>0.59375</v>
       </c>
       <c r="F285" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="G285" t="s">
         <v>19</v>
       </c>
       <c r="H285" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="I285" t="s">
-        <v>58</v>
+        <v>25</v>
       </c>
     </row>
     <row r="286" spans="1:10">
       <c r="A286" s="1">
-        <v>46188.0</v>
+        <v>46189.0</v>
       </c>
       <c r="B286" t="s">
-        <v>9</v>
+        <v>29</v>
       </c>
       <c r="C286" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="D286" s="2">
-        <v>0.53125</v>
+        <v>0.38541666666667</v>
       </c>
       <c r="E286" s="2">
-        <v>0.59375</v>
+        <v>0.45138888888889</v>
       </c>
       <c r="F286" t="s">
-        <v>23</v>
+        <v>59</v>
       </c>
       <c r="G286" t="s">
         <v>19</v>
       </c>
       <c r="H286" t="s">
-        <v>24</v>
+        <v>38</v>
       </c>
       <c r="I286" t="s">
-        <v>25</v>
+        <v>48</v>
       </c>
     </row>
     <row r="287" spans="1:10">
       <c r="A287" s="1">
         <v>46189.0</v>
       </c>
       <c r="B287" t="s">
         <v>29</v>
       </c>
       <c r="C287" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="D287" s="2">
-        <v>0.38541666666667</v>
+        <v>0.45833333333333</v>
       </c>
       <c r="E287" s="2">
-        <v>0.45138888888889</v>
+        <v>0.52083333333333</v>
       </c>
       <c r="F287" t="s">
-        <v>59</v>
+        <v>32</v>
       </c>
       <c r="G287" t="s">
         <v>19</v>
       </c>
       <c r="H287" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="I287" t="s">
-        <v>48</v>
+        <v>63</v>
       </c>
     </row>
     <row r="288" spans="1:10">
       <c r="A288" s="1">
         <v>46189.0</v>
       </c>
       <c r="B288" t="s">
         <v>29</v>
       </c>
       <c r="C288" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="D288" s="2">
         <v>0.45833333333333</v>
       </c>
       <c r="E288" s="2">
         <v>0.52083333333333</v>
       </c>
       <c r="F288" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="G288" t="s">
         <v>19</v>
       </c>
       <c r="H288" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="I288" t="s">
-        <v>63</v>
+        <v>25</v>
       </c>
     </row>
     <row r="289" spans="1:10">
       <c r="A289" s="1">
         <v>46189.0</v>
       </c>
       <c r="B289" t="s">
         <v>29</v>
       </c>
       <c r="C289" t="s">
         <v>17</v>
       </c>
       <c r="D289" s="2">
-        <v>0.45833333333333</v>
+        <v>0.53125</v>
       </c>
       <c r="E289" s="2">
-        <v>0.52083333333333</v>
+        <v>0.59375</v>
       </c>
       <c r="F289" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="G289" t="s">
         <v>19</v>
       </c>
       <c r="H289" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="I289" t="s">
-        <v>25</v>
+        <v>63</v>
       </c>
     </row>
     <row r="290" spans="1:10">
       <c r="A290" s="1">
         <v>46189.0</v>
       </c>
       <c r="B290" t="s">
         <v>29</v>
       </c>
       <c r="C290" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="D290" s="2">
         <v>0.53125</v>
       </c>
       <c r="E290" s="2">
         <v>0.59375</v>
       </c>
       <c r="F290" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="G290" t="s">
         <v>19</v>
       </c>
       <c r="H290" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
       <c r="I290" t="s">
-        <v>63</v>
+        <v>36</v>
       </c>
     </row>
     <row r="291" spans="1:10">
       <c r="A291" s="1">
         <v>46189.0</v>
       </c>
       <c r="B291" t="s">
         <v>29</v>
       </c>
-      <c r="C291" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D291" s="2">
-        <v>0.53125</v>
+        <v>0.60416666666667</v>
       </c>
       <c r="E291" s="2">
-        <v>0.59375</v>
+        <v>0.66666666666667</v>
       </c>
       <c r="F291" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="G291" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="H291" t="s">
-        <v>15</v>
+        <v>38</v>
       </c>
       <c r="I291" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
     </row>
     <row r="292" spans="1:10">
       <c r="A292" s="1">
-        <v>46189.0</v>
+        <v>46190.0</v>
       </c>
       <c r="B292" t="s">
-        <v>29</v>
+        <v>39</v>
+      </c>
+      <c r="C292" t="s">
+        <v>17</v>
       </c>
       <c r="D292" s="2">
-        <v>0.60416666666667</v>
+        <v>0.3125</v>
       </c>
       <c r="E292" s="2">
-        <v>0.66666666666667</v>
+        <v>0.375</v>
       </c>
       <c r="F292" t="s">
-        <v>37</v>
+        <v>26</v>
       </c>
       <c r="G292" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="H292" t="s">
-        <v>38</v>
+        <v>27</v>
       </c>
       <c r="I292" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
     </row>
     <row r="293" spans="1:10">
       <c r="A293" s="1">
         <v>46190.0</v>
       </c>
       <c r="B293" t="s">
         <v>39</v>
       </c>
       <c r="C293" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="D293" s="2">
-        <v>0.3125</v>
+        <v>0.38541666666667</v>
       </c>
       <c r="E293" s="2">
-        <v>0.375</v>
+        <v>0.44791666666667</v>
       </c>
       <c r="F293" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="G293" t="s">
         <v>19</v>
       </c>
       <c r="H293" t="s">
-        <v>27</v>
+        <v>40</v>
       </c>
       <c r="I293" t="s">
-        <v>28</v>
+        <v>41</v>
       </c>
     </row>
     <row r="294" spans="1:10">
       <c r="A294" s="1">
         <v>46190.0</v>
       </c>
       <c r="B294" t="s">
         <v>39</v>
       </c>
       <c r="C294" t="s">
         <v>22</v>
       </c>
       <c r="D294" s="2">
-        <v>0.38541666666667</v>
+        <v>0.46180555555556</v>
       </c>
       <c r="E294" s="2">
-        <v>0.44791666666667</v>
+        <v>0.52083333333333</v>
       </c>
       <c r="F294" t="s">
-        <v>18</v>
+        <v>54</v>
       </c>
       <c r="G294" t="s">
-        <v>19</v>
+        <v>55</v>
       </c>
       <c r="H294" t="s">
-        <v>40</v>
+        <v>56</v>
       </c>
       <c r="I294" t="s">
-        <v>41</v>
+        <v>57</v>
       </c>
     </row>
     <row r="295" spans="1:10">
       <c r="A295" s="1">
         <v>46190.0</v>
       </c>
       <c r="B295" t="s">
         <v>39</v>
       </c>
-      <c r="C295" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D295" s="2">
-        <v>0.46180555555556</v>
+        <v>0.60416666666667</v>
       </c>
       <c r="E295" s="2">
-        <v>0.52083333333333</v>
+        <v>0.66666666666667</v>
       </c>
       <c r="F295" t="s">
-        <v>54</v>
+        <v>42</v>
       </c>
       <c r="G295" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="H295" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="I295" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
     </row>
     <row r="296" spans="1:10">
       <c r="A296" s="1">
         <v>46190.0</v>
       </c>
       <c r="B296" t="s">
         <v>39</v>
       </c>
       <c r="D296" s="2">
-        <v>0.60416666666667</v>
+        <v>0.67708333333333</v>
       </c>
       <c r="E296" s="2">
-        <v>0.66666666666667</v>
+        <v>0.73958333333333</v>
       </c>
       <c r="F296" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="G296" t="s">
-        <v>11</v>
+        <v>45</v>
       </c>
       <c r="H296" t="s">
         <v>43</v>
       </c>
       <c r="I296" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="297" spans="1:10">
       <c r="A297" s="1">
-        <v>46190.0</v>
+        <v>46191.0</v>
       </c>
       <c r="B297" t="s">
-        <v>39</v>
+        <v>46</v>
+      </c>
+      <c r="C297" t="s">
+        <v>17</v>
       </c>
       <c r="D297" s="2">
-        <v>0.67708333333333</v>
+        <v>0.3125</v>
       </c>
       <c r="E297" s="2">
-        <v>0.73958333333333</v>
+        <v>0.375</v>
       </c>
       <c r="F297" t="s">
-        <v>44</v>
+        <v>35</v>
       </c>
       <c r="G297" t="s">
-        <v>45</v>
+        <v>19</v>
       </c>
       <c r="H297" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="I297" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="298" spans="1:10">
       <c r="A298" s="1">
         <v>46191.0</v>
       </c>
       <c r="B298" t="s">
         <v>46</v>
       </c>
       <c r="C298" t="s">
         <v>22</v>
       </c>
       <c r="D298" s="2">
         <v>0.3125</v>
       </c>
       <c r="E298" s="2">
         <v>0.37847222222222</v>
       </c>
       <c r="F298" t="s">
         <v>59</v>
       </c>
       <c r="G298" t="s">
         <v>19</v>
       </c>
       <c r="H298" t="s">
@@ -9009,86 +9024,190 @@
       </c>
       <c r="G301" t="s">
         <v>11</v>
       </c>
       <c r="H301" t="s">
         <v>52</v>
       </c>
       <c r="I301" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="302" spans="1:10">
       <c r="A302" s="1">
         <v>46195.0</v>
       </c>
       <c r="B302" t="s">
         <v>9</v>
       </c>
       <c r="D302" s="2">
         <v>0.45833333333333</v>
       </c>
       <c r="E302" s="2">
         <v>0.52083333333333</v>
       </c>
       <c r="F302" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="G302" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="H302" t="s">
         <v>38</v>
       </c>
       <c r="I302" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="303" spans="1:10">
       <c r="A303" s="1">
-        <v>46267.0</v>
+        <v>46196.0</v>
       </c>
       <c r="B303" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
       <c r="D303" s="2">
-        <v>0.45833333333333</v>
+        <v>0.38541666666667</v>
       </c>
       <c r="E303" s="2">
-        <v>0.52083333333333</v>
+        <v>0.44791666666667</v>
       </c>
       <c r="F303" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="G303" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="H303" t="s">
-        <v>38</v>
+        <v>15</v>
       </c>
       <c r="I303" t="s">
         <v>31</v>
+      </c>
+    </row>
+    <row r="304" spans="1:10">
+      <c r="A304" s="1">
+        <v>46199.0</v>
+      </c>
+      <c r="B304" t="s">
+        <v>62</v>
+      </c>
+      <c r="D304" s="2">
+        <v>0.45833333333333</v>
+      </c>
+      <c r="E304" s="2">
+        <v>0.54166666666667</v>
+      </c>
+      <c r="F304" t="s">
+        <v>70</v>
+      </c>
+      <c r="G304" t="s">
+        <v>68</v>
+      </c>
+      <c r="H304" t="s">
+        <v>43</v>
+      </c>
+      <c r="I304" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="305" spans="1:10">
+      <c r="A305" s="1">
+        <v>46267.0</v>
+      </c>
+      <c r="B305" t="s">
+        <v>39</v>
+      </c>
+      <c r="D305" s="2">
+        <v>0.45833333333333</v>
+      </c>
+      <c r="E305" s="2">
+        <v>0.52083333333333</v>
+      </c>
+      <c r="F305" t="s">
+        <v>67</v>
+      </c>
+      <c r="G305" t="s">
+        <v>68</v>
+      </c>
+      <c r="H305" t="s">
+        <v>38</v>
+      </c>
+      <c r="I305" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="306" spans="1:10">
+      <c r="A306" s="1">
+        <v>46268.0</v>
+      </c>
+      <c r="B306" t="s">
+        <v>46</v>
+      </c>
+      <c r="D306" s="2">
+        <v>0.45833333333333</v>
+      </c>
+      <c r="E306" s="2">
+        <v>0.52083333333333</v>
+      </c>
+      <c r="F306" t="s">
+        <v>69</v>
+      </c>
+      <c r="G306" t="s">
+        <v>68</v>
+      </c>
+      <c r="H306" t="s">
+        <v>15</v>
+      </c>
+      <c r="I306" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="307" spans="1:10">
+      <c r="A307" s="1">
+        <v>46269.0</v>
+      </c>
+      <c r="B307" t="s">
+        <v>62</v>
+      </c>
+      <c r="D307" s="2">
+        <v>0.45833333333333</v>
+      </c>
+      <c r="E307" s="2">
+        <v>0.54166666666667</v>
+      </c>
+      <c r="F307" t="s">
+        <v>70</v>
+      </c>
+      <c r="G307" t="s">
+        <v>68</v>
+      </c>
+      <c r="H307" t="s">
+        <v>43</v>
+      </c>
+      <c r="I307" t="s">
+        <v>61</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>