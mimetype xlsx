--- v0 (2026-02-25)
+++ v1 (2026-05-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Plan zajęć" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
   <si>
     <t>Termin</t>
   </si>
   <si>
     <t>Dzień</t>
   </si>
   <si>
     <t>PG</t>
   </si>
   <si>
     <t>Od</t>
   </si>
   <si>
     <t>Do</t>
   </si>
   <si>
     <t>Przedmiot</t>
   </si>
   <si>
     <t>RZ</t>
   </si>
   <si>
     <t>Nauczyciel</t>
   </si>
   <si>
@@ -110,81 +110,84 @@
   <si>
     <t>Badania konstrukcji lotniczych (W)</t>
   </si>
   <si>
     <t>B104 A-11</t>
   </si>
   <si>
     <t>Śr</t>
   </si>
   <si>
     <t>Wytrzymałość konstrukcji lotniczych (W)</t>
   </si>
   <si>
     <t>dr inż. Dariusz Michalski, prof. UZ</t>
   </si>
   <si>
     <t>Systemy CAx w modelowaniu i projektowaniu konstrukcji lotniczych (P)</t>
   </si>
   <si>
     <t>P</t>
   </si>
   <si>
     <t>dr inż. Marek Malinowski</t>
   </si>
   <si>
-    <t>B301 A-11</t>
+    <t>B401 A-11</t>
   </si>
   <si>
     <t>Cz</t>
   </si>
   <si>
     <t>B118 A-11; H029 A-10; H129 A-10</t>
   </si>
   <si>
     <t>Diagnostyka silników lotniczych i samolotów (W)</t>
   </si>
   <si>
     <t>dr inż. Jarosław Falicki</t>
   </si>
   <si>
     <t>B118 A-11</t>
   </si>
   <si>
     <t>Elektrotechnika i mechatronika lotnicza (W)</t>
   </si>
   <si>
     <t>Wytrzymałość konstrukcji lotniczych (P)</t>
   </si>
   <si>
     <t>H028 A-10</t>
   </si>
   <si>
     <t>Systemy CAx w modelowaniu i projektowaniu konstrukcji lotniczych (W)</t>
   </si>
   <si>
     <t>B311 A-11</t>
+  </si>
+  <si>
+    <t>dr inż. Marek Malinowski; prof. dr hab. inż. Matthias Ziegenhorn</t>
   </si>
   <si>
     <t>Układy sterowania samolotów (W)</t>
   </si>
   <si>
     <t>dr inż. Joanna Cyganiuk</t>
   </si>
   <si>
     <t>Układy sterowania samolotów (L)</t>
   </si>
   <si>
     <t>dr inż. Edward Tertel</t>
   </si>
   <si>
     <t>B202 A-11</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="yyyy/mm/dd;@"/>
   </numFmts>
   <fonts count="1">
@@ -522,51 +525,51 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J153"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="E153" sqref="E153"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="81.266" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="3.428" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="58.843" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="76.553" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="37.705" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
@@ -746,54 +749,54 @@
       </c>
       <c r="E8" s="2">
         <v>0.52083333333333</v>
       </c>
       <c r="F8" t="s">
         <v>27</v>
       </c>
       <c r="G8" t="s">
         <v>11</v>
       </c>
       <c r="H8" t="s">
         <v>28</v>
       </c>
       <c r="I8" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" s="1">
         <v>46085.0</v>
       </c>
       <c r="B9" t="s">
         <v>26</v>
       </c>
       <c r="D9" s="2">
-        <v>0.60416666666667</v>
+        <v>0.63194444444444</v>
       </c>
       <c r="E9" s="2">
-        <v>0.66666666666667</v>
+        <v>0.6875</v>
       </c>
       <c r="F9" t="s">
         <v>29</v>
       </c>
       <c r="G9" t="s">
         <v>30</v>
       </c>
       <c r="H9" t="s">
         <v>31</v>
       </c>
       <c r="I9" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" s="1">
         <v>46086.0</v>
       </c>
       <c r="B10" t="s">
         <v>33</v>
       </c>
       <c r="D10" s="2">
         <v>0.31597222222222</v>
       </c>
       <c r="E10" s="2">
@@ -1304,51 +1307,51 @@
       </c>
       <c r="I29" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" s="1">
         <v>46106.0</v>
       </c>
       <c r="B30" t="s">
         <v>26</v>
       </c>
       <c r="D30" s="2">
         <v>0.53125</v>
       </c>
       <c r="E30" s="2">
         <v>0.59722222222222</v>
       </c>
       <c r="F30" t="s">
         <v>41</v>
       </c>
       <c r="G30" t="s">
         <v>11</v>
       </c>
       <c r="H30" t="s">
-        <v>31</v>
+        <v>43</v>
       </c>
       <c r="I30" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31" s="1">
         <v>46106.0</v>
       </c>
       <c r="B31" t="s">
         <v>26</v>
       </c>
       <c r="D31" s="2">
         <v>0.60416666666667</v>
       </c>
       <c r="E31" s="2">
         <v>0.66666666666667</v>
       </c>
       <c r="F31" t="s">
         <v>29</v>
       </c>
       <c r="G31" t="s">
         <v>30</v>
       </c>
       <c r="H31" t="s">
@@ -2364,86 +2367,86 @@
       </c>
       <c r="G70" t="s">
         <v>15</v>
       </c>
       <c r="H70" t="s">
         <v>12</v>
       </c>
       <c r="I70" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="71" spans="1:10">
       <c r="A71" s="1">
         <v>46142.0</v>
       </c>
       <c r="B71" t="s">
         <v>33</v>
       </c>
       <c r="D71" s="2">
         <v>0.53125</v>
       </c>
       <c r="E71" s="2">
         <v>0.59722222222222</v>
       </c>
       <c r="F71" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="G71" t="s">
         <v>11</v>
       </c>
       <c r="H71" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="I71" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="72" spans="1:10">
       <c r="A72" s="1">
         <v>46142.0</v>
       </c>
       <c r="B72" t="s">
         <v>33</v>
       </c>
       <c r="D72" s="2">
         <v>0.60416666666667</v>
       </c>
       <c r="E72" s="2">
         <v>0.67013888888889</v>
       </c>
       <c r="F72" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="G72" t="s">
         <v>15</v>
       </c>
       <c r="H72" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="I72" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
     </row>
     <row r="73" spans="1:10">
       <c r="A73" s="1">
         <v>46147.0</v>
       </c>
       <c r="B73" t="s">
         <v>17</v>
       </c>
       <c r="D73" s="2">
         <v>0.3125</v>
       </c>
       <c r="E73" s="2">
         <v>0.37847222222222</v>
       </c>
       <c r="F73" t="s">
         <v>38</v>
       </c>
       <c r="G73" t="s">
         <v>11</v>
       </c>
       <c r="H73" t="s">
         <v>19</v>
       </c>
       <c r="I73" t="s">
@@ -2650,86 +2653,86 @@
       </c>
       <c r="G81" t="s">
         <v>15</v>
       </c>
       <c r="H81" t="s">
         <v>12</v>
       </c>
       <c r="I81" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="82" spans="1:10">
       <c r="A82" s="1">
         <v>46149.0</v>
       </c>
       <c r="B82" t="s">
         <v>33</v>
       </c>
       <c r="D82" s="2">
         <v>0.53125</v>
       </c>
       <c r="E82" s="2">
         <v>0.59722222222222</v>
       </c>
       <c r="F82" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="G82" t="s">
         <v>11</v>
       </c>
       <c r="H82" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="I82" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="83" spans="1:10">
       <c r="A83" s="1">
         <v>46149.0</v>
       </c>
       <c r="B83" t="s">
         <v>33</v>
       </c>
       <c r="D83" s="2">
         <v>0.60416666666667</v>
       </c>
       <c r="E83" s="2">
         <v>0.67013888888889</v>
       </c>
       <c r="F83" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="G83" t="s">
         <v>15</v>
       </c>
       <c r="H83" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="I83" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
     </row>
     <row r="84" spans="1:10">
       <c r="A84" s="1">
         <v>46153.0</v>
       </c>
       <c r="B84" t="s">
         <v>9</v>
       </c>
       <c r="D84" s="2">
         <v>0.38541666666667</v>
       </c>
       <c r="E84" s="2">
         <v>0.44791666666667</v>
       </c>
       <c r="F84" t="s">
         <v>10</v>
       </c>
       <c r="G84" t="s">
         <v>11</v>
       </c>
       <c r="H84" t="s">
         <v>12</v>
       </c>
       <c r="I84" t="s">
@@ -3014,86 +3017,86 @@
       </c>
       <c r="G95" t="s">
         <v>15</v>
       </c>
       <c r="H95" t="s">
         <v>12</v>
       </c>
       <c r="I95" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="96" spans="1:10">
       <c r="A96" s="1">
         <v>46156.0</v>
       </c>
       <c r="B96" t="s">
         <v>33</v>
       </c>
       <c r="D96" s="2">
         <v>0.53125</v>
       </c>
       <c r="E96" s="2">
         <v>0.59722222222222</v>
       </c>
       <c r="F96" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="G96" t="s">
         <v>11</v>
       </c>
       <c r="H96" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="I96" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="97" spans="1:10">
       <c r="A97" s="1">
         <v>46156.0</v>
       </c>
       <c r="B97" t="s">
         <v>33</v>
       </c>
       <c r="D97" s="2">
         <v>0.60416666666667</v>
       </c>
       <c r="E97" s="2">
         <v>0.67013888888889</v>
       </c>
       <c r="F97" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="G97" t="s">
         <v>15</v>
       </c>
       <c r="H97" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="I97" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
     </row>
     <row r="98" spans="1:10">
       <c r="A98" s="1">
         <v>46160.0</v>
       </c>
       <c r="B98" t="s">
         <v>9</v>
       </c>
       <c r="D98" s="2">
         <v>0.38541666666667</v>
       </c>
       <c r="E98" s="2">
         <v>0.44791666666667</v>
       </c>
       <c r="F98" t="s">
         <v>10</v>
       </c>
       <c r="G98" t="s">
         <v>11</v>
       </c>
       <c r="H98" t="s">
         <v>12</v>
       </c>
       <c r="I98" t="s">
@@ -3300,86 +3303,86 @@
       </c>
       <c r="G106" t="s">
         <v>30</v>
       </c>
       <c r="H106" t="s">
         <v>31</v>
       </c>
       <c r="I106" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="107" spans="1:10">
       <c r="A107" s="1">
         <v>46163.0</v>
       </c>
       <c r="B107" t="s">
         <v>33</v>
       </c>
       <c r="D107" s="2">
         <v>0.53125</v>
       </c>
       <c r="E107" s="2">
         <v>0.59722222222222</v>
       </c>
       <c r="F107" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="G107" t="s">
         <v>11</v>
       </c>
       <c r="H107" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="I107" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="108" spans="1:10">
       <c r="A108" s="1">
         <v>46163.0</v>
       </c>
       <c r="B108" t="s">
         <v>33</v>
       </c>
       <c r="D108" s="2">
         <v>0.60416666666667</v>
       </c>
       <c r="E108" s="2">
         <v>0.67013888888889</v>
       </c>
       <c r="F108" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="G108" t="s">
         <v>15</v>
       </c>
       <c r="H108" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="I108" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
     </row>
     <row r="109" spans="1:10">
       <c r="A109" s="1">
         <v>46167.0</v>
       </c>
       <c r="B109" t="s">
         <v>9</v>
       </c>
       <c r="D109" s="2">
         <v>0.38541666666667</v>
       </c>
       <c r="E109" s="2">
         <v>0.44791666666667</v>
       </c>
       <c r="F109" t="s">
         <v>10</v>
       </c>
       <c r="G109" t="s">
         <v>11</v>
       </c>
       <c r="H109" t="s">
         <v>12</v>
       </c>
       <c r="I109" t="s">
@@ -3664,86 +3667,86 @@
       </c>
       <c r="G120" t="s">
         <v>15</v>
       </c>
       <c r="H120" t="s">
         <v>12</v>
       </c>
       <c r="I120" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="121" spans="1:10">
       <c r="A121" s="1">
         <v>46170.0</v>
       </c>
       <c r="B121" t="s">
         <v>33</v>
       </c>
       <c r="D121" s="2">
         <v>0.53125</v>
       </c>
       <c r="E121" s="2">
         <v>0.59722222222222</v>
       </c>
       <c r="F121" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="G121" t="s">
         <v>11</v>
       </c>
       <c r="H121" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="I121" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="122" spans="1:10">
       <c r="A122" s="1">
         <v>46170.0</v>
       </c>
       <c r="B122" t="s">
         <v>33</v>
       </c>
       <c r="D122" s="2">
         <v>0.60416666666667</v>
       </c>
       <c r="E122" s="2">
         <v>0.67013888888889</v>
       </c>
       <c r="F122" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="G122" t="s">
         <v>15</v>
       </c>
       <c r="H122" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="I122" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
     </row>
     <row r="123" spans="1:10">
       <c r="A123" s="1">
         <v>46175.0</v>
       </c>
       <c r="B123" t="s">
         <v>17</v>
       </c>
       <c r="D123" s="2">
         <v>0.3125</v>
       </c>
       <c r="E123" s="2">
         <v>0.37847222222222</v>
       </c>
       <c r="F123" t="s">
         <v>38</v>
       </c>
       <c r="G123" t="s">
         <v>11</v>
       </c>
       <c r="H123" t="s">
         <v>19</v>
       </c>
       <c r="I123" t="s">
@@ -4184,86 +4187,86 @@
       </c>
       <c r="G140" t="s">
         <v>15</v>
       </c>
       <c r="H140" t="s">
         <v>12</v>
       </c>
       <c r="I140" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="141" spans="1:10">
       <c r="A141" s="1">
         <v>46184.0</v>
       </c>
       <c r="B141" t="s">
         <v>33</v>
       </c>
       <c r="D141" s="2">
         <v>0.53125</v>
       </c>
       <c r="E141" s="2">
         <v>0.59722222222222</v>
       </c>
       <c r="F141" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="G141" t="s">
         <v>11</v>
       </c>
       <c r="H141" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="I141" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="142" spans="1:10">
       <c r="A142" s="1">
         <v>46184.0</v>
       </c>
       <c r="B142" t="s">
         <v>33</v>
       </c>
       <c r="D142" s="2">
         <v>0.60416666666667</v>
       </c>
       <c r="E142" s="2">
         <v>0.67013888888889</v>
       </c>
       <c r="F142" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="G142" t="s">
         <v>15</v>
       </c>
       <c r="H142" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="I142" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
     </row>
     <row r="143" spans="1:10">
       <c r="A143" s="1">
         <v>46189.0</v>
       </c>
       <c r="B143" t="s">
         <v>17</v>
       </c>
       <c r="D143" s="2">
         <v>0.3125</v>
       </c>
       <c r="E143" s="2">
         <v>0.37847222222222</v>
       </c>
       <c r="F143" t="s">
         <v>38</v>
       </c>
       <c r="G143" t="s">
         <v>11</v>
       </c>
       <c r="H143" t="s">
         <v>19</v>
       </c>
       <c r="I143" t="s">
@@ -4470,86 +4473,86 @@
       </c>
       <c r="G151" t="s">
         <v>15</v>
       </c>
       <c r="H151" t="s">
         <v>12</v>
       </c>
       <c r="I151" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="152" spans="1:10">
       <c r="A152" s="1">
         <v>46191.0</v>
       </c>
       <c r="B152" t="s">
         <v>33</v>
       </c>
       <c r="D152" s="2">
         <v>0.53125</v>
       </c>
       <c r="E152" s="2">
         <v>0.59722222222222</v>
       </c>
       <c r="F152" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="G152" t="s">
         <v>11</v>
       </c>
       <c r="H152" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="I152" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="153" spans="1:10">
       <c r="A153" s="1">
         <v>46191.0</v>
       </c>
       <c r="B153" t="s">
         <v>33</v>
       </c>
       <c r="D153" s="2">
         <v>0.60416666666667</v>
       </c>
       <c r="E153" s="2">
         <v>0.67013888888889</v>
       </c>
       <c r="F153" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="G153" t="s">
         <v>15</v>
       </c>
       <c r="H153" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="I153" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>