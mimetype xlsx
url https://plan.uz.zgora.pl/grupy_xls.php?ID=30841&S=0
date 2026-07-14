--- v1 (2026-05-28)
+++ v2 (2026-07-14)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Plan zajęć" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
   <si>
     <t>Termin</t>
   </si>
   <si>
     <t>Dzień</t>
   </si>
   <si>
     <t>PG</t>
   </si>
   <si>
     <t>Od</t>
   </si>
   <si>
     <t>Do</t>
   </si>
   <si>
     <t>Przedmiot</t>
   </si>
   <si>
     <t>RZ</t>
   </si>
   <si>
     <t>Nauczyciel</t>
   </si>
   <si>
@@ -159,50 +159,65 @@
     <t>H028 A-10</t>
   </si>
   <si>
     <t>Systemy CAx w modelowaniu i projektowaniu konstrukcji lotniczych (W)</t>
   </si>
   <si>
     <t>B311 A-11</t>
   </si>
   <si>
     <t>dr inż. Marek Malinowski; prof. dr hab. inż. Matthias Ziegenhorn</t>
   </si>
   <si>
     <t>Układy sterowania samolotów (W)</t>
   </si>
   <si>
     <t>dr inż. Joanna Cyganiuk</t>
   </si>
   <si>
     <t>Układy sterowania samolotów (L)</t>
   </si>
   <si>
     <t>dr inż. Edward Tertel</t>
   </si>
   <si>
     <t>B202 A-11</t>
+  </si>
+  <si>
+    <t>Badania konstrukcji lotniczych (E)</t>
+  </si>
+  <si>
+    <t>E</t>
+  </si>
+  <si>
+    <t>dr inż. Mariusz Michalski</t>
+  </si>
+  <si>
+    <t>Technologie i procedury napraw samolotów (E)</t>
+  </si>
+  <si>
+    <t>B301 A-11</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="yyyy/mm/dd;@"/>
   </numFmts>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
@@ -510,54 +525,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J153"/>
+  <dimension ref="A1:J157"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E153" sqref="E153"/>
+      <selection activeCell="E157" sqref="E157"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="81.266" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="76.553" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="37.705" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
@@ -4509,50 +4524,154 @@
     </row>
     <row r="153" spans="1:10">
       <c r="A153" s="1">
         <v>46191.0</v>
       </c>
       <c r="B153" t="s">
         <v>33</v>
       </c>
       <c r="D153" s="2">
         <v>0.60416666666667</v>
       </c>
       <c r="E153" s="2">
         <v>0.67013888888889</v>
       </c>
       <c r="F153" t="s">
         <v>46</v>
       </c>
       <c r="G153" t="s">
         <v>15</v>
       </c>
       <c r="H153" t="s">
         <v>47</v>
       </c>
       <c r="I153" t="s">
         <v>48</v>
+      </c>
+    </row>
+    <row r="154" spans="1:10">
+      <c r="A154" s="1">
+        <v>46196.0</v>
+      </c>
+      <c r="B154" t="s">
+        <v>17</v>
+      </c>
+      <c r="D154" s="2">
+        <v>0.375</v>
+      </c>
+      <c r="E154" s="2">
+        <v>0.4375</v>
+      </c>
+      <c r="F154" t="s">
+        <v>49</v>
+      </c>
+      <c r="G154" t="s">
+        <v>50</v>
+      </c>
+      <c r="H154" t="s">
+        <v>51</v>
+      </c>
+      <c r="I154" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="155" spans="1:10">
+      <c r="A155" s="1">
+        <v>46198.0</v>
+      </c>
+      <c r="B155" t="s">
+        <v>33</v>
+      </c>
+      <c r="D155" s="2">
+        <v>0.33333333333333</v>
+      </c>
+      <c r="E155" s="2">
+        <v>0.41666666666667</v>
+      </c>
+      <c r="F155" t="s">
+        <v>52</v>
+      </c>
+      <c r="G155" t="s">
+        <v>50</v>
+      </c>
+      <c r="H155" t="s">
+        <v>12</v>
+      </c>
+      <c r="I155" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="156" spans="1:10">
+      <c r="A156" s="1">
+        <v>46266.0</v>
+      </c>
+      <c r="B156" t="s">
+        <v>17</v>
+      </c>
+      <c r="D156" s="2">
+        <v>0.375</v>
+      </c>
+      <c r="E156" s="2">
+        <v>0.4375</v>
+      </c>
+      <c r="F156" t="s">
+        <v>49</v>
+      </c>
+      <c r="G156" t="s">
+        <v>50</v>
+      </c>
+      <c r="H156" t="s">
+        <v>51</v>
+      </c>
+      <c r="I156" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="157" spans="1:10">
+      <c r="A157" s="1">
+        <v>46268.0</v>
+      </c>
+      <c r="B157" t="s">
+        <v>33</v>
+      </c>
+      <c r="D157" s="2">
+        <v>0.33333333333333</v>
+      </c>
+      <c r="E157" s="2">
+        <v>0.41666666666667</v>
+      </c>
+      <c r="F157" t="s">
+        <v>52</v>
+      </c>
+      <c r="G157" t="s">
+        <v>50</v>
+      </c>
+      <c r="H157" t="s">
+        <v>12</v>
+      </c>
+      <c r="I157" t="s">
+        <v>53</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>