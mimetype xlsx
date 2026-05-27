--- v0 (2026-04-11)
+++ v1 (2026-05-27)
@@ -7358,103 +7358,103 @@
       <c r="A240" s="1">
         <v>46167.0</v>
       </c>
       <c r="B240" t="s">
         <v>9</v>
       </c>
       <c r="C240" t="s">
         <v>10</v>
       </c>
       <c r="D240" s="2">
         <v>0.38541666666667</v>
       </c>
       <c r="E240" s="2">
         <v>0.44791666666667</v>
       </c>
       <c r="F240" t="s">
         <v>19</v>
       </c>
       <c r="G240" t="s">
         <v>20</v>
       </c>
       <c r="H240" t="s">
         <v>13</v>
       </c>
       <c r="I240" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
     </row>
     <row r="241" spans="1:10">
       <c r="A241" s="1">
         <v>46167.0</v>
       </c>
       <c r="B241" t="s">
         <v>9</v>
       </c>
       <c r="C241" t="s">
         <v>10</v>
       </c>
       <c r="D241" s="2">
         <v>0.45833333333333</v>
       </c>
       <c r="E241" s="2">
         <v>0.52083333333333</v>
       </c>
       <c r="F241" t="s">
         <v>16</v>
       </c>
       <c r="G241" t="s">
         <v>12</v>
       </c>
       <c r="H241" t="s">
         <v>17</v>
       </c>
       <c r="I241" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="242" spans="1:10">
       <c r="A242" s="1">
         <v>46167.0</v>
       </c>
       <c r="B242" t="s">
         <v>9</v>
       </c>
       <c r="C242" t="s">
         <v>15</v>
       </c>
       <c r="D242" s="2">
         <v>0.45833333333333</v>
       </c>
       <c r="E242" s="2">
         <v>0.52083333333333</v>
       </c>
       <c r="F242" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="G242" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="H242" t="s">
         <v>13</v>
       </c>
       <c r="I242" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="243" spans="1:10">
       <c r="A243" s="1">
         <v>46167.0</v>
       </c>
       <c r="B243" t="s">
         <v>9</v>
       </c>
       <c r="D243" s="2">
         <v>0.60416666666667</v>
       </c>
       <c r="E243" s="2">
         <v>0.66319444444444</v>
       </c>
       <c r="F243" t="s">
         <v>22</v>
       </c>
       <c r="G243" t="s">
@@ -7691,54 +7691,54 @@
       </c>
       <c r="H251" t="s">
         <v>39</v>
       </c>
       <c r="I251" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="252" spans="1:10">
       <c r="A252" s="1">
         <v>46169.0</v>
       </c>
       <c r="B252" t="s">
         <v>35</v>
       </c>
       <c r="C252" t="s">
         <v>15</v>
       </c>
       <c r="D252" s="2">
         <v>0.60416666666667</v>
       </c>
       <c r="E252" s="2">
         <v>0.66666666666667</v>
       </c>
       <c r="F252" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="G252" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="H252" t="s">
         <v>13</v>
       </c>
       <c r="I252" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="253" spans="1:10">
       <c r="A253" s="1">
         <v>46170.0</v>
       </c>
       <c r="B253" t="s">
         <v>41</v>
       </c>
       <c r="C253" t="s">
         <v>15</v>
       </c>
       <c r="D253" s="2">
         <v>0.3125</v>
       </c>
       <c r="E253" s="2">
         <v>0.375</v>
       </c>
       <c r="F253" t="s">
@@ -7926,103 +7926,103 @@
       <c r="A260" s="1">
         <v>46174.0</v>
       </c>
       <c r="B260" t="s">
         <v>9</v>
       </c>
       <c r="C260" t="s">
         <v>10</v>
       </c>
       <c r="D260" s="2">
         <v>0.38541666666667</v>
       </c>
       <c r="E260" s="2">
         <v>0.44791666666667</v>
       </c>
       <c r="F260" t="s">
         <v>19</v>
       </c>
       <c r="G260" t="s">
         <v>20</v>
       </c>
       <c r="H260" t="s">
         <v>13</v>
       </c>
       <c r="I260" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
     </row>
     <row r="261" spans="1:10">
       <c r="A261" s="1">
         <v>46174.0</v>
       </c>
       <c r="B261" t="s">
         <v>9</v>
       </c>
       <c r="C261" t="s">
         <v>10</v>
       </c>
       <c r="D261" s="2">
         <v>0.45833333333333</v>
       </c>
       <c r="E261" s="2">
         <v>0.52083333333333</v>
       </c>
       <c r="F261" t="s">
         <v>16</v>
       </c>
       <c r="G261" t="s">
         <v>12</v>
       </c>
       <c r="H261" t="s">
         <v>17</v>
       </c>
       <c r="I261" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="262" spans="1:10">
       <c r="A262" s="1">
         <v>46174.0</v>
       </c>
       <c r="B262" t="s">
         <v>9</v>
       </c>
       <c r="C262" t="s">
         <v>15</v>
       </c>
       <c r="D262" s="2">
         <v>0.45833333333333</v>
       </c>
       <c r="E262" s="2">
         <v>0.52083333333333</v>
       </c>
       <c r="F262" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="G262" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="H262" t="s">
         <v>13</v>
       </c>
       <c r="I262" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="263" spans="1:10">
       <c r="A263" s="1">
         <v>46174.0</v>
       </c>
       <c r="B263" t="s">
         <v>9</v>
       </c>
       <c r="D263" s="2">
         <v>0.53125</v>
       </c>
       <c r="E263" s="2">
         <v>0.59722222222222</v>
       </c>
       <c r="F263" t="s">
         <v>53</v>
       </c>
       <c r="G263" t="s">
@@ -8285,54 +8285,54 @@
       </c>
       <c r="H272" t="s">
         <v>39</v>
       </c>
       <c r="I272" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="273" spans="1:10">
       <c r="A273" s="1">
         <v>46176.0</v>
       </c>
       <c r="B273" t="s">
         <v>35</v>
       </c>
       <c r="C273" t="s">
         <v>15</v>
       </c>
       <c r="D273" s="2">
         <v>0.60416666666667</v>
       </c>
       <c r="E273" s="2">
         <v>0.66666666666667</v>
       </c>
       <c r="F273" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="G273" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="H273" t="s">
         <v>13</v>
       </c>
       <c r="I273" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="274" spans="1:10">
       <c r="A274" s="1">
         <v>46181.0</v>
       </c>
       <c r="B274" t="s">
         <v>9</v>
       </c>
       <c r="C274" t="s">
         <v>10</v>
       </c>
       <c r="D274" s="2">
         <v>0.3125</v>
       </c>
       <c r="E274" s="2">
         <v>0.375</v>
       </c>
       <c r="F274" t="s">
@@ -8381,103 +8381,103 @@
       <c r="A276" s="1">
         <v>46181.0</v>
       </c>
       <c r="B276" t="s">
         <v>9</v>
       </c>
       <c r="C276" t="s">
         <v>10</v>
       </c>
       <c r="D276" s="2">
         <v>0.38541666666667</v>
       </c>
       <c r="E276" s="2">
         <v>0.44791666666667</v>
       </c>
       <c r="F276" t="s">
         <v>19</v>
       </c>
       <c r="G276" t="s">
         <v>20</v>
       </c>
       <c r="H276" t="s">
         <v>13</v>
       </c>
       <c r="I276" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
     </row>
     <row r="277" spans="1:10">
       <c r="A277" s="1">
         <v>46181.0</v>
       </c>
       <c r="B277" t="s">
         <v>9</v>
       </c>
       <c r="C277" t="s">
         <v>10</v>
       </c>
       <c r="D277" s="2">
         <v>0.45833333333333</v>
       </c>
       <c r="E277" s="2">
         <v>0.52083333333333</v>
       </c>
       <c r="F277" t="s">
         <v>16</v>
       </c>
       <c r="G277" t="s">
         <v>12</v>
       </c>
       <c r="H277" t="s">
         <v>17</v>
       </c>
       <c r="I277" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="278" spans="1:10">
       <c r="A278" s="1">
         <v>46181.0</v>
       </c>
       <c r="B278" t="s">
         <v>9</v>
       </c>
       <c r="C278" t="s">
         <v>15</v>
       </c>
       <c r="D278" s="2">
         <v>0.45833333333333</v>
       </c>
       <c r="E278" s="2">
         <v>0.52083333333333</v>
       </c>
       <c r="F278" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="G278" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="H278" t="s">
         <v>13</v>
       </c>
       <c r="I278" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="279" spans="1:10">
       <c r="A279" s="1">
         <v>46181.0</v>
       </c>
       <c r="B279" t="s">
         <v>9</v>
       </c>
       <c r="D279" s="2">
         <v>0.60416666666667</v>
       </c>
       <c r="E279" s="2">
         <v>0.66319444444444</v>
       </c>
       <c r="F279" t="s">
         <v>22</v>
       </c>
       <c r="G279" t="s">
@@ -8714,54 +8714,54 @@
       </c>
       <c r="H287" t="s">
         <v>39</v>
       </c>
       <c r="I287" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="288" spans="1:10">
       <c r="A288" s="1">
         <v>46183.0</v>
       </c>
       <c r="B288" t="s">
         <v>35</v>
       </c>
       <c r="C288" t="s">
         <v>15</v>
       </c>
       <c r="D288" s="2">
         <v>0.60416666666667</v>
       </c>
       <c r="E288" s="2">
         <v>0.66666666666667</v>
       </c>
       <c r="F288" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="G288" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="H288" t="s">
         <v>13</v>
       </c>
       <c r="I288" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="289" spans="1:10">
       <c r="A289" s="1">
         <v>46184.0</v>
       </c>
       <c r="B289" t="s">
         <v>41</v>
       </c>
       <c r="C289" t="s">
         <v>15</v>
       </c>
       <c r="D289" s="2">
         <v>0.3125</v>
       </c>
       <c r="E289" s="2">
         <v>0.375</v>
       </c>
       <c r="F289" t="s">
@@ -8949,103 +8949,103 @@
       <c r="A296" s="1">
         <v>46188.0</v>
       </c>
       <c r="B296" t="s">
         <v>9</v>
       </c>
       <c r="C296" t="s">
         <v>10</v>
       </c>
       <c r="D296" s="2">
         <v>0.38541666666667</v>
       </c>
       <c r="E296" s="2">
         <v>0.44791666666667</v>
       </c>
       <c r="F296" t="s">
         <v>19</v>
       </c>
       <c r="G296" t="s">
         <v>20</v>
       </c>
       <c r="H296" t="s">
         <v>13</v>
       </c>
       <c r="I296" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
     </row>
     <row r="297" spans="1:10">
       <c r="A297" s="1">
         <v>46188.0</v>
       </c>
       <c r="B297" t="s">
         <v>9</v>
       </c>
       <c r="C297" t="s">
         <v>10</v>
       </c>
       <c r="D297" s="2">
         <v>0.45833333333333</v>
       </c>
       <c r="E297" s="2">
         <v>0.52083333333333</v>
       </c>
       <c r="F297" t="s">
         <v>16</v>
       </c>
       <c r="G297" t="s">
         <v>12</v>
       </c>
       <c r="H297" t="s">
         <v>17</v>
       </c>
       <c r="I297" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="298" spans="1:10">
       <c r="A298" s="1">
         <v>46188.0</v>
       </c>
       <c r="B298" t="s">
         <v>9</v>
       </c>
       <c r="C298" t="s">
         <v>15</v>
       </c>
       <c r="D298" s="2">
         <v>0.45833333333333</v>
       </c>
       <c r="E298" s="2">
         <v>0.52083333333333</v>
       </c>
       <c r="F298" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="G298" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="H298" t="s">
         <v>13</v>
       </c>
       <c r="I298" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="299" spans="1:10">
       <c r="A299" s="1">
         <v>46188.0</v>
       </c>
       <c r="B299" t="s">
         <v>9</v>
       </c>
       <c r="D299" s="2">
         <v>0.53125</v>
       </c>
       <c r="E299" s="2">
         <v>0.59722222222222</v>
       </c>
       <c r="F299" t="s">
         <v>53</v>
       </c>
       <c r="G299" t="s">
@@ -9308,54 +9308,54 @@
       </c>
       <c r="H308" t="s">
         <v>39</v>
       </c>
       <c r="I308" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="309" spans="1:10">
       <c r="A309" s="1">
         <v>46190.0</v>
       </c>
       <c r="B309" t="s">
         <v>35</v>
       </c>
       <c r="C309" t="s">
         <v>15</v>
       </c>
       <c r="D309" s="2">
         <v>0.60416666666667</v>
       </c>
       <c r="E309" s="2">
         <v>0.66666666666667</v>
       </c>
       <c r="F309" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="G309" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="H309" t="s">
         <v>13</v>
       </c>
       <c r="I309" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="310" spans="1:10">
       <c r="A310" s="1">
         <v>46191.0</v>
       </c>
       <c r="B310" t="s">
         <v>41</v>
       </c>
       <c r="C310" t="s">
         <v>15</v>
       </c>
       <c r="D310" s="2">
         <v>0.3125</v>
       </c>
       <c r="E310" s="2">
         <v>0.375</v>
       </c>
       <c r="F310" t="s">