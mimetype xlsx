--- v1 (2026-05-27)
+++ v2 (2026-07-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Plan zajęć" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
   <si>
     <t>Termin</t>
   </si>
   <si>
     <t>Dzień</t>
   </si>
   <si>
     <t>PG</t>
   </si>
   <si>
     <t>Od</t>
   </si>
   <si>
     <t>Do</t>
   </si>
   <si>
     <t>Przedmiot</t>
   </si>
   <si>
     <t>RZ</t>
   </si>
   <si>
     <t>Nauczyciel</t>
   </si>
   <si>
@@ -201,50 +201,56 @@
     <t>Metody analizy danych w inżynierii bezpieczeństwa II (W)</t>
   </si>
   <si>
     <t>Podstawy elektrotechniki i elektroniki (W)</t>
   </si>
   <si>
     <t>15 A-5</t>
   </si>
   <si>
     <t>Prawna ochrona pracy (W)</t>
   </si>
   <si>
     <t>dr Maria Paszkowicz</t>
   </si>
   <si>
     <t>Prawna ochrona pracy (Ć)</t>
   </si>
   <si>
     <t>Ć</t>
   </si>
   <si>
     <t>Metody analizy danych w inżynierii bezpieczeństwa II (E)</t>
   </si>
   <si>
     <t>E</t>
+  </si>
+  <si>
+    <t>Informatyka (E)</t>
+  </si>
+  <si>
+    <t>B312 A-11</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="yyyy/mm/dd;@"/>
   </numFmts>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
@@ -552,54 +558,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J317"/>
+  <dimension ref="A1:J319"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E317" sqref="E317"/>
+      <selection activeCell="E319" sqref="E319"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="67.127" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
@@ -9513,72 +9519,124 @@
       </c>
       <c r="B316" t="s">
         <v>35</v>
       </c>
       <c r="D316" s="2">
         <v>0.41666666666667</v>
       </c>
       <c r="E316" s="2">
         <v>0.47916666666667</v>
       </c>
       <c r="F316" t="s">
         <v>61</v>
       </c>
       <c r="G316" t="s">
         <v>62</v>
       </c>
       <c r="H316" t="s">
         <v>13</v>
       </c>
       <c r="I316" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="317" spans="1:10">
       <c r="A317" s="1">
-        <v>46267.0</v>
+        <v>46198.0</v>
       </c>
       <c r="B317" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D317" s="2">
-        <v>0.41666666666667</v>
+        <v>0.5</v>
       </c>
       <c r="E317" s="2">
-        <v>0.47916666666667</v>
+        <v>0.5625</v>
       </c>
       <c r="F317" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="G317" t="s">
         <v>62</v>
       </c>
       <c r="H317" t="s">
+        <v>44</v>
+      </c>
+      <c r="I317" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="318" spans="1:10">
+      <c r="A318" s="1">
+        <v>46267.0</v>
+      </c>
+      <c r="B318" t="s">
+        <v>35</v>
+      </c>
+      <c r="D318" s="2">
+        <v>0.41666666666667</v>
+      </c>
+      <c r="E318" s="2">
+        <v>0.47916666666667</v>
+      </c>
+      <c r="F318" t="s">
+        <v>61</v>
+      </c>
+      <c r="G318" t="s">
+        <v>62</v>
+      </c>
+      <c r="H318" t="s">
         <v>13</v>
       </c>
-      <c r="I317" t="s">
+      <c r="I318" t="s">
         <v>28</v>
+      </c>
+    </row>
+    <row r="319" spans="1:10">
+      <c r="A319" s="1">
+        <v>46268.0</v>
+      </c>
+      <c r="B319" t="s">
+        <v>41</v>
+      </c>
+      <c r="D319" s="2">
+        <v>0.5</v>
+      </c>
+      <c r="E319" s="2">
+        <v>0.5625</v>
+      </c>
+      <c r="F319" t="s">
+        <v>63</v>
+      </c>
+      <c r="G319" t="s">
+        <v>62</v>
+      </c>
+      <c r="H319" t="s">
+        <v>44</v>
+      </c>
+      <c r="I319" t="s">
+        <v>64</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>