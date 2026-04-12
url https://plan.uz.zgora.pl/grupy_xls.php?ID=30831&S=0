--- v0 (2026-02-26)
+++ v1 (2026-04-12)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Plan zajęć" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
   <si>
     <t>Termin</t>
   </si>
   <si>
     <t>Dzień</t>
   </si>
   <si>
     <t>PG</t>
   </si>
   <si>
     <t>Od</t>
   </si>
   <si>
     <t>Do</t>
   </si>
   <si>
     <t>Przedmiot</t>
   </si>
   <si>
     <t>RZ</t>
   </si>
   <si>
     <t>Nauczyciel</t>
   </si>
   <si>
@@ -153,53 +153,50 @@
     <t>dr inż. Paweł Bachman</t>
   </si>
   <si>
     <t>120 A-2</t>
   </si>
   <si>
     <t>Kształtowanie i badanie materiałów technicznych (W)</t>
   </si>
   <si>
     <t>dr inż. Mariusz Michalski</t>
   </si>
   <si>
     <t>Bezpieczeństwo człowieka w systemach zautomatyzowanych (L)</t>
   </si>
   <si>
     <t>B106 A-11</t>
   </si>
   <si>
     <t>Kształtowanie i badanie materiałów technicznych (L)</t>
   </si>
   <si>
     <t>H109b A-10</t>
   </si>
   <si>
     <t>Człowiek w przestrzeni pracy (Ć)</t>
-  </si>
-[...1 lines deleted...]
-    <t>B112 A-11</t>
   </si>
   <si>
     <t>dr Czesław Częstochowski</t>
   </si>
   <si>
     <t>H030 A-10</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="yyyy/mm/dd;@"/>
   </numFmts>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
@@ -1476,54 +1473,54 @@
       </c>
       <c r="E34" s="2">
         <v>0.79513888888889</v>
       </c>
       <c r="F34" t="s">
         <v>35</v>
       </c>
       <c r="G34" t="s">
         <v>19</v>
       </c>
       <c r="H34" t="s">
         <v>33</v>
       </c>
       <c r="I34" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="35" spans="1:10">
       <c r="A35" s="1">
         <v>46110.0</v>
       </c>
       <c r="B35" t="s">
         <v>36</v>
       </c>
       <c r="D35" s="2">
-        <v>0.31944444444444</v>
+        <v>0.39236111111111</v>
       </c>
       <c r="E35" s="2">
-        <v>0.375</v>
+        <v>0.44791666666667</v>
       </c>
       <c r="F35" t="s">
         <v>37</v>
       </c>
       <c r="G35" t="s">
         <v>11</v>
       </c>
       <c r="H35" t="s">
         <v>38</v>
       </c>
       <c r="I35" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="36" spans="1:10">
       <c r="A36" s="1">
         <v>46110.0</v>
       </c>
       <c r="B36" t="s">
         <v>36</v>
       </c>
       <c r="D36" s="2">
         <v>0.45833333333333</v>
       </c>
       <c r="E36" s="2">
@@ -2136,208 +2133,208 @@
       </c>
       <c r="E58" s="2">
         <v>0.79513888888889</v>
       </c>
       <c r="F58" t="s">
         <v>35</v>
       </c>
       <c r="G58" t="s">
         <v>19</v>
       </c>
       <c r="H58" t="s">
         <v>33</v>
       </c>
       <c r="I58" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="59" spans="1:10">
       <c r="A59" s="1">
         <v>46138.0</v>
       </c>
       <c r="B59" t="s">
         <v>36</v>
       </c>
       <c r="D59" s="2">
-        <v>0.31944444444444</v>
+        <v>0.39236111111111</v>
       </c>
       <c r="E59" s="2">
-        <v>0.375</v>
+        <v>0.44791666666667</v>
       </c>
       <c r="F59" t="s">
         <v>37</v>
       </c>
       <c r="G59" t="s">
         <v>11</v>
       </c>
       <c r="H59" t="s">
         <v>38</v>
       </c>
       <c r="I59" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="60" spans="1:10">
       <c r="A60" s="1">
         <v>46138.0</v>
       </c>
       <c r="B60" t="s">
         <v>36</v>
       </c>
+      <c r="C60" t="s">
+        <v>26</v>
+      </c>
       <c r="D60" s="2">
-        <v>0.38541666666667</v>
+        <v>0.53125</v>
       </c>
       <c r="E60" s="2">
-        <v>0.44097222222222</v>
+        <v>0.58680555555556</v>
       </c>
       <c r="F60" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="G60" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="H60" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="I60" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="61" spans="1:10">
       <c r="A61" s="1">
         <v>46138.0</v>
       </c>
       <c r="B61" t="s">
         <v>36</v>
       </c>
       <c r="C61" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="D61" s="2">
-        <v>0.53125</v>
+        <v>0.60416666666667</v>
       </c>
       <c r="E61" s="2">
-        <v>0.58680555555556</v>
+        <v>0.65972222222222</v>
       </c>
       <c r="F61" t="s">
         <v>42</v>
       </c>
       <c r="G61" t="s">
         <v>15</v>
       </c>
       <c r="H61" t="s">
         <v>38</v>
       </c>
       <c r="I61" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="62" spans="1:10">
       <c r="A62" s="1">
         <v>46138.0</v>
       </c>
       <c r="B62" t="s">
         <v>36</v>
       </c>
       <c r="C62" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="D62" s="2">
         <v>0.60416666666667</v>
       </c>
       <c r="E62" s="2">
         <v>0.65972222222222</v>
       </c>
       <c r="F62" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="G62" t="s">
         <v>15</v>
       </c>
       <c r="H62" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="I62" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
     </row>
     <row r="63" spans="1:10">
       <c r="A63" s="1">
         <v>46138.0</v>
       </c>
       <c r="B63" t="s">
         <v>36</v>
       </c>
       <c r="C63" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="D63" s="2">
-        <v>0.60416666666667</v>
+        <v>0.66666666666667</v>
       </c>
       <c r="E63" s="2">
-        <v>0.65972222222222</v>
+        <v>0.72222222222222</v>
       </c>
       <c r="F63" t="s">
         <v>44</v>
       </c>
       <c r="G63" t="s">
         <v>15</v>
       </c>
       <c r="H63" t="s">
         <v>41</v>
       </c>
       <c r="I63" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="64" spans="1:10">
       <c r="A64" s="1">
         <v>46138.0</v>
       </c>
       <c r="B64" t="s">
         <v>36</v>
       </c>
-      <c r="C64" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D64" s="2">
-        <v>0.66666666666667</v>
+        <v>0.72916666666667</v>
       </c>
       <c r="E64" s="2">
-        <v>0.72222222222222</v>
+        <v>0.82638888888889</v>
       </c>
       <c r="F64" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="G64" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="H64" t="s">
         <v>41</v>
       </c>
       <c r="I64" t="s">
-        <v>45</v>
+        <v>13</v>
       </c>
     </row>
     <row r="65" spans="1:10">
       <c r="A65" s="1">
         <v>46151.0</v>
       </c>
       <c r="B65" t="s">
         <v>9</v>
       </c>
       <c r="D65" s="2">
         <v>0.3125</v>
       </c>
       <c r="E65" s="2">
         <v>0.375</v>
       </c>
       <c r="F65" t="s">
         <v>46</v>
       </c>
       <c r="G65" t="s">
         <v>19</v>
       </c>
       <c r="H65" t="s">
         <v>12</v>
       </c>
       <c r="I65" t="s">
@@ -2692,89 +2689,89 @@
       </c>
       <c r="E78" s="2">
         <v>0.66666666666667</v>
       </c>
       <c r="F78" t="s">
         <v>27</v>
       </c>
       <c r="G78" t="s">
         <v>15</v>
       </c>
       <c r="H78" t="s">
         <v>28</v>
       </c>
       <c r="I78" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="79" spans="1:10">
       <c r="A79" s="1">
         <v>46159.0</v>
       </c>
       <c r="B79" t="s">
         <v>36</v>
       </c>
       <c r="D79" s="2">
-        <v>0.31944444444444</v>
+        <v>0.39236111111111</v>
       </c>
       <c r="E79" s="2">
-        <v>0.375</v>
+        <v>0.44791666666667</v>
       </c>
       <c r="F79" t="s">
         <v>37</v>
       </c>
       <c r="G79" t="s">
         <v>11</v>
       </c>
       <c r="H79" t="s">
         <v>38</v>
       </c>
       <c r="I79" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="80" spans="1:10">
       <c r="A80" s="1">
         <v>46159.0</v>
       </c>
       <c r="B80" t="s">
         <v>36</v>
       </c>
       <c r="D80" s="2">
         <v>0.45833333333333</v>
       </c>
       <c r="E80" s="2">
         <v>0.52083333333333</v>
       </c>
       <c r="F80" t="s">
         <v>40</v>
       </c>
       <c r="G80" t="s">
         <v>11</v>
       </c>
       <c r="H80" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="I80" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="81" spans="1:10">
       <c r="A81" s="1">
         <v>46159.0</v>
       </c>
       <c r="B81" t="s">
         <v>36</v>
       </c>
       <c r="C81" t="s">
         <v>26</v>
       </c>
       <c r="D81" s="2">
         <v>0.53125</v>
       </c>
       <c r="E81" s="2">
         <v>0.58680555555556</v>
       </c>
       <c r="F81" t="s">
         <v>42</v>
       </c>
       <c r="G81" t="s">
@@ -2788,54 +2785,54 @@
       </c>
     </row>
     <row r="82" spans="1:10">
       <c r="A82" s="1">
         <v>46159.0</v>
       </c>
       <c r="B82" t="s">
         <v>36</v>
       </c>
       <c r="C82" t="s">
         <v>22</v>
       </c>
       <c r="D82" s="2">
         <v>0.53125</v>
       </c>
       <c r="E82" s="2">
         <v>0.59375</v>
       </c>
       <c r="F82" t="s">
         <v>44</v>
       </c>
       <c r="G82" t="s">
         <v>15</v>
       </c>
       <c r="H82" t="s">
+        <v>47</v>
+      </c>
+      <c r="I82" t="s">
         <v>48</v>
-      </c>
-[...1 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="83" spans="1:10">
       <c r="A83" s="1">
         <v>46159.0</v>
       </c>
       <c r="B83" t="s">
         <v>36</v>
       </c>
       <c r="C83" t="s">
         <v>22</v>
       </c>
       <c r="D83" s="2">
         <v>0.60416666666667</v>
       </c>
       <c r="E83" s="2">
         <v>0.65972222222222</v>
       </c>
       <c r="F83" t="s">
         <v>42</v>
       </c>
       <c r="G83" t="s">
         <v>15</v>
       </c>
       <c r="H83" t="s">
@@ -2846,54 +2843,54 @@
       </c>
     </row>
     <row r="84" spans="1:10">
       <c r="A84" s="1">
         <v>46159.0</v>
       </c>
       <c r="B84" t="s">
         <v>36</v>
       </c>
       <c r="C84" t="s">
         <v>26</v>
       </c>
       <c r="D84" s="2">
         <v>0.60416666666667</v>
       </c>
       <c r="E84" s="2">
         <v>0.66666666666667</v>
       </c>
       <c r="F84" t="s">
         <v>44</v>
       </c>
       <c r="G84" t="s">
         <v>15</v>
       </c>
       <c r="H84" t="s">
+        <v>47</v>
+      </c>
+      <c r="I84" t="s">
         <v>48</v>
-      </c>
-[...1 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="85" spans="1:10">
       <c r="A85" s="1">
         <v>46172.0</v>
       </c>
       <c r="B85" t="s">
         <v>9</v>
       </c>
       <c r="D85" s="2">
         <v>0.3125</v>
       </c>
       <c r="E85" s="2">
         <v>0.375</v>
       </c>
       <c r="F85" t="s">
         <v>46</v>
       </c>
       <c r="G85" t="s">
         <v>19</v>
       </c>
       <c r="H85" t="s">
         <v>12</v>
       </c>
       <c r="I85" t="s">
@@ -3248,54 +3245,54 @@
       </c>
       <c r="E98" s="2">
         <v>0.66666666666667</v>
       </c>
       <c r="F98" t="s">
         <v>27</v>
       </c>
       <c r="G98" t="s">
         <v>15</v>
       </c>
       <c r="H98" t="s">
         <v>28</v>
       </c>
       <c r="I98" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="99" spans="1:10">
       <c r="A99" s="1">
         <v>46187.0</v>
       </c>
       <c r="B99" t="s">
         <v>36</v>
       </c>
       <c r="D99" s="2">
-        <v>0.31944444444444</v>
+        <v>0.39236111111111</v>
       </c>
       <c r="E99" s="2">
-        <v>0.375</v>
+        <v>0.44791666666667</v>
       </c>
       <c r="F99" t="s">
         <v>37</v>
       </c>
       <c r="G99" t="s">
         <v>11</v>
       </c>
       <c r="H99" t="s">
         <v>38</v>
       </c>
       <c r="I99" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="100" spans="1:10">
       <c r="A100" s="1">
         <v>46187.0</v>
       </c>
       <c r="B100" t="s">
         <v>36</v>
       </c>
       <c r="D100" s="2">
         <v>0.45833333333333</v>
       </c>
       <c r="E100" s="2">