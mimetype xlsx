--- v1 (2026-04-12)
+++ v2 (2026-05-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Plan zajęć" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Termin</t>
   </si>
   <si>
     <t>Dzień</t>
   </si>
   <si>
     <t>PG</t>
   </si>
   <si>
     <t>Od</t>
   </si>
   <si>
     <t>Do</t>
   </si>
   <si>
     <t>Przedmiot</t>
   </si>
   <si>
     <t>RZ</t>
   </si>
   <si>
     <t>Nauczyciel</t>
   </si>
   <si>
@@ -159,50 +159,56 @@
     <t>Kształtowanie i badanie materiałów technicznych (W)</t>
   </si>
   <si>
     <t>dr inż. Mariusz Michalski</t>
   </si>
   <si>
     <t>Bezpieczeństwo człowieka w systemach zautomatyzowanych (L)</t>
   </si>
   <si>
     <t>B106 A-11</t>
   </si>
   <si>
     <t>Kształtowanie i badanie materiałów technicznych (L)</t>
   </si>
   <si>
     <t>H109b A-10</t>
   </si>
   <si>
     <t>Człowiek w przestrzeni pracy (Ć)</t>
   </si>
   <si>
     <t>dr Czesław Częstochowski</t>
   </si>
   <si>
     <t>H030 A-10</t>
+  </si>
+  <si>
+    <t>Bezpieczeństwo człowieka w systemach zautomatyzowanych (E)</t>
+  </si>
+  <si>
+    <t>E</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="yyyy/mm/dd;@"/>
   </numFmts>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
@@ -510,54 +516,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J104"/>
+  <dimension ref="A1:J106"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E104" sqref="E104"/>
+      <selection activeCell="E106" sqref="E106"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="76.553" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
@@ -2148,51 +2154,51 @@
       </c>
     </row>
     <row r="59" spans="1:10">
       <c r="A59" s="1">
         <v>46138.0</v>
       </c>
       <c r="B59" t="s">
         <v>36</v>
       </c>
       <c r="D59" s="2">
         <v>0.39236111111111</v>
       </c>
       <c r="E59" s="2">
         <v>0.44791666666667</v>
       </c>
       <c r="F59" t="s">
         <v>37</v>
       </c>
       <c r="G59" t="s">
         <v>11</v>
       </c>
       <c r="H59" t="s">
         <v>38</v>
       </c>
       <c r="I59" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
     </row>
     <row r="60" spans="1:10">
       <c r="A60" s="1">
         <v>46138.0</v>
       </c>
       <c r="B60" t="s">
         <v>36</v>
       </c>
       <c r="C60" t="s">
         <v>26</v>
       </c>
       <c r="D60" s="2">
         <v>0.53125</v>
       </c>
       <c r="E60" s="2">
         <v>0.58680555555556</v>
       </c>
       <c r="F60" t="s">
         <v>42</v>
       </c>
       <c r="G60" t="s">
         <v>15</v>
       </c>
       <c r="H60" t="s">
@@ -2704,51 +2710,51 @@
       </c>
     </row>
     <row r="79" spans="1:10">
       <c r="A79" s="1">
         <v>46159.0</v>
       </c>
       <c r="B79" t="s">
         <v>36</v>
       </c>
       <c r="D79" s="2">
         <v>0.39236111111111</v>
       </c>
       <c r="E79" s="2">
         <v>0.44791666666667</v>
       </c>
       <c r="F79" t="s">
         <v>37</v>
       </c>
       <c r="G79" t="s">
         <v>11</v>
       </c>
       <c r="H79" t="s">
         <v>38</v>
       </c>
       <c r="I79" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
     </row>
     <row r="80" spans="1:10">
       <c r="A80" s="1">
         <v>46159.0</v>
       </c>
       <c r="B80" t="s">
         <v>36</v>
       </c>
       <c r="D80" s="2">
         <v>0.45833333333333</v>
       </c>
       <c r="E80" s="2">
         <v>0.52083333333333</v>
       </c>
       <c r="F80" t="s">
         <v>40</v>
       </c>
       <c r="G80" t="s">
         <v>11</v>
       </c>
       <c r="H80" t="s">
         <v>47</v>
       </c>
       <c r="I80" t="s">
@@ -3260,51 +3266,51 @@
       </c>
     </row>
     <row r="99" spans="1:10">
       <c r="A99" s="1">
         <v>46187.0</v>
       </c>
       <c r="B99" t="s">
         <v>36</v>
       </c>
       <c r="D99" s="2">
         <v>0.39236111111111</v>
       </c>
       <c r="E99" s="2">
         <v>0.44791666666667</v>
       </c>
       <c r="F99" t="s">
         <v>37</v>
       </c>
       <c r="G99" t="s">
         <v>11</v>
       </c>
       <c r="H99" t="s">
         <v>38</v>
       </c>
       <c r="I99" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
     </row>
     <row r="100" spans="1:10">
       <c r="A100" s="1">
         <v>46187.0</v>
       </c>
       <c r="B100" t="s">
         <v>36</v>
       </c>
       <c r="D100" s="2">
         <v>0.45833333333333</v>
       </c>
       <c r="E100" s="2">
         <v>0.51388888888889</v>
       </c>
       <c r="F100" t="s">
         <v>40</v>
       </c>
       <c r="G100" t="s">
         <v>11</v>
       </c>
       <c r="H100" t="s">
         <v>41</v>
       </c>
       <c r="I100" t="s">
@@ -3403,50 +3409,102 @@
         <v>46187.0</v>
       </c>
       <c r="B104" t="s">
         <v>36</v>
       </c>
       <c r="C104" t="s">
         <v>26</v>
       </c>
       <c r="D104" s="2">
         <v>0.60416666666667</v>
       </c>
       <c r="E104" s="2">
         <v>0.65972222222222</v>
       </c>
       <c r="F104" t="s">
         <v>44</v>
       </c>
       <c r="G104" t="s">
         <v>15</v>
       </c>
       <c r="H104" t="s">
         <v>41</v>
       </c>
       <c r="I104" t="s">
         <v>45</v>
+      </c>
+    </row>
+    <row r="105" spans="1:10">
+      <c r="A105" s="1">
+        <v>46194.0</v>
+      </c>
+      <c r="B105" t="s">
+        <v>36</v>
+      </c>
+      <c r="D105" s="2">
+        <v>0.54166666666667</v>
+      </c>
+      <c r="E105" s="2">
+        <v>0.58333333333333</v>
+      </c>
+      <c r="F105" t="s">
+        <v>49</v>
+      </c>
+      <c r="G105" t="s">
+        <v>50</v>
+      </c>
+      <c r="H105" t="s">
+        <v>38</v>
+      </c>
+      <c r="I105" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="106" spans="1:10">
+      <c r="A106" s="1">
+        <v>46278.0</v>
+      </c>
+      <c r="B106" t="s">
+        <v>36</v>
+      </c>
+      <c r="D106" s="2">
+        <v>0.54166666666667</v>
+      </c>
+      <c r="E106" s="2">
+        <v>0.58333333333333</v>
+      </c>
+      <c r="F106" t="s">
+        <v>49</v>
+      </c>
+      <c r="G106" t="s">
+        <v>50</v>
+      </c>
+      <c r="H106" t="s">
+        <v>38</v>
+      </c>
+      <c r="I106" t="s">
+        <v>43</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>