--- v0 (2026-04-13)
+++ v1 (2026-05-30)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Plan zajęć" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
   <si>
     <t>Termin</t>
   </si>
   <si>
     <t>Dzień</t>
   </si>
   <si>
     <t>PG</t>
   </si>
   <si>
     <t>Od</t>
   </si>
   <si>
     <t>Do</t>
   </si>
   <si>
     <t>Przedmiot</t>
   </si>
   <si>
     <t>RZ</t>
   </si>
   <si>
     <t>Nauczyciel</t>
   </si>
   <si>
@@ -191,57 +191,66 @@
   <si>
     <t>Mechanika techniczna (W)</t>
   </si>
   <si>
     <t>Prawna ochrona pracy (Ć)</t>
   </si>
   <si>
     <t>Ć</t>
   </si>
   <si>
     <t>B</t>
   </si>
   <si>
     <t>H222 A-10</t>
   </si>
   <si>
     <t>Podstawy elektrotechniki i elektroniki (W)</t>
   </si>
   <si>
     <t>120 A-2</t>
   </si>
   <si>
     <t>B108 A-11</t>
   </si>
   <si>
+    <t>B212 A-11</t>
+  </si>
+  <si>
     <t>Metody analizy danych w inżynierii bezpieczeństwa II (E)</t>
   </si>
   <si>
     <t>E</t>
   </si>
   <si>
     <t>B213 A-11</t>
+  </si>
+  <si>
+    <t>Informatyka (E)</t>
+  </si>
+  <si>
+    <t>302 A-2</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="yyyy/mm/dd;@"/>
   </numFmts>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
@@ -549,54 +558,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J162"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E162" sqref="E162"/>
+      <selection activeCell="E164" sqref="E164"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="67.127" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
@@ -2795,51 +2804,51 @@
       </c>
     </row>
     <row r="81" spans="1:10">
       <c r="A81" s="1">
         <v>46138.0</v>
       </c>
       <c r="B81" t="s">
         <v>35</v>
       </c>
       <c r="D81" s="2">
         <v>0.3125</v>
       </c>
       <c r="E81" s="2">
         <v>0.375</v>
       </c>
       <c r="F81" t="s">
         <v>39</v>
       </c>
       <c r="G81" t="s">
         <v>12</v>
       </c>
       <c r="H81" t="s">
         <v>40</v>
       </c>
       <c r="I81" t="s">
-        <v>41</v>
+        <v>59</v>
       </c>
     </row>
     <row r="82" spans="1:10">
       <c r="A82" s="1">
         <v>46138.0</v>
       </c>
       <c r="B82" t="s">
         <v>35</v>
       </c>
       <c r="D82" s="2">
         <v>0.39236111111111</v>
       </c>
       <c r="E82" s="2">
         <v>0.44791666666667</v>
       </c>
       <c r="F82" t="s">
         <v>36</v>
       </c>
       <c r="G82" t="s">
         <v>19</v>
       </c>
       <c r="H82" t="s">
         <v>37</v>
       </c>
       <c r="I82" t="s">
@@ -2876,51 +2885,51 @@
       <c r="A84" s="1">
         <v>46138.0</v>
       </c>
       <c r="B84" t="s">
         <v>35</v>
       </c>
       <c r="C84" t="s">
         <v>10</v>
       </c>
       <c r="D84" s="2">
         <v>0.53125</v>
       </c>
       <c r="E84" s="2">
         <v>0.59375</v>
       </c>
       <c r="F84" t="s">
         <v>43</v>
       </c>
       <c r="G84" t="s">
         <v>12</v>
       </c>
       <c r="H84" t="s">
         <v>44</v>
       </c>
       <c r="I84" t="s">
-        <v>58</v>
+        <v>50</v>
       </c>
     </row>
     <row r="85" spans="1:10">
       <c r="A85" s="1">
         <v>46138.0</v>
       </c>
       <c r="B85" t="s">
         <v>35</v>
       </c>
       <c r="C85" t="s">
         <v>54</v>
       </c>
       <c r="D85" s="2">
         <v>0.53125</v>
       </c>
       <c r="E85" s="2">
         <v>0.59375</v>
       </c>
       <c r="F85" t="s">
         <v>46</v>
       </c>
       <c r="G85" t="s">
         <v>12</v>
       </c>
       <c r="H85" t="s">
@@ -2934,51 +2943,51 @@
       <c r="A86" s="1">
         <v>46138.0</v>
       </c>
       <c r="B86" t="s">
         <v>35</v>
       </c>
       <c r="C86" t="s">
         <v>54</v>
       </c>
       <c r="D86" s="2">
         <v>0.60416666666667</v>
       </c>
       <c r="E86" s="2">
         <v>0.66666666666667</v>
       </c>
       <c r="F86" t="s">
         <v>43</v>
       </c>
       <c r="G86" t="s">
         <v>12</v>
       </c>
       <c r="H86" t="s">
         <v>44</v>
       </c>
       <c r="I86" t="s">
-        <v>58</v>
+        <v>50</v>
       </c>
     </row>
     <row r="87" spans="1:10">
       <c r="A87" s="1">
         <v>46138.0</v>
       </c>
       <c r="B87" t="s">
         <v>35</v>
       </c>
       <c r="C87" t="s">
         <v>10</v>
       </c>
       <c r="D87" s="2">
         <v>0.60416666666667</v>
       </c>
       <c r="E87" s="2">
         <v>0.66666666666667</v>
       </c>
       <c r="F87" t="s">
         <v>46</v>
       </c>
       <c r="G87" t="s">
         <v>12</v>
       </c>
       <c r="H87" t="s">
@@ -3287,77 +3296,77 @@
       </c>
     </row>
     <row r="99" spans="1:10">
       <c r="A99" s="1">
         <v>46152.0</v>
       </c>
       <c r="B99" t="s">
         <v>35</v>
       </c>
       <c r="D99" s="2">
         <v>0.3125</v>
       </c>
       <c r="E99" s="2">
         <v>0.375</v>
       </c>
       <c r="F99" t="s">
         <v>39</v>
       </c>
       <c r="G99" t="s">
         <v>12</v>
       </c>
       <c r="H99" t="s">
         <v>40</v>
       </c>
       <c r="I99" t="s">
-        <v>41</v>
+        <v>59</v>
       </c>
     </row>
     <row r="100" spans="1:10">
       <c r="A100" s="1">
         <v>46152.0</v>
       </c>
       <c r="B100" t="s">
         <v>35</v>
       </c>
       <c r="D100" s="2">
         <v>0.38194444444444</v>
       </c>
       <c r="E100" s="2">
         <v>0.45138888888889</v>
       </c>
       <c r="F100" t="s">
         <v>56</v>
       </c>
       <c r="G100" t="s">
         <v>19</v>
       </c>
       <c r="H100" t="s">
         <v>40</v>
       </c>
       <c r="I100" t="s">
-        <v>57</v>
+        <v>41</v>
       </c>
     </row>
     <row r="101" spans="1:10">
       <c r="A101" s="1">
         <v>46152.0</v>
       </c>
       <c r="B101" t="s">
         <v>35</v>
       </c>
       <c r="D101" s="2">
         <v>0.45833333333333</v>
       </c>
       <c r="E101" s="2">
         <v>0.52083333333333</v>
       </c>
       <c r="F101" t="s">
         <v>42</v>
       </c>
       <c r="G101" t="s">
         <v>25</v>
       </c>
       <c r="H101" t="s">
         <v>37</v>
       </c>
       <c r="I101" t="s">
@@ -3368,51 +3377,51 @@
       <c r="A102" s="1">
         <v>46152.0</v>
       </c>
       <c r="B102" t="s">
         <v>35</v>
       </c>
       <c r="C102" t="s">
         <v>10</v>
       </c>
       <c r="D102" s="2">
         <v>0.53125</v>
       </c>
       <c r="E102" s="2">
         <v>0.59375</v>
       </c>
       <c r="F102" t="s">
         <v>43</v>
       </c>
       <c r="G102" t="s">
         <v>12</v>
       </c>
       <c r="H102" t="s">
         <v>44</v>
       </c>
       <c r="I102" t="s">
-        <v>58</v>
+        <v>50</v>
       </c>
     </row>
     <row r="103" spans="1:10">
       <c r="A103" s="1">
         <v>46152.0</v>
       </c>
       <c r="B103" t="s">
         <v>35</v>
       </c>
       <c r="C103" t="s">
         <v>54</v>
       </c>
       <c r="D103" s="2">
         <v>0.53125</v>
       </c>
       <c r="E103" s="2">
         <v>0.59375</v>
       </c>
       <c r="F103" t="s">
         <v>46</v>
       </c>
       <c r="G103" t="s">
         <v>12</v>
       </c>
       <c r="H103" t="s">
@@ -3426,51 +3435,51 @@
       <c r="A104" s="1">
         <v>46152.0</v>
       </c>
       <c r="B104" t="s">
         <v>35</v>
       </c>
       <c r="C104" t="s">
         <v>54</v>
       </c>
       <c r="D104" s="2">
         <v>0.60416666666667</v>
       </c>
       <c r="E104" s="2">
         <v>0.66666666666667</v>
       </c>
       <c r="F104" t="s">
         <v>43</v>
       </c>
       <c r="G104" t="s">
         <v>12</v>
       </c>
       <c r="H104" t="s">
         <v>44</v>
       </c>
       <c r="I104" t="s">
-        <v>58</v>
+        <v>50</v>
       </c>
     </row>
     <row r="105" spans="1:10">
       <c r="A105" s="1">
         <v>46152.0</v>
       </c>
       <c r="B105" t="s">
         <v>35</v>
       </c>
       <c r="C105" t="s">
         <v>10</v>
       </c>
       <c r="D105" s="2">
         <v>0.60416666666667</v>
       </c>
       <c r="E105" s="2">
         <v>0.66666666666667</v>
       </c>
       <c r="F105" t="s">
         <v>46</v>
       </c>
       <c r="G105" t="s">
         <v>12</v>
       </c>
       <c r="H105" t="s">
@@ -3779,51 +3788,51 @@
       </c>
     </row>
     <row r="117" spans="1:10">
       <c r="A117" s="1">
         <v>46159.0</v>
       </c>
       <c r="B117" t="s">
         <v>35</v>
       </c>
       <c r="D117" s="2">
         <v>0.3125</v>
       </c>
       <c r="E117" s="2">
         <v>0.375</v>
       </c>
       <c r="F117" t="s">
         <v>39</v>
       </c>
       <c r="G117" t="s">
         <v>12</v>
       </c>
       <c r="H117" t="s">
         <v>40</v>
       </c>
       <c r="I117" t="s">
-        <v>41</v>
+        <v>59</v>
       </c>
     </row>
     <row r="118" spans="1:10">
       <c r="A118" s="1">
         <v>46159.0</v>
       </c>
       <c r="B118" t="s">
         <v>35</v>
       </c>
       <c r="D118" s="2">
         <v>0.39236111111111</v>
       </c>
       <c r="E118" s="2">
         <v>0.44791666666667</v>
       </c>
       <c r="F118" t="s">
         <v>36</v>
       </c>
       <c r="G118" t="s">
         <v>19</v>
       </c>
       <c r="H118" t="s">
         <v>37</v>
       </c>
       <c r="I118" t="s">
@@ -3860,51 +3869,51 @@
       <c r="A120" s="1">
         <v>46159.0</v>
       </c>
       <c r="B120" t="s">
         <v>35</v>
       </c>
       <c r="C120" t="s">
         <v>10</v>
       </c>
       <c r="D120" s="2">
         <v>0.53125</v>
       </c>
       <c r="E120" s="2">
         <v>0.59375</v>
       </c>
       <c r="F120" t="s">
         <v>43</v>
       </c>
       <c r="G120" t="s">
         <v>12</v>
       </c>
       <c r="H120" t="s">
         <v>44</v>
       </c>
       <c r="I120" t="s">
-        <v>58</v>
+        <v>50</v>
       </c>
     </row>
     <row r="121" spans="1:10">
       <c r="A121" s="1">
         <v>46159.0</v>
       </c>
       <c r="B121" t="s">
         <v>35</v>
       </c>
       <c r="C121" t="s">
         <v>54</v>
       </c>
       <c r="D121" s="2">
         <v>0.53125</v>
       </c>
       <c r="E121" s="2">
         <v>0.59375</v>
       </c>
       <c r="F121" t="s">
         <v>46</v>
       </c>
       <c r="G121" t="s">
         <v>12</v>
       </c>
       <c r="H121" t="s">
@@ -3918,51 +3927,51 @@
       <c r="A122" s="1">
         <v>46159.0</v>
       </c>
       <c r="B122" t="s">
         <v>35</v>
       </c>
       <c r="C122" t="s">
         <v>54</v>
       </c>
       <c r="D122" s="2">
         <v>0.60416666666667</v>
       </c>
       <c r="E122" s="2">
         <v>0.66666666666667</v>
       </c>
       <c r="F122" t="s">
         <v>43</v>
       </c>
       <c r="G122" t="s">
         <v>12</v>
       </c>
       <c r="H122" t="s">
         <v>44</v>
       </c>
       <c r="I122" t="s">
-        <v>58</v>
+        <v>50</v>
       </c>
     </row>
     <row r="123" spans="1:10">
       <c r="A123" s="1">
         <v>46159.0</v>
       </c>
       <c r="B123" t="s">
         <v>35</v>
       </c>
       <c r="C123" t="s">
         <v>10</v>
       </c>
       <c r="D123" s="2">
         <v>0.60416666666667</v>
       </c>
       <c r="E123" s="2">
         <v>0.66666666666667</v>
       </c>
       <c r="F123" t="s">
         <v>46</v>
       </c>
       <c r="G123" t="s">
         <v>12</v>
       </c>
       <c r="H123" t="s">
@@ -4271,77 +4280,77 @@
       </c>
     </row>
     <row r="135" spans="1:10">
       <c r="A135" s="1">
         <v>46173.0</v>
       </c>
       <c r="B135" t="s">
         <v>35</v>
       </c>
       <c r="D135" s="2">
         <v>0.3125</v>
       </c>
       <c r="E135" s="2">
         <v>0.375</v>
       </c>
       <c r="F135" t="s">
         <v>39</v>
       </c>
       <c r="G135" t="s">
         <v>12</v>
       </c>
       <c r="H135" t="s">
         <v>40</v>
       </c>
       <c r="I135" t="s">
-        <v>41</v>
+        <v>59</v>
       </c>
     </row>
     <row r="136" spans="1:10">
       <c r="A136" s="1">
         <v>46173.0</v>
       </c>
       <c r="B136" t="s">
         <v>35</v>
       </c>
       <c r="D136" s="2">
         <v>0.38194444444444</v>
       </c>
       <c r="E136" s="2">
         <v>0.45138888888889</v>
       </c>
       <c r="F136" t="s">
         <v>56</v>
       </c>
       <c r="G136" t="s">
         <v>19</v>
       </c>
       <c r="H136" t="s">
         <v>40</v>
       </c>
       <c r="I136" t="s">
-        <v>57</v>
+        <v>41</v>
       </c>
     </row>
     <row r="137" spans="1:10">
       <c r="A137" s="1">
         <v>46173.0</v>
       </c>
       <c r="B137" t="s">
         <v>35</v>
       </c>
       <c r="D137" s="2">
         <v>0.45833333333333</v>
       </c>
       <c r="E137" s="2">
         <v>0.52083333333333</v>
       </c>
       <c r="F137" t="s">
         <v>42</v>
       </c>
       <c r="G137" t="s">
         <v>25</v>
       </c>
       <c r="H137" t="s">
         <v>37</v>
       </c>
       <c r="I137" t="s">
@@ -4352,51 +4361,51 @@
       <c r="A138" s="1">
         <v>46173.0</v>
       </c>
       <c r="B138" t="s">
         <v>35</v>
       </c>
       <c r="C138" t="s">
         <v>10</v>
       </c>
       <c r="D138" s="2">
         <v>0.53125</v>
       </c>
       <c r="E138" s="2">
         <v>0.59375</v>
       </c>
       <c r="F138" t="s">
         <v>43</v>
       </c>
       <c r="G138" t="s">
         <v>12</v>
       </c>
       <c r="H138" t="s">
         <v>44</v>
       </c>
       <c r="I138" t="s">
-        <v>58</v>
+        <v>50</v>
       </c>
     </row>
     <row r="139" spans="1:10">
       <c r="A139" s="1">
         <v>46173.0</v>
       </c>
       <c r="B139" t="s">
         <v>35</v>
       </c>
       <c r="C139" t="s">
         <v>54</v>
       </c>
       <c r="D139" s="2">
         <v>0.53125</v>
       </c>
       <c r="E139" s="2">
         <v>0.59375</v>
       </c>
       <c r="F139" t="s">
         <v>46</v>
       </c>
       <c r="G139" t="s">
         <v>12</v>
       </c>
       <c r="H139" t="s">
@@ -4410,51 +4419,51 @@
       <c r="A140" s="1">
         <v>46173.0</v>
       </c>
       <c r="B140" t="s">
         <v>35</v>
       </c>
       <c r="C140" t="s">
         <v>54</v>
       </c>
       <c r="D140" s="2">
         <v>0.60416666666667</v>
       </c>
       <c r="E140" s="2">
         <v>0.66666666666667</v>
       </c>
       <c r="F140" t="s">
         <v>43</v>
       </c>
       <c r="G140" t="s">
         <v>12</v>
       </c>
       <c r="H140" t="s">
         <v>44</v>
       </c>
       <c r="I140" t="s">
-        <v>58</v>
+        <v>50</v>
       </c>
     </row>
     <row r="141" spans="1:10">
       <c r="A141" s="1">
         <v>46173.0</v>
       </c>
       <c r="B141" t="s">
         <v>35</v>
       </c>
       <c r="C141" t="s">
         <v>10</v>
       </c>
       <c r="D141" s="2">
         <v>0.60416666666667</v>
       </c>
       <c r="E141" s="2">
         <v>0.66666666666667</v>
       </c>
       <c r="F141" t="s">
         <v>46</v>
       </c>
       <c r="G141" t="s">
         <v>12</v>
       </c>
       <c r="H141" t="s">
@@ -4763,51 +4772,51 @@
       </c>
     </row>
     <row r="153" spans="1:10">
       <c r="A153" s="1">
         <v>46187.0</v>
       </c>
       <c r="B153" t="s">
         <v>35</v>
       </c>
       <c r="D153" s="2">
         <v>0.3125</v>
       </c>
       <c r="E153" s="2">
         <v>0.375</v>
       </c>
       <c r="F153" t="s">
         <v>39</v>
       </c>
       <c r="G153" t="s">
         <v>12</v>
       </c>
       <c r="H153" t="s">
         <v>40</v>
       </c>
       <c r="I153" t="s">
-        <v>41</v>
+        <v>59</v>
       </c>
     </row>
     <row r="154" spans="1:10">
       <c r="A154" s="1">
         <v>46187.0</v>
       </c>
       <c r="B154" t="s">
         <v>35</v>
       </c>
       <c r="D154" s="2">
         <v>0.39236111111111</v>
       </c>
       <c r="E154" s="2">
         <v>0.44791666666667</v>
       </c>
       <c r="F154" t="s">
         <v>36</v>
       </c>
       <c r="G154" t="s">
         <v>19</v>
       </c>
       <c r="H154" t="s">
         <v>37</v>
       </c>
       <c r="I154" t="s">
@@ -4844,51 +4853,51 @@
       <c r="A156" s="1">
         <v>46187.0</v>
       </c>
       <c r="B156" t="s">
         <v>35</v>
       </c>
       <c r="C156" t="s">
         <v>10</v>
       </c>
       <c r="D156" s="2">
         <v>0.53125</v>
       </c>
       <c r="E156" s="2">
         <v>0.59375</v>
       </c>
       <c r="F156" t="s">
         <v>43</v>
       </c>
       <c r="G156" t="s">
         <v>12</v>
       </c>
       <c r="H156" t="s">
         <v>44</v>
       </c>
       <c r="I156" t="s">
-        <v>58</v>
+        <v>50</v>
       </c>
     </row>
     <row r="157" spans="1:10">
       <c r="A157" s="1">
         <v>46187.0</v>
       </c>
       <c r="B157" t="s">
         <v>35</v>
       </c>
       <c r="C157" t="s">
         <v>54</v>
       </c>
       <c r="D157" s="2">
         <v>0.53125</v>
       </c>
       <c r="E157" s="2">
         <v>0.59375</v>
       </c>
       <c r="F157" t="s">
         <v>46</v>
       </c>
       <c r="G157" t="s">
         <v>12</v>
       </c>
       <c r="H157" t="s">
@@ -4902,51 +4911,51 @@
       <c r="A158" s="1">
         <v>46187.0</v>
       </c>
       <c r="B158" t="s">
         <v>35</v>
       </c>
       <c r="C158" t="s">
         <v>54</v>
       </c>
       <c r="D158" s="2">
         <v>0.60416666666667</v>
       </c>
       <c r="E158" s="2">
         <v>0.66666666666667</v>
       </c>
       <c r="F158" t="s">
         <v>43</v>
       </c>
       <c r="G158" t="s">
         <v>12</v>
       </c>
       <c r="H158" t="s">
         <v>44</v>
       </c>
       <c r="I158" t="s">
-        <v>58</v>
+        <v>50</v>
       </c>
     </row>
     <row r="159" spans="1:10">
       <c r="A159" s="1">
         <v>46187.0</v>
       </c>
       <c r="B159" t="s">
         <v>35</v>
       </c>
       <c r="C159" t="s">
         <v>10</v>
       </c>
       <c r="D159" s="2">
         <v>0.60416666666667</v>
       </c>
       <c r="E159" s="2">
         <v>0.66666666666667</v>
       </c>
       <c r="F159" t="s">
         <v>46</v>
       </c>
       <c r="G159" t="s">
         <v>12</v>
       </c>
       <c r="H159" t="s">
@@ -4974,86 +4983,138 @@
       </c>
       <c r="G160" t="s">
         <v>19</v>
       </c>
       <c r="H160" t="s">
         <v>49</v>
       </c>
       <c r="I160" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="161" spans="1:10">
       <c r="A161" s="1">
         <v>46193.0</v>
       </c>
       <c r="B161" t="s">
         <v>9</v>
       </c>
       <c r="D161" s="2">
         <v>0.375</v>
       </c>
       <c r="E161" s="2">
         <v>0.4375</v>
       </c>
       <c r="F161" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="G161" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="H161" t="s">
         <v>13</v>
       </c>
       <c r="I161" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="162" spans="1:10">
       <c r="A162" s="1">
+        <v>46194.0</v>
+      </c>
+      <c r="B162" t="s">
+        <v>35</v>
+      </c>
+      <c r="D162" s="2">
+        <v>0.54166666666667</v>
+      </c>
+      <c r="E162" s="2">
+        <v>0.60416666666667</v>
+      </c>
+      <c r="F162" t="s">
+        <v>63</v>
+      </c>
+      <c r="G162" t="s">
+        <v>61</v>
+      </c>
+      <c r="H162" t="s">
+        <v>28</v>
+      </c>
+      <c r="I162" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="163" spans="1:10">
+      <c r="A163" s="1">
         <v>46270.0</v>
       </c>
-      <c r="B162" t="s">
-[...2 lines deleted...]
-      <c r="D162" s="2">
+      <c r="B163" t="s">
+        <v>9</v>
+      </c>
+      <c r="D163" s="2">
         <v>0.375</v>
       </c>
-      <c r="E162" s="2">
+      <c r="E163" s="2">
         <v>0.4375</v>
       </c>
-      <c r="F162" t="s">
-[...2 lines deleted...]
-      <c r="G162" t="s">
+      <c r="F163" t="s">
         <v>60</v>
       </c>
-      <c r="H162" t="s">
+      <c r="G163" t="s">
+        <v>61</v>
+      </c>
+      <c r="H163" t="s">
         <v>13</v>
       </c>
-      <c r="I162" t="s">
+      <c r="I163" t="s">
         <v>23</v>
+      </c>
+    </row>
+    <row r="164" spans="1:10">
+      <c r="A164" s="1">
+        <v>46271.0</v>
+      </c>
+      <c r="B164" t="s">
+        <v>35</v>
+      </c>
+      <c r="D164" s="2">
+        <v>0.54166666666667</v>
+      </c>
+      <c r="E164" s="2">
+        <v>0.60416666666667</v>
+      </c>
+      <c r="F164" t="s">
+        <v>63</v>
+      </c>
+      <c r="G164" t="s">
+        <v>61</v>
+      </c>
+      <c r="H164" t="s">
+        <v>28</v>
+      </c>
+      <c r="I164" t="s">
+        <v>20</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>