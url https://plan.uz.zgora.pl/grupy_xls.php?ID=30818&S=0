--- v0 (2026-04-12)
+++ v1 (2026-06-11)
@@ -6750,764 +6750,764 @@
         <v>0.47916666666667</v>
       </c>
       <c r="E228" s="2">
         <v>0.54166666666667</v>
       </c>
       <c r="F228" t="s">
         <v>26</v>
       </c>
       <c r="G228" t="s">
         <v>11</v>
       </c>
       <c r="H228" t="s">
         <v>27</v>
       </c>
       <c r="I228" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="229" spans="1:10">
       <c r="A229" s="1">
         <v>46169.0</v>
       </c>
       <c r="B229" t="s">
         <v>25</v>
       </c>
-      <c r="C229" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D229" s="2">
-        <v>0.55208333333333</v>
+        <v>0.69791666666667</v>
       </c>
       <c r="E229" s="2">
-        <v>0.61111111111111</v>
+        <v>0.76041666666667</v>
       </c>
       <c r="F229" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="G229" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="H229" t="s">
-        <v>31</v>
+        <v>12</v>
       </c>
       <c r="I229" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
     </row>
     <row r="230" spans="1:10">
       <c r="A230" s="1">
-        <v>46169.0</v>
+        <v>46170.0</v>
       </c>
       <c r="B230" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="D230" s="2">
-        <v>0.69791666666667</v>
+        <v>0.33333333333333</v>
       </c>
       <c r="E230" s="2">
-        <v>0.76041666666667</v>
+        <v>0.39583333333333</v>
       </c>
       <c r="F230" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="G230" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="H230" t="s">
-        <v>12</v>
+        <v>38</v>
       </c>
       <c r="I230" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
     </row>
     <row r="231" spans="1:10">
       <c r="A231" s="1">
         <v>46170.0</v>
       </c>
       <c r="B231" t="s">
         <v>36</v>
       </c>
       <c r="D231" s="2">
         <v>0.33333333333333</v>
       </c>
       <c r="E231" s="2">
         <v>0.39583333333333</v>
       </c>
       <c r="F231" t="s">
         <v>37</v>
       </c>
       <c r="G231" t="s">
         <v>11</v>
       </c>
       <c r="H231" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="I231" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
     </row>
     <row r="232" spans="1:10">
       <c r="A232" s="1">
         <v>46170.0</v>
       </c>
       <c r="B232" t="s">
         <v>36</v>
       </c>
       <c r="D232" s="2">
-        <v>0.33333333333333</v>
+        <v>0.40625</v>
       </c>
       <c r="E232" s="2">
-        <v>0.39583333333333</v>
+        <v>0.46875</v>
       </c>
       <c r="F232" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="G232" t="s">
         <v>11</v>
       </c>
       <c r="H232" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I232" t="s">
-        <v>41</v>
+        <v>22</v>
       </c>
     </row>
     <row r="233" spans="1:10">
       <c r="A233" s="1">
         <v>46170.0</v>
       </c>
       <c r="B233" t="s">
         <v>36</v>
       </c>
       <c r="D233" s="2">
-        <v>0.40625</v>
+        <v>0.47916666666667</v>
       </c>
       <c r="E233" s="2">
-        <v>0.46875</v>
+        <v>0.54166666666667</v>
       </c>
       <c r="F233" t="s">
-        <v>42</v>
+        <v>33</v>
       </c>
       <c r="G233" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="H233" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="I233" t="s">
-        <v>22</v>
+        <v>45</v>
       </c>
     </row>
     <row r="234" spans="1:10">
       <c r="A234" s="1">
         <v>46170.0</v>
       </c>
       <c r="B234" t="s">
         <v>36</v>
       </c>
       <c r="D234" s="2">
         <v>0.47916666666667</v>
       </c>
       <c r="E234" s="2">
         <v>0.54166666666667</v>
       </c>
       <c r="F234" t="s">
         <v>33</v>
       </c>
       <c r="G234" t="s">
         <v>34</v>
       </c>
       <c r="H234" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="I234" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
     </row>
     <row r="235" spans="1:10">
       <c r="A235" s="1">
         <v>46170.0</v>
       </c>
       <c r="B235" t="s">
         <v>36</v>
       </c>
       <c r="D235" s="2">
         <v>0.47916666666667</v>
       </c>
       <c r="E235" s="2">
         <v>0.54166666666667</v>
       </c>
       <c r="F235" t="s">
         <v>33</v>
       </c>
       <c r="G235" t="s">
         <v>34</v>
       </c>
       <c r="H235" t="s">
-        <v>46</v>
+        <v>21</v>
       </c>
       <c r="I235" t="s">
-        <v>47</v>
+        <v>35</v>
       </c>
     </row>
     <row r="236" spans="1:10">
       <c r="A236" s="1">
         <v>46170.0</v>
       </c>
       <c r="B236" t="s">
         <v>36</v>
       </c>
       <c r="D236" s="2">
         <v>0.47916666666667</v>
       </c>
       <c r="E236" s="2">
         <v>0.54166666666667</v>
       </c>
       <c r="F236" t="s">
         <v>33</v>
       </c>
       <c r="G236" t="s">
         <v>34</v>
       </c>
       <c r="H236" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="I236" t="s">
-        <v>35</v>
+        <v>48</v>
       </c>
     </row>
     <row r="237" spans="1:10">
       <c r="A237" s="1">
         <v>46170.0</v>
       </c>
       <c r="B237" t="s">
         <v>36</v>
       </c>
+      <c r="C237" t="s">
+        <v>18</v>
+      </c>
       <c r="D237" s="2">
-        <v>0.47916666666667</v>
+        <v>0.55208333333333</v>
       </c>
       <c r="E237" s="2">
-        <v>0.54166666666667</v>
+        <v>0.61458333333333</v>
       </c>
       <c r="F237" t="s">
-        <v>33</v>
+        <v>49</v>
       </c>
       <c r="G237" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="H237" t="s">
-        <v>24</v>
+        <v>50</v>
       </c>
       <c r="I237" t="s">
-        <v>48</v>
+        <v>17</v>
       </c>
     </row>
     <row r="238" spans="1:10">
       <c r="A238" s="1">
         <v>46170.0</v>
       </c>
       <c r="B238" t="s">
         <v>36</v>
       </c>
       <c r="C238" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="D238" s="2">
         <v>0.55208333333333</v>
       </c>
       <c r="E238" s="2">
         <v>0.61458333333333</v>
       </c>
       <c r="F238" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="G238" t="s">
         <v>11</v>
       </c>
       <c r="H238" t="s">
-        <v>50</v>
+        <v>46</v>
       </c>
       <c r="I238" t="s">
-        <v>17</v>
+        <v>41</v>
       </c>
     </row>
     <row r="239" spans="1:10">
       <c r="A239" s="1">
         <v>46170.0</v>
       </c>
       <c r="B239" t="s">
         <v>36</v>
       </c>
-      <c r="C239" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D239" s="2">
-        <v>0.55208333333333</v>
+        <v>0.625</v>
       </c>
       <c r="E239" s="2">
-        <v>0.61458333333333</v>
+        <v>0.6875</v>
       </c>
       <c r="F239" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="G239" t="s">
         <v>11</v>
       </c>
       <c r="H239" t="s">
-        <v>46</v>
+        <v>24</v>
       </c>
       <c r="I239" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
     </row>
     <row r="240" spans="1:10">
       <c r="A240" s="1">
         <v>46170.0</v>
       </c>
       <c r="B240" t="s">
         <v>36</v>
       </c>
+      <c r="C240" t="s">
+        <v>28</v>
+      </c>
       <c r="D240" s="2">
-        <v>0.625</v>
+        <v>0.69791666666667</v>
       </c>
       <c r="E240" s="2">
-        <v>0.6875</v>
+        <v>0.76041666666667</v>
       </c>
       <c r="F240" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G240" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="H240" t="s">
-        <v>24</v>
+        <v>54</v>
       </c>
       <c r="I240" t="s">
-        <v>39</v>
+        <v>32</v>
       </c>
     </row>
     <row r="241" spans="1:10">
       <c r="A241" s="1">
-        <v>46170.0</v>
+        <v>46175.0</v>
       </c>
       <c r="B241" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>9</v>
       </c>
       <c r="D241" s="2">
-        <v>0.69791666666667</v>
+        <v>0.33333333333333</v>
       </c>
       <c r="E241" s="2">
-        <v>0.76041666666667</v>
+        <v>0.39583333333333</v>
       </c>
       <c r="F241" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="G241" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="H241" t="s">
-        <v>54</v>
+        <v>12</v>
       </c>
       <c r="I241" t="s">
-        <v>32</v>
+        <v>13</v>
       </c>
     </row>
     <row r="242" spans="1:10">
       <c r="A242" s="1">
         <v>46175.0</v>
       </c>
       <c r="B242" t="s">
         <v>9</v>
       </c>
+      <c r="C242" t="s">
+        <v>18</v>
+      </c>
       <c r="D242" s="2">
-        <v>0.33333333333333</v>
+        <v>0.40625</v>
       </c>
       <c r="E242" s="2">
-        <v>0.39583333333333</v>
+        <v>0.46875</v>
       </c>
       <c r="F242" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
       <c r="G242" t="s">
         <v>11</v>
       </c>
       <c r="H242" t="s">
         <v>12</v>
       </c>
       <c r="I242" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="243" spans="1:10">
       <c r="A243" s="1">
         <v>46175.0</v>
       </c>
       <c r="B243" t="s">
         <v>9</v>
       </c>
       <c r="C243" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="D243" s="2">
         <v>0.40625</v>
       </c>
       <c r="E243" s="2">
-        <v>0.46875</v>
+        <v>0.47222222222222</v>
       </c>
       <c r="F243" t="s">
-        <v>19</v>
+        <v>55</v>
       </c>
       <c r="G243" t="s">
         <v>11</v>
       </c>
       <c r="H243" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I243" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="244" spans="1:10">
       <c r="A244" s="1">
         <v>46175.0</v>
       </c>
       <c r="B244" t="s">
         <v>9</v>
       </c>
-      <c r="C244" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D244" s="2">
-        <v>0.40625</v>
+        <v>0.55208333333333</v>
       </c>
       <c r="E244" s="2">
-        <v>0.47222222222222</v>
+        <v>0.61458333333333</v>
       </c>
       <c r="F244" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G244" t="s">
         <v>11</v>
       </c>
       <c r="H244" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I244" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
     </row>
     <row r="245" spans="1:10">
       <c r="A245" s="1">
         <v>46175.0</v>
       </c>
       <c r="B245" t="s">
         <v>9</v>
       </c>
+      <c r="C245" t="s">
+        <v>18</v>
+      </c>
       <c r="D245" s="2">
-        <v>0.55208333333333</v>
+        <v>0.625</v>
       </c>
       <c r="E245" s="2">
-        <v>0.61458333333333</v>
+        <v>0.6875</v>
       </c>
       <c r="F245" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="G245" t="s">
         <v>11</v>
       </c>
       <c r="H245" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="I245" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="246" spans="1:10">
       <c r="A246" s="1">
-        <v>46175.0</v>
+        <v>46176.0</v>
       </c>
       <c r="B246" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="D246" s="2">
-        <v>0.625</v>
+        <v>0.47916666666667</v>
       </c>
       <c r="E246" s="2">
-        <v>0.6875</v>
+        <v>0.54166666666667</v>
       </c>
       <c r="F246" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="G246" t="s">
         <v>11</v>
       </c>
       <c r="H246" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="I246" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="247" spans="1:10">
       <c r="A247" s="1">
         <v>46176.0</v>
       </c>
       <c r="B247" t="s">
         <v>25</v>
       </c>
       <c r="D247" s="2">
-        <v>0.47916666666667</v>
+        <v>0.69791666666667</v>
       </c>
       <c r="E247" s="2">
-        <v>0.54166666666667</v>
+        <v>0.76041666666667</v>
       </c>
       <c r="F247" t="s">
-        <v>26</v>
+        <v>33</v>
       </c>
       <c r="G247" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="H247" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I247" t="s">
-        <v>22</v>
+        <v>35</v>
       </c>
     </row>
     <row r="248" spans="1:10">
       <c r="A248" s="1">
-        <v>46176.0</v>
+        <v>46182.0</v>
       </c>
       <c r="B248" t="s">
-        <v>25</v>
+        <v>9</v>
       </c>
       <c r="D248" s="2">
-        <v>0.69791666666667</v>
+        <v>0.33333333333333</v>
       </c>
       <c r="E248" s="2">
-        <v>0.76041666666667</v>
+        <v>0.39583333333333</v>
       </c>
       <c r="F248" t="s">
-        <v>33</v>
+        <v>10</v>
       </c>
       <c r="G248" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="H248" t="s">
         <v>12</v>
       </c>
       <c r="I248" t="s">
-        <v>35</v>
+        <v>13</v>
       </c>
     </row>
     <row r="249" spans="1:10">
       <c r="A249" s="1">
         <v>46182.0</v>
       </c>
       <c r="B249" t="s">
         <v>9</v>
       </c>
+      <c r="C249" t="s">
+        <v>14</v>
+      </c>
       <c r="D249" s="2">
-        <v>0.33333333333333</v>
+        <v>0.40625</v>
       </c>
       <c r="E249" s="2">
-        <v>0.39583333333333</v>
+        <v>0.46527777777778</v>
       </c>
       <c r="F249" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="G249" t="s">
         <v>11</v>
       </c>
       <c r="H249" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I249" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="250" spans="1:10">
       <c r="A250" s="1">
         <v>46182.0</v>
       </c>
       <c r="B250" t="s">
         <v>9</v>
       </c>
       <c r="C250" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="D250" s="2">
         <v>0.40625</v>
       </c>
       <c r="E250" s="2">
-        <v>0.46527777777778</v>
+        <v>0.46875</v>
       </c>
       <c r="F250" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="G250" t="s">
         <v>11</v>
       </c>
       <c r="H250" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I250" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="251" spans="1:10">
       <c r="A251" s="1">
         <v>46182.0</v>
       </c>
       <c r="B251" t="s">
         <v>9</v>
       </c>
-      <c r="C251" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D251" s="2">
-        <v>0.40625</v>
+        <v>0.55208333333333</v>
       </c>
       <c r="E251" s="2">
-        <v>0.46875</v>
+        <v>0.61458333333333</v>
       </c>
       <c r="F251" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="G251" t="s">
         <v>11</v>
       </c>
       <c r="H251" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I251" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
     </row>
     <row r="252" spans="1:10">
       <c r="A252" s="1">
         <v>46182.0</v>
       </c>
       <c r="B252" t="s">
         <v>9</v>
       </c>
+      <c r="C252" t="s">
+        <v>18</v>
+      </c>
       <c r="D252" s="2">
-        <v>0.55208333333333</v>
+        <v>0.625</v>
       </c>
       <c r="E252" s="2">
-        <v>0.61458333333333</v>
+        <v>0.6875</v>
       </c>
       <c r="F252" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="G252" t="s">
         <v>11</v>
       </c>
       <c r="H252" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="I252" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="253" spans="1:10">
       <c r="A253" s="1">
-        <v>46182.0</v>
+        <v>46183.0</v>
       </c>
       <c r="B253" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="D253" s="2">
-        <v>0.625</v>
+        <v>0.47916666666667</v>
       </c>
       <c r="E253" s="2">
-        <v>0.6875</v>
+        <v>0.54166666666667</v>
       </c>
       <c r="F253" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="G253" t="s">
         <v>11</v>
       </c>
       <c r="H253" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="I253" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="254" spans="1:10">
       <c r="A254" s="1">
         <v>46183.0</v>
       </c>
       <c r="B254" t="s">
         <v>25</v>
       </c>
+      <c r="C254" t="s">
+        <v>28</v>
+      </c>
       <c r="D254" s="2">
-        <v>0.47916666666667</v>
+        <v>0.55208333333333</v>
       </c>
       <c r="E254" s="2">
-        <v>0.54166666666667</v>
+        <v>0.61111111111111</v>
       </c>
       <c r="F254" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="G254" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="H254" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="I254" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
     </row>
     <row r="255" spans="1:10">
       <c r="A255" s="1">
         <v>46183.0</v>
       </c>
       <c r="B255" t="s">
         <v>25</v>
       </c>
       <c r="C255" t="s">
         <v>28</v>
       </c>
       <c r="D255" s="2">
-        <v>0.55208333333333</v>
+        <v>0.61458333333333</v>
       </c>
       <c r="E255" s="2">
-        <v>0.61111111111111</v>
+        <v>0.67361111111111</v>
       </c>
       <c r="F255" t="s">
         <v>29</v>
       </c>
       <c r="G255" t="s">
         <v>30</v>
       </c>
       <c r="H255" t="s">
         <v>31</v>
       </c>
       <c r="I255" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="256" spans="1:10">
       <c r="A256" s="1">
         <v>46183.0</v>
       </c>
       <c r="B256" t="s">
         <v>25</v>
       </c>
       <c r="D256" s="2">
         <v>0.69791666666667</v>
       </c>
       <c r="E256" s="2">